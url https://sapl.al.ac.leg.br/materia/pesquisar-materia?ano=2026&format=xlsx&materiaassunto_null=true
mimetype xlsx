--- v0 (2026-03-14)
+++ v1 (2026-06-12)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2943" uniqueCount="1426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6177" uniqueCount="2942">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2736,63 +2736,66 @@
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18996/ind-n-216-maria_antonia.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos dos arts. 169 a l7l, da Resolução n' 8ó/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Departamento Nacional de lnfraestrutura de Transportes - DMT que sejam adotadas as providências necessárias para a recuperação do trecho da Variante da BR-364, visando restabelecer adequadas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>18994</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18994/ind-n-217-maria_antonia.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos dos arts. 169 a 171, da Resolução nº 86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do Acre, para que através do Departamento de Estrades e Rodagem do Acre - DERACRE, solicito a recuperação urgente dos Ramais do Japãozinho e 307, no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>18992</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>http://sapl.al.ac.leg.br/media/</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18992/ind-n-218-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. g6lg0 - Regimento lnterno deste poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, Tião Bocalom e ao senhor Antônio Cid Rodrigues Ferreira, secretario municipal de infraestrutura e Mobilidade urbana de Rio Branco (SEINFRA) a seguinte indicação, solicitando reparo da ponte do Jardim primavera com risco de acidentes aos moradores.</t>
+  </si>
+  <si>
+    <t>18991</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18991/ind-n-219-adailton_cruz.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 e 170 da Resolução nº 86/90 – Regimento Interno deste Poder, que seja endereçado expediente ao Excelentíssimo Senhor Governador do Estado do Acre, Gladson Cameli, e ao Senhor Aberson Carvalho, Secretário de Estado de Educação e Cultura do Acre – SEEAC, a seguinte indicação, solicitando a reforma da Escola Estadual Rural Pedro Gomes de Lima, localizada na BR-364, km 28, Ramal Bujari, Projeto Walter Acre, no município de Bujari.</t>
-  </si>
-[...7 lines deleted...]
-    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18991/ind-n-219-adailton_cruz.pdf</t>
   </si>
   <si>
     <t>18989</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18989/ind-n-220-adailton_cruz.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução nº 86/90 – Regimento Interno deste Poder, que seja enviado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Sebastião Bocalom, e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana – SEINFRA, solicitando que sejam adotadas providências diante do iminente risco de desabamento da via e do possível isolamento de dezenas de famílias residentes no Ramal Astro Rei, localizado nas proximidades da BR-364, Km 15, sentido Porto Velho.</t>
   </si>
   <si>
     <t>18987</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18987/ind-n-221-adailton_cruz.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução nº 86/90 – Regimento Interno deste Poder, que seja enviado expediente ao Excelentíssimo Senhor Governador do Estado do Acre, Gladson Cameli, e ao Senhor Pedro Pascoal Duarte Pinheiro Zambom, Secretário de Estado de Saúde do Estado do Acre, solicitando o fortalecimento da estrutura administrativa da Fundação Hospitalar Governador Flaviano Melo, com o objetivo de alcançar celeridade e aumentar a convocação de idosos para exames e consultas especializadas no Estado do Acre.</t>
   </si>
@@ -3187,50 +3190,53 @@
     <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno deste Poder, que seja enviado expediente ao Excelentíssimo Senhor Governador do Estado do Acre, Gladson Cameli, ao Excelentíssimo Senhor Prefeito do Município de Feijó, Railson Ferreira da Silva, e a gestão da concessionária de energia elétrica, Energisa Acre, no sentido de que seja firmada_x000D_
 parceria para viabilizar a destinação de sistemas de energia às comunidades do Seringal Extrema, Seringal Moleza e Porto Rubi, situadas na zona rural do município de Feijó, onde dezenas de famílias vivem sem acesso à energia elétrica.</t>
   </si>
   <si>
     <t>19044</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19044/ind-n-253-adailton_cruz.pdf</t>
   </si>
   <si>
     <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno deste_x000D_
 Poder, que seja enviado expediente ao Excelentíssimo Dr. Railson Ferreira da Silva, Prefeito Municipal de Feijó - AC, e à Senhora Gracilene Freitas de_x000D_
 Paiva Souza, Secretária Municipal de Saúde de Feijó, solicitando a adoção de providências para valorização dos profissionais que atuam na Vigilância_x000D_
 Sanitária do município de Feijó</t>
   </si>
   <si>
     <t>19045</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19045/ind-n-254-adailton_cruz.pdf</t>
+  </si>
+  <si>
     <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 _x000D_
 Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Pedro_x000D_
 Pascoal, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando a destinação de cadeiras de rodas para a Unidade de Pronto_x000D_
 Atendimento (UPA) da Cidade do Povo, localizada na Rua Afif Arão, 595, Município de Rio Branco.</t>
   </si>
   <si>
     <t>19046</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19046/ind-n-255-adailton_cruz.pdf</t>
   </si>
   <si>
     <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n.86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Pedro Pascoal, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando a destinação de cadeiras de rodas à Fundação Hospital Governador_x000D_
 Flaviano Melo, especialmente para a unidade do UNACOM, que atende pacientes oncológicos em condição de saúde fragilizada</t>
   </si>
   <si>
     <t>19047</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
@@ -3575,63 +3581,3906 @@
     <t>283</t>
   </si>
   <si>
     <t>ANDRÉ VALE</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19081/ind-n-283-andre_vale.pdf</t>
   </si>
   <si>
     <t>lndico à Mesa Diretora da Assembleia Legislativa€ do Estado do Acre, com as diretrizes insertas nos aís. 169 c/c 170, todos da Resolução o n.º 86/90- Regimento lnterno deste Poder, seja  endereçado   expediente ao Senhor Governador do Estado do Acre, o  Anteprojeto de Lei minha autoria "que_x000D_
 institui o Mapa da Violência no âmbito do Estado do Acre"</t>
   </si>
   <si>
     <t>19082</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19082/ind-n-284-maria_antonia.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos dos arts. 169 a 17l, da Resolução n' 86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Departamento Nacional de Infraestrutura de Transportes - DNIT que sejam adotadas as providências necessárias para a recuperação do trecho da Variante da BR-364, visando restabelecer adequadas condições de trafegabilidade</t>
   </si>
   <si>
+    <t>19086</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19086/ind-n-285-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico À Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente à Senhora Rosana Gomes, Prefeita do Município de Senador Guiomard, e à Senhora Dayana Costa dos Reis, Secretária Municipal de Saúde, solicitando providências para garantir assistência básica de saúde à comunidade do Ramal Progresso, Km 15, localizado na BR-317, Km 75, zona rural de Senador Guiomard, diante das dificuldades de acesso da população aos serviços médicos, da ausência de atendimento regular e da persistência de casos de malária na região.</t>
+  </si>
+  <si>
+    <t>19087</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19087/ind-n-286-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 8680 - Regimento lnterno deste Poder, seja endereçado expediente à Senhora Rosana Gornes, Prefeita do município de Senador Guiomard, à Senhora Dayana Costa dos Reis, Secretária municipal de Saúde, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, lnfraestrutura_x000D_
+Hidroviária e Agropecuária - DERACRE, solicitando providências para recuperação da ponte existente no Ramal Progresso, localizado na BR-317 km 75, zona rural de Senador Guiomard, bem como a realização de intervenções em trechos críticos do ramal.</t>
+  </si>
+  <si>
+    <t>19090</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19090/ind-n-287-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito do município de Cruzeiro do Sul  Acre, José de Souza Rodrigues e ao senhor Carlos Alvez, Secretário Municipal de Desenvolvimento Urbano e obras a seguinte indicação, solicitando reparação e recuperação urgente da rua Goiás no bairro Remanso.</t>
+  </si>
+  <si>
+    <t>19091</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19091/ind-n-288-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. B6/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco, Sebastião Bocalom e ao Secretário Municipal de infraestrutura e Mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, a seguinte indicação, solicitando que seja realizada uma operação tapa_x000D_
+buracos ao longo de todo o Ramal da Usina, localizado na BR 364, Ramal da Usina, Belo jardim lll, Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19092</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19092/ind-n-289-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, a seguinte indicação, solicitando que o Governo do Estado subsidie em pelo menos 50% a tarifa das passagens aéreas no trecho Rio Branco - Jordão e Jordão - Rio Branco,_x000D_
+considerando que atualmente o valor médio de cada passagem é de aproximadamente R$ í.500,00, o que inviabiliza o deslocamento da maioria da população do município</t>
+  </si>
+  <si>
+    <t>19093</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19093/ind-n-290-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. í69 e 170 da Resolução n0 86/90 - Regimento lnterno deste Poder, que seja enviado expediente ao Excelentíssimo Senhor João Edvaldo Teles de Lima, Prefeito do município de Bujari, e o Excelentíssimo Senhor Francisco Abreu de Oliveira, Secretário Municipal de Saúde de Bujari, solicitando providências urgentes quanto à situação estrutural e de manutenção do posto de saúde Maria lza Viana, localizado no município de Bujari.</t>
+  </si>
+  <si>
+    <t>19094</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19094/ind-n-291-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Luís Almir Brandão Francisco Soares, Presidente da Agência Reguladora dos Serviços Públicos do Estado do Acre - AGEAC, a seguinte indicação, solicitando o retorno da linha de ônibus ao Ramal do Progresso, Km 75, município de Senador Guiomard.</t>
+  </si>
+  <si>
+    <t>19095</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19095/ind-n-292-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e a senhora Comandante-geral da Polícia Militar do Estado do Acre, Coronel Marta Renata, a seguinte indicação, solicitando o reforço do policiamento ostensivo no Parque industrial, localizado na Rua Raiz de Davi, Bairro Rosa Linda em Rio Branco/AC</t>
+  </si>
+  <si>
+    <t>19096</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19096/ind-n-293-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito de Rio Branco - AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, por intermédio, que_x000D_
+sejam tomadas as devidas providências quanto à limpeza e manutenção da Rua das Margaridas, no Bairro Recanto dos Buritis do Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19097</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19097/ind-n-294-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito de Rio Branco - AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a recuperação asfáltica da Rua Botafogo, localizada no Bairro Conquista, no Município de Rio Branco - AC</t>
+  </si>
+  <si>
+    <t>19098</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19098/ind-n-295-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente Excelentíssimo Prefeito de Rio Branco, Sebastião Bocalom e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, a seguinte indicação, solicitando a manutenção e revitalização da Fonte do Parque da Maternidade, situada próxima ao Terminal Urbano, bairro Centro.</t>
+  </si>
+  <si>
+    <t>19099</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19099/ind-n-296-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. '169 c/ 170, todos da Resolução n. 86/90 - Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, por intermédio da Agência Nacional de Aviação Civil (ANAC), a seguinte indicação, solicitando com urgência a conclusão do processo de autorização para liberação de voos noturnos no Aeródromo do município de Manoel Urbano, especialmente em casos emergenciais noturnos.</t>
+  </si>
+  <si>
+    <t>19100</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19100/ind-n-297-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à l\,'lesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno deste Poder, que seja enviado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito de Rio Branco - AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, a seguinte indicação, solicitando a execução de obras de recuperação e requalificação viária nas Ruas Eucalipto e Primeiro de Março, localizadas no Bairro Alto Alegre, contemplando a restauração da pavimentação asfáltica, correção das folhas estruturais do pavimento, recomposição do sistema de drenagem pluvial, substituição de tampas de bueiros, diante do avançado estado de degradação das vias.</t>
+  </si>
+  <si>
+    <t>19101</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19101/ind-n-298-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Prefeito do Estado do Acre, Sebastião Bocalom Rodrigues, e ao Excelentíssimo Secretário Municipal de Infraestrutura e Mobilidade Urbana Públicas, Antônio Cid Rodrigues Ferreira, solicitando que seja realizada uma_x000D_
+operação tapa-buracos ao longo da Rua Amendoim, localizada no Bairro Joafra, em Rio Branco/AG</t>
+  </si>
+  <si>
+    <t>19102</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19102/ind-n-299-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor Sebastião Bocalom, Prefeito do Município de Rio Branco, a seguinte indicação, solicitando em caráter de urgência a manutenção e recuperação do Ramal Oriente, localizado no Município de Rio Branco,</t>
+  </si>
+  <si>
+    <t>19103</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19103/ind-n-300-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ í70, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a recuperação asfáltica da Rua do Centro, bairro Vila Nova, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19104</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19104/ind-n-301-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a recuperação_x000D_
+asfáltica da Rua Beija Flor, bairro Tancredo Neves, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19105</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19105/ind-n-302-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a 171, da Resolução n.86/1990 - Regimento In Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ÂIEAC, seja encaminhado expediente ao Excelentíssimo Senhor Secretario de Estado de Educação, que seja dada celeridade ao processo licitatório destinado à execução instalação de aparelhos de ar-condicionado na Escola de Ensino integral Augusto Severo, localizada na Vila Santa Luzia do Pentecostes, no município de Cruzeiro do Sul.</t>
+  </si>
+  <si>
+    <t>19107</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19107/ind-n-303-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n" 86/90 - Regimento lnterno deste Poder, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Manoel Urbano, Raimundo Toscano Velozo, e ao Excelentíssimo Secretário Municipal de Obras e Serviços Urbanos, Cleudon Vieira da Cunha, solicitando a adoção de medidas urgentes de vistoria, prevenção e manutenção estrutural na Ponte sobre o Rio Purus, localizada no município de Manoel Urbano, diante dos registros recentes quê indicam possível rachadura e leve.</t>
+  </si>
+  <si>
+    <t>19108</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19108/ind-n-304-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ '170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Senhor Gladson Cameli, e ao Senhor Aberson Carvalho, Secretário dê Estado de Educação e Cultura, a seguinte indicação, solicitando a construção de um auditório para a Escola Estadual Alcimar Nunes Leitão, Localizada no Conjunto Universitário, em Rio Branco - AC</t>
+  </si>
+  <si>
+    <t>19109</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19109/ind-n-305-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente Excelentíssimo Prefeito de Rio Branco, Sebastião Bocalom e ao Secretário Municipal de Infraestrutura e Mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, a seguinte indicaçã0, solicitando em caráter de urgência a revitalização e_x000D_
+manutenção da ponte sobre o Rio Macauã, localizada no Ramal do Sérgio Barros, zona rural do município de Sena Madureira.</t>
+  </si>
+  <si>
+    <t>19110</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19110/ind-n-306-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n, 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor João_x000D_
+Edvaldo Teles de Lima, Prefeito do Município do Bujari, solicitando em caráter de urgência o cascalhamento e patrolamento do Ramal Copaíba, localizado no Município do Bujari.</t>
+  </si>
+  <si>
+    <t>19111</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19111/ind-n-307-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente Excelentíssimo Governador do Estado do Acre, Gladson Cameli e ao senhor Superintendente da Superintendência Municipal de Transporte e Trânsito de Rio Branco/AC - RBTRANS, Clendes Vilas Boas, a seguinte indicação, solicitando providências_x000D_
+quanto à melhoria da sinalização viária na Estrada do Amapá</t>
+  </si>
+  <si>
+    <t>19112</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19112/ind-n-308-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno deste Poder, que seja encaminhado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito do Município de Rio Branco, e ao Senhor Secretário Municipal de Saúde, Rennan Biths de Lima Lima, Solicitando providências urgentes quanto à ampliação do atendimento e melhoria na estrutura do Posto de Saúde Agripino Lindoso, localizado no Ramal da Piçarreira, Km 08, no Polo Benfica, Vila Acre, no município de Rio Branco - AC</t>
+  </si>
+  <si>
+    <t>19113</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19113/ind-n-309-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86i90 - Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito de Rio Branco - AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando providências urgentes quanto ao acúmulo de lixo na Rua Vereadora Maria Antônia, localizada no bairro Cidade do Povo, em Rio Branco</t>
+  </si>
+  <si>
+    <t>19114</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19114/ind-n-310-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 d 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Prefeito do Estado do Acre, Sebastião Bocalom Rodrigues, e ao Excelentíssimo Secretário Municipal de Infraestrutura e Mobilidade Urbana Públicas, Antônio Cid Rodrigues Ferreira, solicitando que sela realizada uma_x000D_
+operação tapa-buracos ao longo da Rua Corinthians, localizada no Bairro Defesa Civil, em Rio Branco/AC</t>
+  </si>
+  <si>
+    <t>19115</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19115/ind-n-311-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Pedro Pascoal, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando a aquisição de cadeiras ergonômicas e poltrona de massagem para_x000D_
+os servidores do Centro Especializado em Reabilitação Frei Paolino Baldassari.</t>
+  </si>
+  <si>
+    <t>19116</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19116/ind-n-312-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n" 86/90 - Regimento lnterno deste Poder, que seja encaminhado expediente ao Excelentíssimo Governador do Estado do Acre, Senhor Gladson Cameli e ao Senhor Secretário de Estado de Saúde, Pedro Pascoal Duarte Pinheiro Zambon, solicitando reabastecimento de medicamentos no Hospital de Saúde Mental do Acre - HOSMAC.</t>
+  </si>
+  <si>
+    <t>19117</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19117/ind-n-313-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, Tião Bocalom, e ao senhor Antônio Rodrigues Cid Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana (SEINFRA), a seguinte indicação, Solicitando urgentemente, Serviço de infraestrutura e recuperação no Ramal da Escolar e travessa Simone no bairro Vila Acre,</t>
+  </si>
+  <si>
+    <t>19121</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19121/ind-n-314-jose_luis.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169 do Regimento lnterno da Assembleia Legislativa, que seja encaminhado expediente ao Governo do Estado, por meio da Secretaria de Estado competente, para que sejam adotadas providências visando à reforma da quadra sintética localizada no Bairro Novo, no Jordão, com a finalidade de garantir melhores condições de uso, segurança e lazer para a comunidade local.</t>
+  </si>
+  <si>
+    <t>19122</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19122/ind-n-315-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 ci 170, todos da Resolução n. B6/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Paulo Roberto Correia, Secretário de Estado de Administração - SEAD, a seguinte indicação, solicitando providências urgentes em relação ao prédio onde_x000D_
+anteriormente funcionava a CAGEACRE, que atualmente se encontra em estado de total abandono, localizado no bairro Três Botequins, Município de Brasileia.</t>
+  </si>
+  <si>
+    <t>19123</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19123/ind-n-316-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Governador do Estado do Acre, Gladson Cameli, e a Excelentíssima Senhora Diretora do Deracre, Orlanilda Ximenes Muniz solicitando ações imediatas de recuperação e manutenção da estrada da Linha 7, no Município de Porto Acre,_x000D_
+que apresenta diversos buracos e trechos críticos, oferecendo risco constante de acidentes aos moradores e produtores rurais da região.</t>
+  </si>
+  <si>
+    <t>19124</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19124/ind-n-317-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 ci 170, todos da Resolução n. 86i90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Aberson Carvalho, Secretário de Estado de Educação e Cultura do Acre- SEEAC, a seguinte indicação, solicitando a viabilidade da construção de um auditório_x000D_
+aberto para a Escola Estadual Zuleide Pereira</t>
+  </si>
+  <si>
+    <t>19125</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19125/ind-n-318-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ í70, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito da Cidade de Rio Branco, Sebastião Bocalom, e ao senhor Antônio Cid Rodrigues Ferreira, Secretário de Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a retomada e conclusão das obras na Rua João Minas Coelho - Bairro Montanhês.</t>
+  </si>
+  <si>
+    <t>19126</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19126/ind-n-319-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno deste Poder, que seja enviado expediente ao Excelentíssimo Senhor Governador do Estado do Acre, Gladson Cameli, e ao Excelentíssimo Senhor Secretário de Estado de Educação, Cultura e Esportes, Aberson Carvalho de Souza, solicitando a reforma e melhorias estruturais na Escola Estadual Rural Nossa Senhora da Esperança, localizada no Ramal Toco Preto, zona rural do Bujari.</t>
+  </si>
+  <si>
+    <t>19127</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19127/ind-n-320-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a pavimentação e a_x000D_
+manutenção da Rua Benjamin Constant, bairro Calafate, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19128</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19128/ind-n-321-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Aberson Carvalho, Secretário de Estado de Educação e Cultura do Acre- SEEAC, a seguinte indicação, solicitando a Manutenção do Estacionamento da Escola_x000D_
+Estadual Zuleide Pereira.</t>
+  </si>
+  <si>
+    <t>19129</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19129/ind-n-322-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts, 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Pedro Pascoal, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando a disponibilização de mais roupas adequadas para os técnicos do_x000D_
+setor de radiografia do Hospital de Urgência e Emergência de Rio Branco - HUERB.</t>
+  </si>
+  <si>
+    <t>19130</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19130/ind-n-323-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao Comandante-geral da Polícia Militar do Estado do Acre, Coronel Marta Renata Freitas, a seguinte indicação, solicitação de ampliação das ações de segurança e fiscalização no parque industrial do Segundo Distrito da cidade.</t>
+  </si>
+  <si>
+    <t>19131</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19131/ind-n-324-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco, Sebastião Bocalom, ao Secretário de Educação do Município de Rio Branco/AC, Senhor Alysson Bestene, e ao Diretor-Presidente do Serviço de Água e Esgoto de Rio Branco - SAERB, Senhor Enoque_x000D_
+Pereira de Lima, a seguinte indicação, solicitando que sejam adotadas, em caráter de urgência, a limpeza e a desobstrução do sistema de esgoto que se encontra a céu aberto localizado em frente a creche kauã kennedy dos santos, na estrada do calafate rua 08 Quadra 03, conjunto Aroeira.</t>
+  </si>
+  <si>
+    <t>19132</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19132/ind-n-325-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Câmara Municipal de Rio Branco, de acordo com os dispositivos regimentais, que seja endereçado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Sebastião Bocalom Rodrigues, e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Obras e Infraestrutura - SEINFRA, a seguinte indicação, solicitando a pavimentação e melhorias no Ramal Moreira, km 10, localizado no bairro Santa Maria, região do Vila Acre.</t>
+  </si>
+  <si>
+    <t>19133</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19133/ind-n-326-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se a Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos do arts. 169 e 170 da Resolução n0 86i90 - Regimento lnterno deste Poder, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Sebastião Bocalom Rodrigues e ao Excelentíssimo Secretário Municipal de Infraestrutura e Mobilidade Urbana, Antônio Cid Rodrigues Ferreira, solicitando a adoção de medidas urgentes para a reconstrução da_x000D_
+ponte localizada no Bairro Sibéria, que dá acesso ao Ramal Petrópolis, a qual foi desmanchada para início de uma obra e permanece há mais de um ano inacabada, trazendo sérios prejuízos aos moradores da região.</t>
+  </si>
+  <si>
+    <t>19134</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19134/ind-n-327-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. '169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Manuel Urbano  Acre, Raimundo Toscano Velozo e ao Cleudon Vieira da Cunha, Secretário de Obras e Serviços Urbanos, a seguinte indicação, solicitação de recuperação do Ramal Bom Jardim em Manoel Urbano devido as inúmeras crateras que prejudicam o acesso dos moradores.</t>
+  </si>
+  <si>
+    <t>19135</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19135/ind-n-328-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Pedro Pascoal, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando melhoria da climatização do laboratório do Hospital de Urgência de_x000D_
+Emergência de Rio Branco - HUERB.</t>
+  </si>
+  <si>
+    <t>19136</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19136/ind-n-329-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Pedro Pascoal, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando a reforma dos forros dos corredores do Pronto-Socorro, especialmente no trecho que abrange o sentido da sala de Raio-X e do Laboratório do Hospital de Urgência de Emergência de Rio Branco - HUERB.</t>
+  </si>
+  <si>
+    <t>19137</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19137/ind-n-330-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 d 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Pedro Pascoal, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando a aquisição de mais computadores para a sala de leitos destinada aos_x000D_
+atendimentos de saúde mental do Hospital de Urgência de Emergência de Rio Branco  HUERB.</t>
+  </si>
+  <si>
+    <t>19138</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19138/ind-n-331-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dm arts. 169 d 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado ao Excelentíssimo Senhor Prefeito do Município de Rio Branco, Sebastião Bocalom, e ao ilustríssimo Senhor Marcos Roberto da Silva Coutinho, Superintendente municipal de Transportes e Trânsito - RBTRANS, solicitando a reiteração do pedido de adoção de medidas de controle de velocidade e sinalização viária na Avenida Antônio da Rocha Viana, em Rio Branco/AC, considerando os mais recentes acidentes registrados na localidade, conforme já solicitado na indicação n' 53812025, de 08 de julho de 2025, indicação n' 6922025, de í6 de setembro de 2025</t>
+  </si>
+  <si>
+    <t>19139</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19139/ind-n-332-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a l7l, da Resolução n'86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do Acre, para que através da Secretaria de Estado de Agricultura ( SEAGRI), a adoção de medidas necessárias para a destinação e distribuição de 1.000.000 (um milhão) de mudas de café ao município de Acrelândia.</t>
+  </si>
+  <si>
+    <t>19140</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19140/ind-n-333-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a 171, da Resolução n" 86/1990 - Regimento lnterno da Assembleia legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do Acre, para que através do Departamento de Estradas e Rodagem do Acre - DERACRE, solicito estudos técnicos e providências visando a continuidade da Rodovia AC-I0, que atualmente se estende até o município de Porto Acre, com o objetivo de ampliar sua extensão e possibilitar a ligação do município ate o Rio Caquetá, por meio do Ramal Linha I.</t>
+  </si>
+  <si>
+    <t>19141</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19141/ind-n-334-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. í69 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Pedro Pascoal, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando a suspensão da transferência em massa dos servidores e do_x000D_
+fechamento da Policlínica do Tucumã, até a elaboração de planejamento escalonado e participativo com os servidores e entidades sindicais, que considere as necessidades dos serviços e dos trabalhadores, bem como a definição do plano de implementação e construção da UPA do Tucumã</t>
+  </si>
+  <si>
+    <t>19149</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19149/ind-n-335-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169  e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Sebastião Bocalom Rodrigues, e ao Excelentíssimo Senhor Secretário Municipal de Saúde, Rennan Biths, solicitando a aquisição e disponibilização de mais vans adaptadas para o transporte de cadeirantes, idosos e pessoas com mobilidade reduzida, que necessitam se deslocar até o Instituto Nacional de Traumatologia e Ortopedia (INTO) para realização de Fisioterapia e_x000D_
+outros tratamentos</t>
+  </si>
+  <si>
+    <t>19150</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19150/ind-n-336-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86i90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco, Sebastião Bocalom, e ao Excelentíssimo Secretário Municipal de lnfraestrutura e mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, a seguinte indicação, solicitando providências quanto ao acúmulo de lixo na rua Nossa Senhora das Graças, bairro Quinze, Município de Rio Branco</t>
+  </si>
+  <si>
+    <t>19151</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19151/ind-n-337-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Tarauacá, Rodrigo Damasceno Catão, bem como ao Excelentíssimo Senhor Secretário Municipal de Educação, Carlos Gomes Souza, solicitando medidas imediatas para reforma da Escola Joaquim Nabuco, localizada na região do Rio turu, quê se encontra em condições estruturais críticas, carecendo de melhorias urgentes em sua infraestrutura física, ventilação adequada e Regularização do abastecimento de água potável, cuja ausência preocupa profundamente a comunidade local.</t>
+  </si>
+  <si>
+    <t>19152</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19152/ind-n-338-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indicamos à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Sebastião Bocalom Rodrigues, Prefeito de Rio Branco - AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando em caráter de urgência a recuperação da Rua Primavera, localizada no bairro Jorge Lavocat, município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19153</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19153/ind-n-339-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arb.169 e 170 da Resolução n" 86/90 - Regimento Interno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Sena Madureira, Gerlen Diniz Andrade e a Excelentíssima Secretaria Municipal de Obras, Urbanismo e Ramais, Débora Rafaela Freitas da Silva Araújo, solicitando a revisão completa e a reforma da ponte_x000D_
+Localizada no quilômetro 14 do Ramal do 12, considerando que a própria comunidade teve que realizar por conta própria intervenções emergenciais.</t>
+  </si>
+  <si>
+    <t>19154</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19154/ind-n-340-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 8680 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco, Sebastião Bocalom, e ao Excelsíssimo Secretário Municipal de Infraestrutura e Mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, a seguinte indicação, solicitando a manutenção, limpeza e_x000D_
+recuperação da Travessa Eldorado, localizada no bairro Chico Mendes, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19155</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19155/ind-n-341-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. '169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Govenador do Estado do Ace, Gladson Cameli bem como ao Excelentíssimo Senhor Secretário de Estado de Saúde, Pedro Pascoal Duarte Pinheiro Zambon, solicitando a destinação de mais médicos para o Hospital Doutor Sansão_x000D_
+Gomes, no município de Tarauacá, diante da crescente demanda da unidade e dos constantes relatos de insuficiência no quadro de profissionais para atender adequadamente a população.</t>
+  </si>
+  <si>
+    <t>19156</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19156/ind-n-342-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo mm os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86190 - Regimento Interno deste Poder, seja endereçado expediente Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, a seguinte indicação, solicitando adoção de medidas preventivas para contenção de erosão e melhoria estrutural nos acessos da Ponte Binacional Wilson Pinheiro, que liga Brasileia - AC e Â Cidade de Cobija - BO</t>
+  </si>
+  <si>
+    <t>19157</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19157/ind-n-343-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 d 170, todos da Resolução n. 86i90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco, Sebastião Bocalom, e ao Excelentíssimo Secretário Municipal de Infraestrutura e Mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, a seguinte indicação, solicitando a manutenção e recuperação da rua Tom Roque, Loteamento São Sebastião, bairro Sobral, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19158</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19158/ind-n-344-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e í70 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli e ao senhor Aberson Carvalho, Secretário de Estado de Educação e Esportes - SEEAC, solicitando a regularização urgente do ônibus escolar que atende a Escola Pedro Gomes de Lira, localizada no Assentamento Walter Acer, Zona rural do Bujari/AC, garantindo transporte adequado, seguro e contínuo aos estudantes que dependem diariamente desse serviço essencial</t>
+  </si>
+  <si>
+    <t>19159</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19159/ind-n-345-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 1ô9 e 170 da Resolução n" 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Governador do Acre, Gladson Cameli, em parceria com o Departamento Nacional de Infraestrutura de Transportes - DNIT, solicitando ações emergenciais de recuperação e manutenção na BR-364, especialmente no trecho que liga_x000D_
+os municípios de Rio Branco e Cruzeiro do Sul, diante do estado crítico da rodovia e dos relatos de caminhoneiros e moradores sobre as dificuldades de acesso, riscos de acidentes e o aumento excessivo no tempo de deslocamento.</t>
+  </si>
+  <si>
+    <t>19160</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19160/ind-n-346-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arb. 1ô9 e 170 da Resolução n" 8ô/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Bujari, João Edvaldo Teles De Lima e ao Excelentíssimo Senhor Secretário Municipal de Obras, Transportes e Serviços Urbanos, João Italo da Silva Lima, solicitando intervenção emergencial no Ramal do Gavião,_x000D_
+localizado no km 82 da BR-364, Bujari, diante das condições críticas que colocam em risco o trafego e a mobilidade dos moradores.</t>
+  </si>
+  <si>
+    <t>19161</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19161/ind-n-347-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. í69 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor José de Souza Lima, Prefeito de Cruzeiro do Sul - AC, a seguinte indicação, solicitando providências quanto ao acúmulo de lixo na rua Espírito Santo, bairro Floresta, município de Cruzeiro do Sul.</t>
+  </si>
+  <si>
+    <t>19162</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19162/ind-n-348-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Sebastião Bocalom Rodrigues, e ao Excelentíssimo Senhor Diretor-presidente do Serviço de Água e Esgoto de Rio Branco, Enoque Pereira de Lima, solicitando providências urgentes para regularizar e garantir o abastecimento de água nos bairros Tucumã, Jardim Brasil, Joafta, Estação Experimental, Rui Lino I, Rui Lino 2, Rui Lino 3, Baixada da Sobral e Floresta Sul que se encontram com abastecimento irregular, além de solicitar vistoria técnica completa e análise integral da rede de distribuição de água em toda a cidade de Rio Branco com o objetivo de identificar falhas operacionais estruturais e de pressão que vêm comprometendo o fornecimento em diversas regiões.</t>
+  </si>
+  <si>
+    <t>19164</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19164/ind-n-349-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo mm os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86i90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e a senhora Sula Ximenes, Presidente do Departamento de Estadas de Rodagem, infraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor Alisson Bestene, Prefeito Municipal de Rio Branco, a seguinte indicação, solicitando a realização de obras emergenciais de recuperação ê manutenção da Travessa Capixaba, localizada no Ramal do Canil, que dá acesso à Escola Municipal Dr. José Carvalho (Ensino infantil), localizada no Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19166</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19166/ind-n-350-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco, Alisson Bestene, e ao Excelentíssimo Secretário Municipal de infraestrutura e Mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, solicitando que seja realizada uma operação tapa-buracos por todo o Ramal Gurgel 40, localizado na estrada do AMAPÁ, Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19180</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19180/ind-n-351-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alisson Bestene, Prefeito de Rio Branco – AC e ao Senhor Enoque Pereira, Diretor-Presidente do Serviço de Água e Esgoto de Rio Branco-ac (SAERB), solicitando providências urgentes para solucionar o problema de falta de água que vem afetando os moradores do conjunto Ilson Ribeiro, localizado na região do calafate.</t>
+  </si>
+  <si>
+    <t>19181</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19181/ind-n-352-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e à senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, em parceria com o senhor Maxsuel Maia Pereira, Prefeito do Município do Xapuri, solicitando em caráter de urgência o cascalhamento e patrolamento do Ramal da Vitória, localizado no seringal Boa Vista, no Município do Xapuri.</t>
+  </si>
+  <si>
+    <t>19182</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19182/ind-n-353-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e à senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, em parceria com o senhor Camilo da Silva, Prefeito do Município de Plácido de Castro, solicitando em caráter de urgência o cascalhamento do Ramal miterrari 02, localizado no Município de Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>19183</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19183/ind-n-354-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e à senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, em parceria com o senhor Camilo da Silva, Prefeito do Município de Plácido de Castro, solicitando em caráter de urgência o cascalhamento do Ramal do Abreu, localizado no Município de Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>19184</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19184/ind-n-355-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e ao senhor Aberson Carvalho, Secretário de Estado de Educação e Cultura do Acre - SEEAC, solicitando a realização de uma reforma na Escola Estadual Rural Felicíssimo Negreiros, localizada na Comunidade Foz do Paraná dos Mouras, Zona Rural do Município de Rodrigues Alves -Ac.</t>
+  </si>
+  <si>
+    <t>19185</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19185/ind-n-356-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e à senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, em parceria com a Prefeitura Municipal de Rio Branco, solicitando a realização de uma nova operação de limpeza no Rio Acre, em Rio Branco.</t>
+  </si>
+  <si>
+    <t>19186</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19186/ind-n-357-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco, Alisson Bestene, e ao Excelentíssimo Secretário Municipal de Infraestrutura e Mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, solicitando a pavimentação do Ramal da Judia, localizado no bairro Belo Jardim I, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19187</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19187/ind-n-358-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alisson Bestene, Prefeito de Rio Branco – AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, solicitando a Pavimentação e a manutenção da Rua Vicente Lopes de oliveira, Bairro Portal da Amazônia no Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19188</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19188/ind-n-359-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alisson Rodrigues, Prefeito de Rio Branco – AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, solicitando a Pavimentação e a Manutenção da Rua Rio Negro, Bairro Portal da Amazônia no Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19189</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19189/ind-n-360-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alisson Bestene, Prefeito de Rio Branco, e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, solicitando a Pavimentação e a manutenção da Rua Almeida Barbosa, Bairro Belo Jardim II, Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19190</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19190/ind-n-361-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente à Excelentíssima senhora Rosana Pereira da Silva, Prefeita de Senador Guiomard – AC, e à Excelentíssima Secretaria Municipal de Saúde de Senador Guiomard - AC, Dayane Costa dos Reis, solicitando a destinação de enfermeiro para a Unidade Básica de Saúde Maria do Socorro – UBS, localizada na Rua Pedro Aleixo, Nº 1-297, no referido município.</t>
+  </si>
+  <si>
+    <t>19191</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19191/ind-n-362-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, que seja enviado, ao Excelentíssimo Senhor Alisson Bestene, Prefeito de Rio Branco – AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e mobilidade urbana (SEINFRA), solicitando a realização de serviços de recuperação e limpeza das vias públicas do Bairro da paz, com a operação tapa buracos e a retirada de entulhos.</t>
+  </si>
+  <si>
+    <t>19192</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19192/ind-n-363-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução nº 86/90 – Regimento Interno deste Poder, que seja enviado expediente ao Excelentíssimo Senhor Mazinho Serafim, Prefeito do Município de Sena Madureira, e ao Excelentíssimo Senhor Sebastião da Silva Neto, Secretário Municipal de Obras, solicitando providências urgentes quanto à manutenção e recuperação da ponte localizada no quilômetro 14 do Ramal do 12, zona rural de Sena Madureira.</t>
+  </si>
+  <si>
+    <t>19193</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19193/ind-n-364-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, com fulcro no art. 169, da Resolução nº 86/90 - Regimento Interno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente a Secretaria de Estado de Educação e Cultura (SEE-AC), para que promova a reforma de um pavilhão anexo à Escola Estadual Getúlio Vargas, prédio onde anteriormente funcionava a antiga rádio do município de Brasiléia.</t>
+  </si>
+  <si>
+    <t>19194</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19194/ind-n-365-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e à senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, solicitando a inclusão do Ramal do Progresso, km 75, e do Ramal da Gleba F, localizados no município de Senador Guiomard, na programação da Operação Verão, com a execução de serviços de piçarramento, terraplanagem, recuperação de bueiros e reforma ou reconstrução de pontes.</t>
+  </si>
+  <si>
+    <t>19195</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19195/ind-n-366-emersonn_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Infraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a recuperação de pavimento da Rua Andiroba, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19196</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19196/ind-n-367-emersonn_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Cuidados com a Cidade, Tony da Rocha Roque esta indicação para que providencie a limpeza de córrego da Rua Andiroba, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19197</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19197/ind-n-368-emersonn_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Infraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a recuperação de pavimento da Rua Andira, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19198</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Cuidados com a Cidade, Tony da Rocha Roque esta indicação para que providencie a limpeza urbana da Rua Andira, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19199</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19199/ind-n-370-emersonn_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Infraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a recuperação do pavimento da Rua Alegria, Calafate.</t>
+  </si>
+  <si>
+    <t>19200</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19200/ind-n-371-emersonn_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Cuidados com a Cidade, Tony da Rocha Roque esta indicação para que providencie a limpeza urbana da Rua Alegria, Calafate.</t>
+  </si>
+  <si>
+    <t>19201</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19201/ind-n-372-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Infraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a recuperação de pavimento da Rua Abuna, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19202</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19202/ind-n-373-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com arrimo no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Governado do Estado esta indicação para que providencie o serviço de roçagem na escola pública estadual Edilson Façanha localizada na Rua Santa Rosa, Número 46, Bairro Calafate.</t>
+  </si>
+  <si>
+    <t>19203</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19203/ind-n-374-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Infraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a recuperação de pavimento da Rua Aroeira, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19204</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19204/ind-n-375-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Cuidados com a Cidade, Tony da Rocha Roque esta indicação para que providencie a limpeza urbana da Rua Aroeira, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19205</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19205/ind-n-376-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Cuidados com a Cidade, Tony da Rocha Roque esta indicação para que providencie a desobstrução de bueiro da Rua Aroeira, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19206</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19206/ind-n-377-emersonn_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Infraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a recuperação de pavimento da Rua Jurua, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19207</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19207/ind-n-378-emersonn_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Infraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a pavimentação da Rua Jatobá, Portal da Amazônia.</t>
+  </si>
+  <si>
+    <t>19208</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19208/ind-n-379-emersonn_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de Infraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a recuperação de pavimento da Rua Buriti, Calafate.</t>
+  </si>
+  <si>
+    <t>19209</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>Com arrimo no art. 169, da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa – solicito à Mesa Diretora que encaminhe ao Governado do Estado esta indicação para que providencie a retirada de entulhos da escola pública estadual Edilson Façanha localizada na Rua Santa Rosa, Número 46, Bairro Calafate.</t>
+  </si>
+  <si>
+    <t>19210</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19210/ind-n-381-tadeu_hassem.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, nos termos do art. 169 a 171 do Regimento Interno da Assembleia Legislativa do Estado do Acre, que seja encaminhado ao Poder Executivo o Anteprojeto de lei em anexo, que Institui, no âmbito do Corpo de Bombeiros Militar do Estado do Acre - CBMAC, a Indenização de Compensação Orgânica por Atividade Hiperbárica e Agentes Biológicos – IOC - Mergulho, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19211</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19211/ind-n-382-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>A Deputada que a esta subscreve em consonância com o Art 169 da Resolução 86/90 - Regimento Interno da ALEAC solicita a Mesa Diretora encaminhar expediente ao Excelentíssimo Senhor Governador Gladson Cameli, para que através da Secretaria de Estado de Educação e Esporte - SEE, reforma da Escola Manoel Carneiro de Messias, localizada na Comunidade Profeta no município de Rodrigues Alves.</t>
+  </si>
+  <si>
+    <t>19212</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19212/ind-n-383-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene Lins, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, solicitando a Pavimentação e a manutenção da Rua Avelino Serrão, Bairro Vila Santa Cecília no Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19213</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19213/ind-n-384-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco Senhor Alysson Bestene Lins, e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, solicitando a realização de operação tapa-buracos no bairro Cidade do Povo, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19214</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19214/ind-n-385-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene Lins, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, solicitando a recuperação asfáltica da Rua 12 de Outubro, bairro Belo Jardim I, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19215</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19215/ind-n-386-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene Lins, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, solicitando a recuperação asfáltica da Travessa Feijó, bairro Recanto dos Buritis, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19216</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19216/ind-n-387-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, em parceria com o senhor Camilo da Silva, Prefeito do Município de Plácido de Castro, solicitando com urgência a manutenção do Ramal do Birroque, localizado no Município de Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>19217</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19217/ind-n-388-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene Lins, Prefeito de Rio Branco, e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, solicitando a Pavimentação e a manutenção da Rua Acre, Bairro Aeroporto Velho, Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19218</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19218/ind-n-389-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução nº 86/90 – Regimento Interno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Cruzeiro do Sul, José de Souza Lima, bem como ao Excelentíssimo Senhor Secretário Municipal de Desenvolvimento Urbano e Obras, Carlos Alves, solicitando a recuperação e melhoria do Ramal do Cunha, que atualmente se encontra em condições extremamente críticas de trafegabilidade, causando transtornos e prejuízos à população local.</t>
+  </si>
+  <si>
+    <t>19219</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19219/ind-n-390-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução nº 86/90 – Regimento Interno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Governador do Estado do Acre, Gladson Cameli, bem como ao Excelentíssimo Senhor Presidente do Serviço de Água e Esgoto do Estado do Acre – SANEACRE, José Raimundo Barroso Bestene, solicitando providências urgentes para a regularização do sistema de captação, tratamento e distribuição de água no município de Jordão, diante das graves irregularidades sanitárias, estruturais e de segurança constatadas na Estação de Tratamento de Água – ETA.</t>
+  </si>
+  <si>
+    <t>19220</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19220/ind-n-391-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Gladson Cameli, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - Deracre, solicitando a Melhoria na ponte do Ramal da Professora lucila a 200 metros do asfalto localizado na Rodovia AC-10, trecho que liga Rio Branco a Porto Acre.</t>
+  </si>
+  <si>
+    <t>19221</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19221/ind-n-392-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, com fulcro no art. 169, da Resolução nº 86/90 - Regimento Interno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura de Rio Branco para que seja feita com urgência a restauração e asfaltamento da Rua Tropical no bairro Montanhes.</t>
+  </si>
+  <si>
+    <t>19222</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19222/ind-n-393-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lntemo desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Cruzeiro do Sul, José de Souza Lima (Zequinha Lima), bem como ao Excelentíssimo Senhor Secretário Municipal de Desenvolvimento Urbano e Obras, Carlos Alves, solicitando providências quanto à conclusão da obra na Avenida da Copacabana, em Cruzeiro do Sul - AC, a qual permanece inconclusa, causando inúmeros transtornos e indignação aos moradores e usuários que trafegam dia da mente pelo local.</t>
+  </si>
+  <si>
+    <t>19223</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19223/ind-n-394-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à l/esa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Alysson Bestene, bem como a Secretaria Municipal de Infraestrutura e Mobilidade Urbana, Antônio . SEINFRA, solicitando intervenção urgente no Ramal do Limoeiro, localizado na região do Quixadá, tendo em vista que o ramal encontra-se em situação crítica, impossibilitando o tráfego e obrigando agricultores a recorrerem ao rio para transportar suas mercadorias, prejudicando significativamente a produção local.</t>
+  </si>
+  <si>
+    <t>19224</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19224/ind-n-395-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Alysson Bestene, bem como a Secretaria Municipal de Infraestrutura e Mobilidade Urbana, SEINFRA, solicitando intervenção urgente no Ramal da Cooperativa de Frutas (Via Verde/Calafate), que sofreu_x000D_
+desmoronamento devido às fortes chuvas, resultando na abertura de uma cratera profunda na lateral da pista, representando grave risco aos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>19225</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19225/ind-n-396-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts.169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Bujari, João Edvaldo Teles de Lima, bem como a Secretaria Municipal De Obras, Transportes e Serviços Urbanos - SEMOT, solicitando a retomada imediata dos serviços de manutenção e recuperação do Ramal da Fazendinha, localizado na região da Linha Nova, bem como a realização de reforma e avaliação técnica da ponte existente no referido ramal, diante das dificuldades enfrentadas pelos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>19226</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19226/ind-n-397-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. '169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Rio Branco, Alysson Bestene, bem como o Senhor Diretor-Presidente do Serviço de Água e Esgoto de Rio Branco -SAERB, solicitando a regularização urgente do fornecimento de água no Bairro Estação Experimental, em Rio Branco - AC, tendo em vista as constantes falhas no abastecimento e a baixa pressão da água quando o serviço é restabelecido.</t>
+  </si>
+  <si>
+    <t>19227</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19227/ind-n-398-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Bujari, João Edvaldo Teles de Lima, junto a secretaria municipal de obras, transportes e serviços urbanos - (SEMOT), solicitando a recuperação urgente do Ramal da Fumaça, localizado na zona rural do_x000D_
+município, tendo em vista as condições precárias de trafegabilidade enfrentadas diariamente pelos moradores e produtores da região.</t>
+  </si>
+  <si>
+    <t>19228</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19228/ind-n-399-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Alysson Bestene, bem como a Secretaria Municipal de Infraestrutura e Mobilidade Urbana (SEINFRA), , solicitando a realização urgente de serviços de recuperação e melhoria do Ramal Oriente, localizado na_x000D_
+região do Quixadá, em Rio Branco - AC, diante das condições críticas de trafegabilidade enfrentadas pelos moradores e produtores rurais, especialmente durante o período chuvoso.</t>
+  </si>
+  <si>
+    <t>19229</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19229/ind-n-400-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts.169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Alysson Bestene, junto a Secretaria Municipal de Infraestrutura e Mobilidade Urbana (SEINFRA), solicitando a realização de ações integradas de limpeza urbana, remoção de resíduos descartados irregularmente e manejo da vegetação, na Rua Cristo Re ie em áreas adjacentes, localizada_x000D_
+no Bairro Nova Esperança, em Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19230</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19230/ind-n-401-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Cruzeiro do Sul, José de Souza Lima (Zequinha Lima), bem como a secretaria Municipal de Desenvolvimento Urbano e Obras de Cruzeiro do Sul, solicitando a melhoria e recuperação do Ramal Estirão do Remanso, localizado na zona rural do município, tendo em vista as condições precárias de trafegabilidade enfrentadas diariamente pelos moradores e produtores da região.</t>
+  </si>
+  <si>
+    <t>19231</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19231/ind-n-402-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. '169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Bujari, João Edvaldo Teles de Lima, bem como a Secretaria Municipal de Obras, Transportes e Serviços Urbanos  SEMOT, solicitando a realização de intervenção na Avenida Parque, localizada na Zona Urbana do município, com foco na regularização do escoamento e na melhoria do sistema de drenagem das águas pluviais, diante dos recorrentes alagamentos registrados em períodos de chuva, que têm causado sérios transtornos à população</t>
+  </si>
+  <si>
+    <t>19233</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19233/ind-n-403-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ í70, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Prefeito de Rio Branco, Sebastião Bocalom, e ao Excelentíssimo Secretário Municipal de Infraestrutura e Mobilidade Urbana, Senhor Antônio Cid Rodrigues Ferreira, a seguinte indicação, solicitando providências quanto à_x000D_
+melhoria das condições de trafegabilidade, análise da regularização do loteamento e atenção às condições de vida da população residente no loteamento conhecido como "Vida Nova", localizado na Rua Brasil, no Ronaldo Coala/Ramal da Escola, região do Benfica, no Município de Rio Branco</t>
+  </si>
+  <si>
+    <t>19236</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19236/ind-n-404-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura de Rio Branco para que seja feita com urgência a restauração e asfaltamento da Rua Rio Branco, no bairro Jorge_x000D_
+Lavocat</t>
+  </si>
+  <si>
+    <t>19237</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19237/ind-n-405-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a l7l, da Resolução n" 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do Acre, para que através do Departamento de Estradas e Rodagem do Acre - DERACRE, solicitando com urgênci4 a recuperação e o recapeamento do Ramal do Batoque, situado no município de Mâncio Lima.</t>
+  </si>
+  <si>
+    <t>19238</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19238/ind-n-406-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90  Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente Ministério das Relações Exteriores (ltamaraty) e ao Ministério da Defesa, com cópia ao Governo do Estado do Acre e ao_x000D_
+Departamento de Estradas de Rodagem do Acre (DERACRE), com urgência, a adoção de providências diplomáticas e de segurança nacional para_x000D_
+viabilizar intervenção emergencial na ponte sobre o Rio Rapirã, que interliga o município de Plácido de Castro (Brasil) à Vila Puerto Evo Morales (Bolívia).</t>
+  </si>
+  <si>
+    <t>19240</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19240/ind-n-407-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/g0 - Regimento lnterno deste poder, seja endereçado expediente ao Excelentíssimo senhor Alysson Bestene, prefeito de Rio Branco - AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de lnfraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando em caráter de urgência a recuperação da Rua Primavera, localizada no bairro Jorge Lavocat ( município de Rio Branco)</t>
+  </si>
+  <si>
+    <t>19241</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19241/ind-n-408-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis Cameli, e o Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, em parceria com o senhor João Edvaldo Teles de Lima, Prefeito do Município do Bujari, a seguinte indicação, solicitando com urgência a manutenção das pontes do Ramal do Cedro, localizado na Zona Rural do Município de Bujari.</t>
+  </si>
+  <si>
+    <t>19242</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19242/ind-n-409-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis Cameli, e ao senhor Reginaldo Luis Pereira Prates, Secretário de Estado de Educação e Cultura do Acre - SEEAC, a seguinte indicação, solicitando a realização de uma reforma na Escola Estadual Rural Felicíssimo Negreiros, localizada na Comunidade Foz do Paraná dos Mouras, Zona Rural do Município de Rodrigues Alves - AC.</t>
+  </si>
+  <si>
+    <t>19243</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19243/ind-n-410-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis Cameli, e o Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, em parceria com o senhor Maxsuel Maia Pereira, Prefeito do Município do Xapuri, solicitando em caráter de urgência o cascalhamento e patrolamento do Ramal da Vitória, localizado no seringal Boa Vista, no Município do Xapuri.</t>
+  </si>
+  <si>
+    <t>19244</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19244/ind-n-411-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis Cameli, e o Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária – DERACRE, em parceria com o senhor Camilo da Silva, Prefeito do Município de Plácido de Castro, a seguinte indicação, solicitando em caráter de urgência o cascalhamento do Ramal miterrari 02, localizado no Município de Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>19245</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19245/ind-n-412-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco – AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a Pavimentação e a manutenção da Rua Vicente Lopes de Oliveira, Bairro Portal da Amazônia no Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19246</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19246/ind-n-413-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco – AC e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a Pavimentação e a Manutenção da Rua Rio Negro, Bairro Portal da Amazônia no Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19247</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19247/ind-n-414-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 – Regimento Interno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a Pavimentação e a manutenção da Rua Almeida Barbosa, Bairro Belo Jardim II, Município de Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19248</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19248/ind-n-415-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>19249</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19249/ind-n-416-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a 171, da Resolução nº 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Departamento Nacional de Infraestrutura de Transportes - DNIT que sejam adotadas as providências necessárias para a recuperação da BR-317, visando restabelecer adequadas condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>19262</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19262/ind-n-417-jose_luis_tche.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente Excelentíssimo Govenador do Estado do Acre, Gladson Cameli, e a senhora Comandante-geral da Polícia Militar do Estado do Acre, Coronel Marta Renata, a seguinte indicação, solicitando o reforço do policiamento ostensivo no Ramal da Usina, localizado na BR 36t1, Ramal da Usina, Belo jardim lll, Rio Branco - AC</t>
+  </si>
+  <si>
+    <t>19263</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19263/ind-n-418-jose_luis_tche.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Sebastião Bocalom Rodrigues, e ao Excelentíssimo Senhor Presidente do Serviço de Água e Esgoto de Rio Branco - SAERB, Enoque Pereira de Lima, solicitando providências para a recuperação da_x000D_
+pavimentação e para a melhoria da rede de esgoto na Travessa Mutema, Bairro Conquista, onde a deterioração da via e as falhas no sistema de esgotamento tem causado transtornos aos moradores.</t>
+  </si>
+  <si>
+    <t>19264</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19264/ind-n-419-jose_luis_tche.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, conforme os arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno deste Poder, que seja encaminhado expediente ao Excelentíssimo Senhor Governador do Estado do Acre e ao Comandante Geral da Polícia Militar do Estado do Acre, Coronel Marta Renata Freitas, solicitando o aumento do policiamento ostensivo e o reforço das rondas policiais no bairro João Paulo II em Rio Branco/Acre.</t>
+  </si>
+  <si>
+    <t>19265</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19265/ind-n-420-gilberto_lira.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, com fulcro no art. I 69 da Resolução n' 86/90 - Regimento Interno da Assembleia Legislativa do Acre, para encaminhamento ao Senhor Ricardo Augusto Mello de Araújo Superintendente Regional do Departamento Nacional de Infraestrutura de Transportes (DNIT), solicitando a instalação de O2 (dois) quebra-molas no km 32 da BR-364, em Senador Guiomard, em trecho localizado nas proximidades da Escola Estadual Rural Padre Carlos Casavequia, onde há intenso fluxo de estudantes</t>
+  </si>
+  <si>
+    <t>19266</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19266/ind-n-421-gilberto_lira.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, com fulcro no art. 1ó9 da Resolução n'86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, para encaminhamento à governadora Mailza Assis e ao presidente do Departamento de Estradas de Rodagem do Acre, Roberto Assaf de Oliveira, solicitando melhorias na entrada do Ramal Nova Aldeia, km 32 da BR-364, em Senador Guiomard, próximo à Escola Estadual Rural Padre Carlos Casavequia.</t>
+  </si>
+  <si>
+    <t>19267</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19267/ind-n-422-gilberto_lira.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora nos termos do artigo 169 do Regimento lnterno da Assembleia Legislativa do Estado do Acre - ALEAC, que seja encaminhado à_x000D_
+Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis Cameli uma indicação na qual solicitamos que sejam adotadas providências necessárias para a substituição da lousa de sala de aula na Escola Lindaura Martins Leitão, situada na Rua Lourenço Lopes, no 708, Bairro Eldorado, em Rio Branco/AC</t>
+  </si>
+  <si>
+    <t>19269</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>TANIZIO SÁ</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19269/ind-n-423-tanizio_sa.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, com base no art. 169 da Resoluç5o n" 86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado ao Governo do Acre o Anteprojeto de Lei que inclui hipótese de isenção do IPVA para motocicletas utilizadas em atividade de transporte remunerado intermediado por plataformas digitais.</t>
+  </si>
+  <si>
+    <t>19270</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19270/ind-n-424-antonia_sales.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental com base nos arts. 1ô9 a 171 da Resolução n. 86i90 - Regimento Interno desta Casa de Leis, que seja encaminhado expediente ao Governo do Estado, junto a Secretaria de Estado de Educação e Cultura - SEE a contratação de um porteiro para Escola Augusto Severo no município de Cruzeiro do Sul.</t>
+  </si>
+  <si>
+    <t>19271</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19271/ind-n-425-antonia_sales.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental com base nos arts. 169 a 171 da Resolução n. 86/90 - Regimento lnterno desta Casa de Leis, que seja encaminhado expediente ao Governo do Estado, junto a Secretaria de Estado de Educação e Cultura - SEE a contratação de uma merendeira e um servente para Escola Universo Infantil no município de Cruzeiro do Sul.</t>
+  </si>
+  <si>
+    <t>19277</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19277/ind-n-426-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Secretaria Estadual de Educação e a Secretaria Municipal de Educação de Acrelândia, para melhorias no transporte escolar no município de Acrelândia.</t>
+  </si>
+  <si>
+    <t>19279</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19279/ind-n-427-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Secretaria de Estado de Agricultura e a Prefeitura Municipal de Acrelândia para disponibilização de secadores de café à comunidade do Ramal Granada.</t>
+  </si>
+  <si>
+    <t>19280</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19280/ind-n-428-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura de Acrelândia para que seja promovido o fortalecimento da escolinha de futebol Águia.</t>
+  </si>
+  <si>
+    <t>19281</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19281/ind-n-429-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com cópia à Secretaria de Estado de Justiça e Segurança Pública e ao Instituto de Administração Penitenciária do Acre, para que sejam adotadas as providências necessárias_x000D_
+visando à convocação imediata de nova turma de candidatos aprovados no concurso público vigente para o cargo de Policial Penal, com a consequente realização do curso de formação</t>
+  </si>
+  <si>
+    <t>19282</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19282/ind-n-430-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura de Rio Branco para que seja feita a pavimentação asfáltica da Rua Nelson Piquet, no Bairro Vitória, em frente à Escola lza Melo.</t>
+  </si>
+  <si>
+    <t>19283</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19283/ind-n-431-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura Municipal de Brasiléia para que seja realizada a reforma completa da quadra de esportes localizada no bairro Ferreira Silva.</t>
+  </si>
+  <si>
+    <t>19284</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19284/ind-n-432-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, por meio do órgão competente, para melhoria no abastecimento de água no município de Acrelândia.</t>
+  </si>
+  <si>
+    <t>19285</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19285/ind-n-433-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Secretaria de Estado de Agricultura para fortalecimento da bacia leiteira na região de Granada, em Acrelândia, com instalação de tanques de resfriamento.</t>
+  </si>
+  <si>
+    <t>19286</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19286/ind-n-434-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura de Acrelândia para revitalização do Ginásio Poliesportivo localizado na Rua Rio de Janeiro.</t>
+  </si>
+  <si>
+    <t>19287</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19287/ind-n-435-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura Municipal de Brasiléia para que sejam disponibilizadas redes de proteção a serem utilizadas pelos trabalhadores durante os serviços de roçagem em vias urbanas e rurais.</t>
+  </si>
+  <si>
+    <t>19288</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19288/ind-n-436-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura de Acrelândia para manutenção da pavimentação no Ramal Granada.</t>
+  </si>
+  <si>
+    <t>19289</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19289/ind-n-437-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86190 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura de Acrelândia apoio à revitalização do espaço esportivo localizado no Ramal Granada, KM 24.</t>
+  </si>
+  <si>
+    <t>19290</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19290/ind-n-438-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura de Rio Branco para que seja feita a pavimentação asfáltica da Rua Canadá, localizada no Bairro Vitória, lateral ao Varejão São Francisco.</t>
+  </si>
+  <si>
+    <t>19291</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19291/ind-n-439-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do Município de Bujari, João Edvaldo Teles de Lima, bem como ao Excelentíssimo Senhor Secretário Municipal de Obras, Transportes e Serviços Urbanos - SEMOT, João ítalo da Silva Lima, solicitando melhorias urgentes no Ramal Antônio das Tintas, diante das constantes reclamações de moradores acerca das condições precárias da via, que têm dificultado o tráfego e comprometido o deslocamento diário de famílias, produtores rurais e estudantes</t>
+  </si>
+  <si>
+    <t>19292</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19292/ind-n-440-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, Alysson Bestene, e ao Secretário Municipal de lnfraestrutura e Mobilidade Urbana de Rio Branco (SEINFRA) a seguinte indicação, solicitando reparação e recuperação urgente da Rua União Vitória no Bairro São Francisco.</t>
+  </si>
+  <si>
+    <t>19293</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19293/ind-n-441-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssima Governadora do Estado do Acre, Mailza Assis junto ao superintendente do DNIT no estado do Acre, a seguinte indicação, solicitação de ações urgentes para melhorar a iluminação na BR.364 trajeto entre o Bairro Custodio Freire e Aeroporto de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19294</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19294/ind-n-442-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereço expediente ao excelentíssima Governadora do Estado do Acre, Mailza Assis, e ao senhor Jose Bestene, Secretário de Saúde do Estado do Acre . SESACRE, a seguinte indicação, Solicitação Administrativa para Reforço de Pessoal nos Setores de Atendimento ou recepção e Almoxarifado do Hospital Dr. Epaminondas Jacome</t>
+  </si>
+  <si>
+    <t>19295</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19295/ind-n-443-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssima Governadora do Estado do Acre, Mailza Assis, junto ao departamento de estradas de rodagem, infraestrutura hidroviária e aeroportuária do Acre - DERACRE a seguinte indicação, solicitação de melhorias imediatas no Ramal do Antimary, Km 100 da AC-90.</t>
+  </si>
+  <si>
+    <t>19296</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19296/ind-n-444-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssima Governadora do Estado do Acre, Mailza Assis, bem como ao Excelentíssimo Senhor Secretário de Estado de Saúde, Jose Bestene, a seguinte indicação, solicitando a destinação de 20 (vinte) escadas hospitalares de 2 (dois) degraus para atender às demandas do Hospital Regional do Alto Acre Wildy Viana, localizado no Município de Brasileia.</t>
+  </si>
+  <si>
+    <t>19297</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19297/ind-n-445-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, bem como ao Excelentíssimo Senhor Secretário de Estado de Saúde, José Bestene, a seguinte indicação, solicitando a destinação de 30 (trinta) poltronas hospitalares reclináveis para acompanhantes, a fim de atender às necessidades do Hospital Regional do Alto Acre Wildy Viana, localizado no Município de Brasileia</t>
+  </si>
+  <si>
+    <t>19298</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19298/ind-n-446-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssima Governadora do Estado do Acre, Mailza Assis, e ao Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor Camilo da Silva, Prefeito do Município de Plácido de Castro, a seguinte indicação, solicitando com urgência a recuperação e manutenção da ponte, localizado no ramal cabo Severino, Plácido de Castro</t>
+  </si>
+  <si>
+    <t>19299</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19299/ind-n-447-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts, 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssima Governadora do Estado do Acre, Mailza Assis, e ao Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor Máximo Costa, Prefeito do Município de Porto Acre, a seguinte indicação, solicitando em caráter de urgência a manutenção e recuperação do Ramal dos Paulistas, localizado na zona rural do Município de Porto Acre.</t>
+  </si>
+  <si>
+    <t>19300</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19300/ind-n-448-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssima Governadora do Estado do Acre, Mailza Assis e ao Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária - DERAGRE, em parceria com o senhor Railson Ferreira, Prefeito do Município de Feijó, a seguinte indicação, solicitando em caráter de urgência a manutenção e recuperação do Ramal do Limoeiro, localizado no Município de Feijó.</t>
+  </si>
+  <si>
+    <t>19301</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19301/ind-n-449-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com arrimo no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe a Governadora do Estado esta indicação para que seja realizado um estudo visando a viabilidade dos seguintes pontos:_x000D_
+Considerando o alto valor contratado com empresas de aviação para suprir necessidades da cúpula administrativa do Governo, sugiro as seguintes providências:_x000D_
+1 Determine a realização de estudo técnico para revisão, redução ou cancelamento dos contratos de fretamento de aeronaves destinados ao transporte administrativo do Estado;_x000D_
+2 Direcione a economia gerada com a revisão desses contratos para ampliação de programa de subsídio às passagens aéreas destinadas aos moradores dos municípios isolados do Acre;_x000D_
+3 Priorize, no programa de subsídio, pacientes em tratamento de saúde, idosos e famílias de baixa renda_x000D_
+saúde, estudantes, idosos e famílias de baixa renda.</t>
+  </si>
+  <si>
+    <t>19303</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19303/ind-n-450-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente a Prefeitura do Município de Rio Branco, com copia à secretaria municipal competente, solicitando a adoção das providências necessárias para a realização de limpeza geral, manutenção e revitalização_x000D_
+do Centro Comunitário Erasto Mosa Souza, localizado no Bairro Vanderlei Dantas, em Rio Branco</t>
+  </si>
+  <si>
+    <t>19304</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19304/ind-n-451-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento Interno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, Alisson Bestene, e ao senhor Antônio Rodrigues Cid Ferreira, Secretário Municipal de lnfraestrutura e Mobilidade Urbana (SEINFRA), a seguinte indicação, solicitando providências para melhoria da estrutura das paradas de ônibus em Rio Branco</t>
+  </si>
+  <si>
+    <t>19305</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19305/ind-n-452-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente a Excelentíssima Senhora Governador do Estado do Acre, Mailza Assis, bem como ao Excelentíssimo Senhor Secretário de Estado de Educação, Reginaldo Luis Pereira Prates, a seguinte indicação, solicitando a análise e designação imediata de mediadores para os alunos da Escola Alcimar Nunes Leitão.</t>
+  </si>
+  <si>
+    <t>19306</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19306/ind-n-453-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, bem como ao Excelentíssimo Senhor Secretário de Estado de Saúde, José Bestene, a seguinte indicação, solicitando a destinação de 20 (vinte) suportes de soro hospitalar em inox, com altura regulável, para atender às necessidades do Hospital Regional do Alto Acre Wildy Viana, localizado no Município de Brasileia.</t>
+  </si>
+  <si>
+    <t>19307</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19307/ind-n-454-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n.86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito do município de Xapuri . Acre, Maxsuel Maia Pereira, e ao senhor José Maria Cacau Rocha, Secretário de infraestrutura, a seguinte indicação, solicitando de providências imediatas para recuperação da Rua Chico Mendes, Bairro Sibéria.</t>
+  </si>
+  <si>
+    <t>19308</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19308/ind-n-455-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts, 169 c/ 170, todos da Resolução n. 86190 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssima Governadora do Estado do Acre, Mailza Assis, e ao senhor Jose Bestene, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando a substituição de médicos nos casos de licença médica, afastamentos ou férias, na Fundação Hospitalar Governador Flaviano, assegurando a continuidade dos tratamentos, especialmente os oncológicos para as sessões de quimioterapia realizados na unidade do UNACON, que atende pacientes oncológicos em condição de saúde fragilizada.</t>
+  </si>
+  <si>
+    <t>19309</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19309/ind-n-456-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito do município de Sena Madureira  Acre, Gerlen Diniz Andrade, e a senhora Débora Rafaela Freitas da Silva Araújo, Secretaria Municipal de Obras Urbanismo e Ramais, a seguinte indicação, Solicitando Ações Imediatas_x000D_
+para Melhorias na Rua Maria da Rocha do Bairro Jardim Primavera.</t>
+  </si>
+  <si>
+    <t>19310</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19310/ind-n-457-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, bem como ao Excelentíssimo Senhor Secretário de Estado de Saúde, José Bestene, a seguinte indicação, solicitando com urgência a destinação de 05 (cinco) sonares Doppler fetal portáteis para atender às demandas assistenciais do Hospital Regional do Alto Acre Wildy Viana, localizado no Município de Brasileia</t>
+  </si>
+  <si>
+    <t>19311</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19311/ind-n-458-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito do município de Cruzeiro do Sul, José de Souza Lima, e ao senhor Carlos Alves Secretário Municipal de Desenvolvimento Urbano e Obras, a seguinte indicação, solicitando de providências imediatas para recuperação da Rua do Paranás e a Rua Felix Gaspar.</t>
+  </si>
+  <si>
+    <t>19312</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19312/ind-n-459-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, AIyson Cameli, e ao senhor Antônio Rodrigues Cid Ferreira, Secretário Municipal de lnfraestrutura e Mobilidade Urbana (SEINFRA), a seguinte indicação, Solicitação de Pavimentação Urgente da Rua Diamantino - Bairro Cidade Nova.</t>
+  </si>
+  <si>
+    <t>19313</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19313/ind-n-460-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n.86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Governador do Estado do Acre, Mailza Assis, e ao senhor José Bestene, Secretário de Estado de Saúde - SESACRE, a seguinte indicação, solicitando que sejam evitados o adiamento e cancelamento de consultas e exames_x000D_
+essenciais ao tratamento oncológico, assegurando a continuidade dos tratamentos realizados na unidade do Hospital de Câncer do Acre - UNACON, que atende pacientes oncológicos em condição de saúde fragilizada.</t>
+  </si>
+  <si>
+    <t>19314</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>PEDRO LONGO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19314/ind-n-461-pedro_longo.pdf</t>
+  </si>
+  <si>
+    <t>Os Deputados Estaduais PEDRO LONGO e TANIZIO SÁ, no uso de suas atribuições regimentais, vêm apresentar a presente INDICAÇÃO, solicitando que_x000D_
+seja encaminhado expediente à Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, e ao Departamento de Estradas de Rodagem do Acre - DERACRE, para que sejam adotadas as providencias necessárias ao atendimento das demandas apresentadas pela Associação Boa União, referentes ao Ramal Linha Nova, na comunidade Sumaúma, localizada no Município do Bujari.</t>
+  </si>
+  <si>
+    <t>19315</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19315/ind-n-462-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a I7l, da Resolução n' 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do Acre, para que a Secretaria Estadual de Saúde - SESACRE, faça a contratação de medico oftalmologista para atender o município de Acrelândia.</t>
+  </si>
+  <si>
+    <t>19317</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19317/ind-n-463-antonia_sales.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental com base nos arts. 169 a 171 da Resolução n. 86/90 - Regimento lnterno desta Casa de Leis, que seja encaminhado expediente ao Governo do Estado, junto ao Departamento de Estradas de Rodagens do Acre - (DERACRE) para que seja realizada a recuperação do ramal do Seringal Cachoeira no município de Xapuri.</t>
+  </si>
+  <si>
+    <t>19318</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19318/ind-n-464-antonia_sales.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental com base nos arts. 169 a 171 da Resolução n. 86/90 - Regimento lnterno desta Casa de Leis, que seja encaminhado expediente ao Governo do Estado, junto a Secretaria de Estado da Saúde. - (Sesacre), para que seja providenciado a implantação de Sala de Parto Normal na UBS Herminda Dallas Bernardino no município de Capixaba.</t>
+  </si>
+  <si>
+    <t>19319</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19319/ind-n-465-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90  Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura Municipal de Porto Acre, para que viabilize, em conjunto com o Departamento de Estradas de Rodagem,_x000D_
+Infraestrutura Hidroviária e Aeroportuária do Acre - DERACRE, a realização de serviços de melhoria e pavimentação no Ramal da Linha í, que interliga a_x000D_
+Vila do Incra à Vila do V, no município de Porto Acre.</t>
+  </si>
+  <si>
+    <t>19320</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19320/ind-n-466-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90  Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente à Prefeitura Municipal de Porto Acre, para que viabilize, em conjunto com o Departamento de Estradas de Rodagem,_x000D_
+Infraestrutura Hidroviária e Aeroportuária do Acre - DERACRE, a realização de serviços de pavimentação e melhoria na Rua Valdemir Cezário, localizada_x000D_
+na Vila do V, no município de Porto Acre.</t>
+  </si>
+  <si>
+    <t>19321</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19321/ind-n-467-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90  Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente à Prefeitura Municipal de Rio Branco, para que providencie a implantação de sistema de abastecimento de água no Ramal_x000D_
+Castanheta, Polo Custódio Freire.</t>
+  </si>
+  <si>
+    <t>19322</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19322/ind-n-468-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86/90  Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente à Prefeitura Municipal de Rio Branco, para que providencie iluminação pública no Ramal Castanheta, Polo Custódio Freire.</t>
+  </si>
+  <si>
+    <t>19324</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19324/ind-n-469-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente à Prefeitura Municipal de Rio Branco, para que viabilize a realização de serviços de recapeamento e manutenção no Ramal Castanheta, localizado no Polo Custódio Freire.</t>
+  </si>
+  <si>
+    <t>19325</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19325/ind-n-470-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Cruzeiro do Sul - Acre, Zequinha Lima, e a senhora Edna Maria Lima Fonseca, Secretária Municipal de clima meio ambiente e sustentabilidade a seguinte indicação, solicitando resolução imediata para_x000D_
+restabelecimento do tráfego na AC407 entre Rodrigues Alves e Cruzeiro do Sul.</t>
+  </si>
+  <si>
+    <t>19326</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19326/ind-n-471-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do munícipio de Cruzeiro do Sul, Zequinha Lima, bem como ao Excelentíssimo Senhor Secretário de secretário Municipal de desenvolvimento Urbano e Obras de Cruzeiro do Sul, a seguinte indicação, solicitando recuperação emergencial das pontes danificadas e trechos intrafegáveis do Ramal dos Carobas</t>
+  </si>
+  <si>
+    <t>19327</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19327/ind-n-472-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com 0s dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento Interno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito do município de Bujari - Acre, João Edvaldo Teles, e ao senhor João Ítalo da Silva, Secretário de Obras, Transportes e Serviços Urbano - SEMOT, a seguinte indicação, solicitando resolução imediata para recuperação do_x000D_
+Ramal Linha Nova - km 52 da 8R.364.</t>
+  </si>
+  <si>
+    <t>19328</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19328/ind-n-473-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Aere, nos termos dos arts. 189 e 170 da Resolução n0 E6lg0 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excetíssimo §senhor prefeito do município de Cruzeiro Do Sul, Zequinha Lima, bem como ao Excelentíssimo Senhor Secretário municipal de desenvolvimento urbano e obra, Carlos Alvos, a seguinte indicação, solicitando a Recuperação e Garantia da Durabilidade da Passarela Urbana em Cruzeiro do Sul.</t>
+  </si>
+  <si>
+    <t>19329</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19329/ind-n-474-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n. 86/9 - Regimento Interno desta Casa, que seja encaminhado expediente a Erodentíssima Senhora Governadora do Estado do Acre, Mailza Assis, e ao Senhor Secretario de Estado de Saúde, José Bestene, a seguinte indicação, solicitando a retomada imediata e aceleração da reforma do Hospital Geral de Feijó.</t>
+  </si>
+  <si>
+    <t>19330</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19330/ind-n-475-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com 0s dispositivo dos arts. 169 d 170, todos da Redução n. 86130 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade e Capixaba - Acre, Manoel Maia, e ao senhor Billy John Rocha da Silva, Secretário Municipal de obrar, a seguinte indicação, solicitando recuperação urgente do ramal  Antônio Costa  na região da Alcoobras, em Capixaba.</t>
+  </si>
+  <si>
+    <t>19331</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19331/ind-n-476-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 d 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito do município de Rodrigues Alves. Acre, Salatiel Pinheiro Magalhães, e a senhor, Secretário Municipal de Obras Urbanismo e Ramais, a seguinte indicaçã0, Solicitando Ações imediatas para melhorias na Rua Maria da Rocha do Bairro Jardim Primavera, justamente com a balsa que dar acesso a esse local.</t>
+  </si>
+  <si>
+    <t>19335</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, nos termos dos artigos 169 a 171 da Resolução nº 86/90, que seja encaminhado expediente à Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis  e à Secretaria de Estado de Educação e Cultura – SEE, para que sejam adotadas as providências necessárias à garantia de transporte escolar adequado para os estudantes da Comunidade Palmeiras, localizada na BR-317, km 84, com acesso por aproximadamente 18 km de ramal, no Seringal Guanabara, inserida na Reserva Extrativista Chico Mendes, Município de Brasiléia.</t>
+  </si>
+  <si>
+    <t>19336</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19336/ind-n-478-pedro_longo.pdf</t>
+  </si>
+  <si>
+    <t>INDICO Mesa Diretora, nos termos dos arts. 169 a 171 da Resolução nº 86/90, que seja encaminhado expediente à Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, e à Secretaria de Estado de Indústria, Ciência e Tecnologia do Acre – SEICT, para que sejam adotadas as providências necessárias à revitalização do Polo Moveleiro de Feijó, especialmente com a recuperação do asfalto da rua de acesso ao polo e a reforma do prédio da administração.</t>
+  </si>
+  <si>
+    <t>19354</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19354/ind-n-479-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene Lins, Prefeito de Rio Branco, e ao Senhor Tony da Rocha Roque, Secretário Municipal de Cuidados com a Cidade- SMCCI, a seguinte indicação, solicitando a limpeza e instalação de placas de conscientização no final da Rua do Caju, bairro Mocinha Magalhães, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19355</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19355/ind-n-480-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito do município de Cruzeiro Do Sul, Zequinha Lima, bem como ao Excelentíssimo Senhor, Carlos Alves secretário municipal de Desenvolvimento Urbano e obras, a seguinte indicação, Solicitando Recuperação do Ramal 03 em Cruzeiro do Sul</t>
+  </si>
+  <si>
+    <t>19356</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19356/ind-n-481-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Cruzeiro do Sul - Acre, Zequinha Lima, e a senhora Edna Maria Lima Fonseca, Secretária Municipal de clima meio ambiente e sustentabilidade a seguinte indicação, solicitando recuperação da malha_x000D_
+asfáltica da AC-407 na Vila São Pedro.</t>
+  </si>
+  <si>
+    <t>19357</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19357/ind-n-482-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente a Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis Cameli, bem como ao Excelentíssimo Senhor Secretário de Estado de Obras Públicas, ítalo Almeida Lopes, a seguinte indicação, solicitando informações e esclarecimentos acerca do andamento da obra de Construção da Casa de Apoio à Mulher no Município de Rio Branco, a qual se encontra atualmente paralisada.</t>
+  </si>
+  <si>
+    <t>19358</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19358/ind-n-483-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco . Acre, Alysson Bestene, e ao senhor Antônio Rodrigues Cid Ferreira, Secretário Municipal de lnfraestrutura e Mobilidade Urbana (SEINFRA), a seguinte indicação, Solicitando a Recuperação do Ramal do Sinteac em Rio Branco.</t>
+  </si>
+  <si>
+    <t>19361</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19361/ind-n-484-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a recuperação asfáltica da Rua Samaúma, localizada no Loteamento Novo Horizonte, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19362</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19362/ind-n-485-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, e ao senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana (SEINFRA), a seguinte indicação, solicitando a manutenção e_x000D_
+recuperação do Ramal do Riozinho, Zona Rural, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19363</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19363/ind-n-486-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssima Governadora do Estado do Acre, Mailza Assis, e ao senhor Roberto Assaf De Oliveira, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, a seguinte indicação,_x000D_
+solicitando a manutenção e recuperação do Ramal do Capela, localizado na AC-90 (Transacreana), zona rural de Rio Branco</t>
+  </si>
+  <si>
+    <t>19364</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19364/ind-n-487-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts, 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssima Governadora do Estado do Acre, Mailza Assis, e ao senhor Reginaldo Luís Pereira Prates, secretário de Estado de Educação e Cultura . SEE, a seguinte indicação, solicitando esclarecimentos acerca do atraso no pagamento dos_x000D_
+salários dos funcionários terceirizados que prestam serviços nas escolas estaduais.</t>
+  </si>
+  <si>
+    <t>19365</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19365/ind-n-488-jose_luis.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169 do Regimento lnterno da Assembleia Legislativa, que seja encaminhado expediente à Governadora Mailza Assis, para que sejam adotadas providências visando à devida análise do Anteprojeto de Lei de minha autoria que "institui diretrizes para a implementação do Programa Estadual de Resposta Rápida em Urgência e Emergência por Motolâncias no âmbito do Estado do Acre".</t>
+  </si>
+  <si>
+    <t>19366</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19366/ind-n-489-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora, na forma regimental, com base no artigo 169, da Resolução n. 86/90 (Regimento Interno desta Casa de Leis), que seja encaminhado expediente ao Sr. Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Rio Branco/AC, a fim de providenciar reparo de via pública, com o respectivo tapa-burado, no Ramal do Polo Rural - Geraldo Mesquita, em Rio Branco/Ac.</t>
+  </si>
+  <si>
+    <t>19367</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19367/ind-n-490-pablo_bregense.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 Regimento lnterno deste Poder, seja endereçado expediente a Senhora Governadora do Estado do Acre, junto a Secretaria de Estado de Saúde do Acre (SESACRE). Solicito em caráter de urgência que seja realizado o Programa Opera Acre no município de Sena Madureira- AC, em parceria com o Complexo Regulador Estadual e o Núcleo de Regulação de Cirurgias, para que seja atendidas as demandas no município.</t>
+  </si>
+  <si>
+    <t>19368</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19368/ind-n-491-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental, com base no art. 169, da Resolução nº 86/90 (Regimento lnterno desta Casa de Leis), que seja encaminhado expediente à Sra. Orlanilda Ximenes Muniz, Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária do Acre - DERACRE, a fim de providenciar condições de acesso ao: _x000D_
+a) Ramal Antonio Geraldo, localizado na estrada Transacreana, km 2, primeira entrada à esquerda, depois do Ramal do Joca, _x000D_
+b) Beco da Elza, na estrada Transacreana, km 25 e _x000D_
+c) Ramal Cairara, na estrada Transacreana km 21.</t>
+  </si>
+  <si>
+    <t>19369</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19369/ind-n-492-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a 171, da Resolução nº 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do Acre, para que, por meio da Secretaria de Estado de Justiça e Segurança Pública e da Polícia Civil do Estado do Acre, seja intensificada ação de investigação e reforço da segurança no Ramal do Bigode, localizado no Km 86 da BR-364, no município de Acrelândia diante dos recorrentes casos de furtos e invasões a propriedades rurais na região.</t>
+  </si>
+  <si>
+    <t>19370</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19370/ind-n-493-jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson Bestene Lins e ao Secretário Municipal de lnfraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que faça um estudo técnico para evitar o desbarrancamento na Rua Projetada 540, Loteamento Joafra.</t>
+  </si>
+  <si>
+    <t>19371</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19371/ind-n-494-arlenilson_cunha.pdf</t>
+  </si>
+  <si>
+    <t>lndico à mesa Diretora da Assembleia Legislativa do Estado do Acre, com esteio nos arts. 169 clc 170, ambos da Resolução no 86/90 - Regimento lnterno deste Poder, seja encaminhado à Excelentíssima Senhora Governadora do Estado, o projeto de lei que dispõe sobre a implementação do Protocolo de Segurança Escolar baseado no método "Run Hide Fight" nas instituições de ensino públicas e privadas, no âmbito do Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19372</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19372/ind-n-495-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson_x000D_
+Bestene Lins e ao Secretário Municipal de Cuidados com a Cidade, Tony da Rocha Roque esta indicação para que providencie a iluminação da Alameda Projetada 516, Jardim de Alah. Conforme a inspeção realizada in loco, a referida rua encontra-se com iluminação precária, gerando preocupação entre os moradores, pois contribui para o aumento da insegurança e dificulta mobilidade noturna, causando transtornos e comprometendo a segurança da comunidade local</t>
+  </si>
+  <si>
+    <t>19373</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19373/ind-n-496-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson_x000D_
+Bestene Lins e à Secretária Municipal da Educação, Kelce Nayra Guedes Menezes Paes esta indicação para que providencie a construção do parquinho da Escola Municipal Dom Giocondo Maria Grotti localizado na Rua Servo Ribeiro, Cohab do Bosque. Conforme inspeção realizada in loco, constatou-se que referida escola necessita da construção de um parquinho, pois proporcionará um ambiente seguro e lúdico, estimulando o convívio socia!, o lazer e a aprendizagem dos estudantes</t>
+  </si>
+  <si>
+    <t>19374</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19374/ind-n-497-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson_x000D_
+Bestene Lins e à Secretária Municipal da Educação, Kelce Nayra Guedes Menezes Paes esta indicação para que providencie a entrega de material escolar para Escola Municipal Dom Giocondo Maria Grotti localizado na Rua Servo Ribeiro, Cohab do Bosque. Conforme inspeção realizada in loco, constatou-se que referida escola necessita de material escolar, pois não foi entregue este ano, O objetivo é garantir que todos os estudantes tenham acesso aos materiais essenciais para o desenvolvimento de suas atividades escolares, promovendo igualdade de oportunidades e incentivando a qualidade de ensino</t>
+  </si>
+  <si>
+    <t>19375</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19375/ind-n-498-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alisson Bestene Lins e ao Secretário Municipal de Cuidados com a Cidade, Tony da Rocha Roque esta indicação para que providencie a iluminação da Rua Júpiter, Ramal do Pastor, Benfica. Conforme a inspeção realizada in loco, a referida rua encontra-se com iluminação precária, gerando preocupação entre os moradores, pois contribui para o aumento da insegurança e dificulta mobilidade noturna, causando transtornos e comprometendo a segurança da comunidade local</t>
+  </si>
+  <si>
+    <t>19376</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19376/ind-n-499-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson_x000D_
+Bestene Lins e ao Secretário Municipal de lnfraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a recuperação de pavimento da Alameda Projetada 516, Jardim de Alah. Conforme a inspeção realizada in loco, a referida via encontra-se em más condições de tráfego, com buracos e irregularidades que vêm prejudicando a mobilidade de veículos e pedestres, além de causar riscos de acidentes e transtornos aos moradores.</t>
+  </si>
+  <si>
+    <t>19378</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19378/ind-n-500-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. '169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson_x000D_
+Bestene Lins e à Secretária Municipal da Educação, Kelce Nayra Guedes Menezes Paes esta indicação para que providencie a construção do banheiro adaptado da Escola Municipal Dom Giocondo Maria Grotti localizado na Rua Servo Ribeiro, Cohab do Bosque. Conforme inspeção realizada in loco, constatou-se que referida escola necessita de um banheiro adaptado, visando garantir melhores condições de acessibilidade, inclusão e dignidade a todos os alunos, especialmente aqueles com deficiência ou mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>19379</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19379/ind-n-501-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson_x000D_
+Bestene Lins e à Secretária Municipal da Educação, Kelce Nayra Guedes Menezes Paes esta indicação para que providencie a contratação de mediadores para Escola Municipal Dom Giocondo Maria Grotti localizado na Rua Servo Ribeiro, Cohab do Bosque. Conforme a inspeção realizada in loco, constatou-se que a referida escola necessita de mediadores, pois a ausência deles tem ocasionado dificuldades no processo pedagógico, impactando diretamente o rendimento escolar e a inclusão plena desses estudantes nas atividades diárias. A presença desses profissionais é fundamental para garantir o suporte individualizado, promover a equidade no ensino e assegurar o direito à educação de qualidade, conforme previsto na legislação vigente.</t>
+  </si>
+  <si>
+    <t>19380</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19380/ind-n-502-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson_x000D_
+Bestene Lins e ao Secretário Municipal de lnfraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a pavimentação da Rua Júpiter, Ramal do Pastor, Benfica. Conforme a inspeção realizada in loco, a referida rua necessita ser pavimentado nos primeiros 1000 metros para melhores condições de tráfego, segurança e qualidade de vida dos moradores, pois atualmente a precariedade da rua tem causado diversos transtornos, especialmente em períodos chuvosos quando a mobilidade se torna extremamente difícil.</t>
+  </si>
+  <si>
+    <t>19381</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19381/ind-n-503-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Tião Bocalom e ao Secretário Municipal de lnfraestrutura, Antônio Cid Rodrigues Ferreira esta indicação para que providencie a pavimentação do Ramal Professora Lucíola KM 10, Estrada AC-10 KM 20. Conforme a inspeção realizada in loco, o referido ramal encontra-se condições precárias de trafegabilidade, especialmente em períodos chuvosos, quando o acúmulo de Iama e buracos dificulta o acesso de veículos e pedestres. Tal_x000D_
+situação compromete não apenas a mobilidade dos moradores, mas também o transporte escolar, o acesso a serviços de saúde e o escoamento de produção local</t>
+  </si>
+  <si>
+    <t>19382</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19382/ind-n-504-emerson_jarude.pdf</t>
+  </si>
+  <si>
+    <t>Com base no art. 169, da Resolução n. 86/90 - Regimento lnterno desta Casa Legislativa - solicito à Mesa Diretora que encaminhe ao Prefeito Alysson_x000D_
+Bestene Lins e ao Secretário Municipal de Cuidados com a Cidade, Tony da Rocha Roque esta indicação para que providencie a limpeza urbana da Alameda Projetada 516, Jardim de Alah. Conforme a inspeção realizada in loco, a referida região encontra-se sem o roçado em dia, o que torna o ambiente propício à aparição de animais peçonhentos, colocando em risco a saúde dos moradores.</t>
+  </si>
+  <si>
+    <t>19384</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19384/ind-n-505-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, ao Senhor Enoque Pereira de Lima Diretor-presidente do Serviço de Água e Esgoto de Rio Branco - SAERB, a seguinte indicação, solicitando a desobstrução e limpeza do_x000D_
+bueiro da Travessa Castanheira, localizada no Bairro Bom Jesus, Vila Acre, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19385</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19385/ind-n-506-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86i90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, e ao Senhor Secretário de Estado de Saúde, José Bestene, a seguinte indicação, solicitando a reforma do telhado da Maternidade Ethel Muriel Geddis, Município de Tarauacá.</t>
+  </si>
+  <si>
+    <t>19386</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19386/ind-n-507-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereço expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, ao Senhor Secretário Municipal de lnfraestrutura e Mobilidade Urbana SEINFRA, a seguinte indicação, solicitando a recuperação asfáltica da Rua 20 de Março, Bairro Placas,_x000D_
+Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19387</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19387/ind-n-508-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, e ao Senhor Secretário de Estado de Saúde, José Bestene, a seguinte indicação, solicitando a destinação de 0í (um) gerador de energia elétrica para a Maternidade Ethel Muriel Geddis,_x000D_
+Município de Tarauacá.</t>
+  </si>
+  <si>
+    <t>19388</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19388/ind-n-509-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssima Governadora do Estado do Acre Mailza Assis, e ao senhor Roberto Assaf de Oliveira, Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor_x000D_
+Máximo Costa, Prefeito do Município de Porto Acre, a seguinte indicação, solicitando a manutenção e recuperação da Ponte localizada no Ramal Flaviano Melo, Zona Rural do Município de Porto Acre</t>
+  </si>
+  <si>
+    <t>19392</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19392/ind-n-510-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução no 80/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que_x000D_
+seja encaminhado expediente ao Governo do Estado do Acre, por meio da Secretaria de Estado de Saúde, para que seja implantado, Fortalecido ou_x000D_
+atualizado protocolo de atendimento psicossocial imediato às mulheres e famílias em situação de perda gestacional, abortamento espontâneo, morte_x000D_
+fetal ou neonatal no âmbito das unidades estaduais de saúde</t>
+  </si>
+  <si>
+    <t>19393</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19393/ind-n-511-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução no 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que_x000D_
+seja encaminhado expediente ao Governo do Estado do Acre, por meio da Secretaria de Estado de Saúde, mm ciência à Secretaria de Estado da Mulher,_x000D_
+para que seja promovida campanha informativa permanente sobre os direitos das mulheres na assistência obstétrica, ginecológica e nos casos de perda_x000D_
+gestacional, abortamento espontâneo, morte fetal ou neonatal.</t>
+  </si>
+  <si>
+    <t>19394</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19394/ind-n-512-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução no 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, por meio da Secretaria de Estado de Saúde, para que seja analisada e implementada a_x000D_
+criação de fluxo específico de acolhimento e separação assistencial para mulheres em situação de perda gestacional, abortamento espontâneo, morte_x000D_
+fetal, abortamento incompleto ou necessidade de curetagem uterina, especialmente no âmbito da Maternidade Bárbara Heliodora e demais unidades_x000D_
+estaduais de referência.</t>
+  </si>
+  <si>
+    <t>19395</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19395/ind-n-513-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts.'169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, Alysson Bestene, e ao senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana (SEINFRAI, a seguinte indicação, solicitando obras para_x000D_
+restabelecer o acesso digno ao bairro Recanto dos Buritis.</t>
+  </si>
+  <si>
+    <t>19396</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19396/ind-n-514-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86190 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, bem como ao Excelentíssimo Senhor Secretário de Estado de Saúde, José Bestene, a seguinte indicação, solicitando a instalação do equipamento de Raio-X e manutenção da ambulância_x000D_
+no Hospital de Porto Walter.</t>
+  </si>
+  <si>
+    <t>19397</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19397/ind-n-515-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 d 170, todos da Resolução n, 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, Alysson Bestene, e ao senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana (SEINFRA), a seguinte indicação, solicitando a recuperação da Rua 20 de março no Bairro Placas.</t>
+  </si>
+  <si>
+    <t>19398</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19398/ind-n-516-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 cJ 170, todos da Resolução n.86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco - AC, Alysson Bestene e ao Senhor Enoque Pereira de Lima Diretor-presidente do Serviço de Água e Esgoto de Rio Branco. SAERB, a seguinte indicação, solicitando a desobstrução e limpeza_x000D_
+do bueiro da Travessa Castanheira, localizada no Bairro Bom Jesus, Vila Acre, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19399</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19399/ind-n-517-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, Alysson Bestene, e ao senhor Geovani da Silva Soares., Presidente do Departamento Estadual de Águas e Saneamento SANEACRE, a seguinte indicação, solicitando regularização no fornecimento de água à Comunidade do Caladinho.</t>
+  </si>
+  <si>
+    <t>19400</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19400/ind-n-518-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, ao Senhor Abdel Barbosa Derze, Diretor-presidente da Empresa Municipal de Urbanização de Rio Branco - EMURB, a seguinte indicação, solicitando a intervenção na pavimentação da Rua Maria Eliza.</t>
+  </si>
+  <si>
+    <t>19401</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19401/ind-n-519-gilberto_lira.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 clc 171, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente à Senhora Governadora do Estado do Acre, para junto à Secretaria de Estado de Saúde do Acre - SESACRE, sejam tomadas as possíveis providências:</t>
+  </si>
+  <si>
+    <t>19402</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19402/ind-n-520-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução no 86/1990, Regimento Interno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente à Prefeitura Municipal de Rio Branco, com copia à secretaria municipal competente, solicitando vistoria técnica e adoção de_x000D_
+providências urgentes quanto à situação de um bueiro localizado na Travessa União, no 335, Bairro Vitória, nas proximidades da igreja Pentecostal Cristo Voltará, em Rio Branco.</t>
+  </si>
+  <si>
+    <t>19403</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19403/ind-n-521-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no ad. 169 da Resolução no 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente à Prefeitura Municipal de Rio Branco, com cópia à secretaria municipal competente, solicitando melhorias na infraestrutura_x000D_
+urbana, com especial atenção à drenagem, escoamento de esgoto e condições de trafegabilidade na Rua Santa Clara, no 128, Bairro Vitória, em_x000D_
+Rio Branco.</t>
+  </si>
+  <si>
+    <t>19404</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19404/ind-n-522-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução no 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente à Prefeitura Municipal de Brasileia, solicitando a recuperação do Ramal da Aurora, localizado no Km 75, visando melhorar as_x000D_
+condições de trafegabilidade, o acesso dos moradores e o escoamento da produção local.</t>
+  </si>
+  <si>
+    <t>19405</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19405/ind-n-523-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução no 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente ao Governo do Estado do Acre, com copia ao Comando-Geral da Polícia Militar do Estado do Acre, solicitando o aumento do_x000D_
+efetivo das equipes de policiamento escolar na Regional do Alto Acre.</t>
+  </si>
+  <si>
+    <t>19406</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19406/ind-n-524-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental, com base no art. 169, da Resolução no 86190 (Regimento lnterno desta Casa de Leis), que seja encaminhado_x000D_
+expediente ao Sr. Camilo da Silva - Prefeito Municipal de Plácido de Castro/AC. e para a Sra. Elenira Costa da Silva - Secretária Municipal de Saúde a fim de providenciarem adoção de medidas voltadas à implementação de políticas públicas de promoção e acompanhamento da saúde mental dos Conselheiros Tutelares e profissionais da rede municipal de proteção social, educação e saúde daquele município.</t>
+  </si>
+  <si>
+    <t>19407</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19407/ind-n-525-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental, com base no artigo 169, da Resolução no 86/90 (Regimento lnterno desta Casa de Leis), que seja encaminhado expediente ao Sr. Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Rio Branco/AC, a fim de providenciar reparo na Rua Hosana Carneiro - bairro: João Eduardo Il, com o respectivo tapa-burado, desobstrução de esgotos e drenagem.</t>
+  </si>
+  <si>
+    <t>19408</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19408/ind-n-526-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental, com base no art. 1 Resolução ns 86/90 (Regimento lnterno desta Casa de Leis), que seja encaminhado_x000D_
+expediente ao Sr. Antônio Cid Rodrigues Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana de Rio Branco/AC, solicitando, com urgência, a realização de obras de reparo na Rua Campo Novo, situada no bairro Airton Sena.</t>
+  </si>
+  <si>
+    <t>19427</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19427/ind-n-527-luiz_gonzaga.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, do Regimento lnterno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhora_x000D_
+Governadora do Estado do Acre MAILZA ASSIS CAMILI, para que viabilize junto a secretaria competente, a criação do Programa de auxilio funeral para familiares de doadores de órgãos e tecidos para transplante no âmbito estadual.</t>
+  </si>
+  <si>
+    <t>19428</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19428/ind-n-528-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169, da Resolução no 86i90 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja_x000D_
+encaminhado expediente ao Governo do Estado Acre, bem como à Secretaria de Estado competente, solicitando a adoção de medidas administrativas,_x000D_
+técnicas e orçamentárias cabíveis para a criação de linha específica de incentivo, apoio ou financiamento destinada às escolinhas comunitárias de futebol e aos projetos esportivos de base no Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19429</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19429/ind-n-529-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, e ao Senhor Marcos Roberto da Silva Coutinho, Superintendente Municipal de Transportes e Trânsito - RBTRANS, a seguinte indicação, solicitando a implantação de uma_x000D_
+faixa elevada para travessia de pedestres na Estrada das Placas, nas proximidades da Gazin, bairro Wanderley Dantas, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19432</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19432/ind-n-530-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts, 169 c/ 170, todos da Resolução n. 86190 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, senhor Alysson Bestene, e ao senhor Geovani da Silva Soares, Presidente do Departamento Estadual de Águas e Saneamento ' SANEACRE a seguinte indicação, solicitando regularização no fornecimento de água à Comunidade do Caladinho.</t>
+  </si>
+  <si>
+    <t>19433</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19433/ind-n-531-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts.'169 c/170, todos da Resolução n. 86190 - Regimento lnterno deste Poder, seja endereçado expediente ao excelentíssimo Prefeito da cidade de Rio Branco - Acre, Alysson Bestene, e ao senhor Antônio Rodrigues Cid Ferreira, Secretário Municipal de Infraestrutura e Mobilidade Urbana (SEINFRA), a seguinte indicação, solicitando obras para_x000D_
+restabelecer o acesso digno ao bairro Recanto dos Buritis.</t>
+  </si>
+  <si>
+    <t>19434</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19434/ind-n-532-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86/90 - Regimento lnterno desta Casa, que seja encaminhado expediente ao Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, bem como ao Excelentíssimo Senhor Secretário de Estado de Saúde, José Bestene, a seguinte indicação, solicitando agilidade na instalação do equipamento de Raio-X e manutenção da_x000D_
+ambulância no Hospital de Porto Walter.</t>
+  </si>
+  <si>
+    <t>19435</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19435/ind-n-533-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, e ao Senhor Tony da Rocha Roque, Secretário Municipal de Cuidados com a Cidade - SMCCI, a seguinte indicação, solicitando a limpeza e a instalação de placas de_x000D_
+conscientização no Ramal do Gavião II, bairro Belo Jardim, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19436</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19436/ind-n-534-calegario.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, INDICO à Mesa Diretora desta Assembleia Legislativa do Estado do Acre que encaminhe expediente ao Secretário de Estado_x000D_
+de Educação e Cultura - SEE, solicitando a adoção de providências urgentes para a construção, adequação ou disponibilização de um espaço apropriado destinado aos motoristas e monitores do transporte escolar que atuam nas Escolas Limeira e Ariston Ferreira da Cunha, localizadas na BR-317 , Km 100, Ramal Tracoá</t>
+  </si>
+  <si>
+    <t>19437</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19437/ind-n-535-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Alysson Bestene, e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Obras e lnfraestrutura - SEINFRA, a seguinte indicação, solicitando a melhoria nos serviços de drenagem da Travessa Alberto Barros, localizada no bairro Benfica, em Rio Branco.</t>
+  </si>
+  <si>
+    <t>19438</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19438/ind-n-536-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis, e a senhor Robeilo Assaf de Oliveira., Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor_x000D_
+Salatiel Pinheiro Magalhães, Prefeito do Município de Rodrigues Alves, a seguinte indicação solicitando em caráter a manutenção e recuperação do Ramal Nova Cintra, Zona Rural do Município de Rodrigues Alves.</t>
+  </si>
+  <si>
+    <t>19439</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19439/ind-n-537-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco - AC e ao Senhor Marcos Roberto da Silva Coutinho, Superintendente Municipal de Transportes e Trânsito - RBTRANS, a seguinte indicação, solicitando uma vistoria técnica_x000D_
+para implantação de uma faixa de pedestres na Rua Belo Jardim, Residencial Joafra, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19440</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19440/ind-n-538-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução no 86/90 - Regimento lnterno deste Poder, que seja encaminhado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito do Município de Rio Branco, e ao Senhor Secretário Municipal de lnfraestrutura e Mobilidade Urbana - SEINFRA, senhor Antônio Cid Rodrigues Ferreira, a seguinte indicação, solicitando a adoção de medidas para melhoria e pavimentação da Rua da Amizade, Bairro Benfica, em Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19441</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19441/ind-n-539-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts, 169 e 170 da Resolução n0 86/90 - Regimento lnterno deste Poder, que seja encaminhado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito do Município de Rio Branco, e ao Senhor Secretário Municipal de lnfraestrutura e Mobilidade Urbana, Antônio Cid Rodrigues Ferreira, solicitando a adoção de medidas para melhoria e pavimentação da_x000D_
+Travessa Pereira e Alzira, Bairro Benfica, em Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19442</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19442/ind-n-540-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis, e ao senhor Roberto Assaf de Oliveira, Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o Salatiel Pinheiro Magalhães, Prefeito do Município de Rodrigues Alves, a seguinte indicação, solicitando a manutenção e recuperação do Ramal Nova Cintra Zona Rural do Município de Rodrigues Alves.</t>
+  </si>
+  <si>
+    <t>19443</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19443/ind-n-541-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis, e ao senhor Roberto Assaf de Oliveira, Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com a Excelentíssima Senhora Prefeita do Município de Senador Guiomard, Rosana Pereira da Silva, a seguinte indicação, solicitando o cascalhamento e patrolamento do Ramal das 0nças, localizado no Município de Senador Guiomard.</t>
+  </si>
+  <si>
+    <t>19444</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19444/ind-n-542-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, e ao Senhor Marcos Roberto da Silva Coutinho, Superintendente Municipal de Transportes e Trânsito - RBTRANS, a seguinte indicação, solicitando uma vistoria técnica_x000D_
+para implantação de uma faixa de pedestres na Rua Belo Jardim, Residencial Joafra, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19445</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19445/ind-n-543-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Câmara Municipal de Rio Branco, de acordo com os dispositivos regimentais, que seja endereçado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco, Alysson Bestene, e ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de Obras e lnfraestrutura - SEINFRA, a seguinte indicação, solicitando providências para a realização de serviços de drenagem da Travessa Alberto Barros,_x000D_
+localizada no bairro Benfica, em Rio Branco</t>
+  </si>
+  <si>
+    <t>19446</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19446/ind-n-544-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, nos termos dos arts. 169 e 170 da Resolução n0 86190 - Regimento lnterno deste Poder, que seja encaminhado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito do Município de Rio Branco, e ao Senhor Secretário Municipal de Infraestrutura e Mobilidade Urbana -SEINFRA, Antônio Cid Rodrigues Ferreira, solicitando a adoção de medidas para melhoria e pavimentação da Rua da Amizade, Bairro Benfica, em Rio Branco - AC.</t>
+  </si>
+  <si>
+    <t>19447</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19447/ind-n-545-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental, com base no art. 169, da Resolução nº 86/90 (Regimento lnterno desta Casa de Leis!, que seja encaminhado expediente ao Sr. Reginaldo Luís Pereira Prates, Secretário de Estado de Educação e Cultura do Estado do Acre - SEE, a fim de providenciar, com urgência, melhorias na Escola Estadual Professora Alcina de Lima em Rio Branco/AC, objeto de visita em 19.05.2026, pela qual foram registrados, conforme fotos em anexo, que a referida unidade escolar precisa de atenção especial em sua estrutura, quais sejam: fiação deteriorada; necessidade de manutenção/renovação dos aparelhos de ar-condicionado, que estão apresentando problemas; necessidade de melhorias estruturais nos banheiros; necessidade de vistoria técnica na escola devido à transição do Ensino Fundamental I para o Ensino Fundamental II; sobrecarga de energia elétrica, comprometendo os equipamentos.</t>
+  </si>
+  <si>
+    <t>19448</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19448/ind-n-546-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental, com base no art. 169, da Resolução nº 86/90 (Regimento lnterno desta Casa de Leis), que seja encaminhado expediente ao Sr. José Raimundo Barroso Bestene - Secretário de Estado de Saúde do Acre - SESACRE, a fim de providenciar, com urgência, melhorias na USF São Francisco - Rua Joaquim Macedo, ne 26, em Rio Branco/AC. Objeto de visita em 21.05.2026, pela qual foram registrados, conforme fotos em anexo: diversos pontos da unidade com infiltração avançada e pintura descascando; presença visível de mofo e umidade nas paredes e colunas; forro aparenta comprometimento em algumas áreas devido às infiltrações constantes; os ambientes utilizados para vacinação e atendimento de enfermagem apresentam deterioração estrutural. As condições observadas podem comprometer a salubridade do ambiente e o atendimento à população.</t>
+  </si>
+  <si>
+    <t>19449</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19449/ind-n-547-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental, com base no art. 169, da Resolução nº 86/90 (Regimento lnterno desta Casa de Leisl, que seja encaminhado expediente ao Sr. Reginaldo Luís Pereira Prates, Secretário de Estado de Educação e Cultura do Estado do Acre - SEE, a fim de providenciar, com urgência, melhorias na Escola Estadual São Luiz Gonzaga - Vila Campinas - município de Plácido de Castro/AÇ objeto de visita em 20.05.2026, com a presença da deputada Estadual Dra. Michelle Melo, pela qual foram registrados, conforme fotos em anexo, que a referida unidade escolar precisa de atenção especial em sua estrutura, quais sejam: falta de cubas/pias nos banheiros; falta de cubas/pias no refeitório; tetos dos banheiros danificados e melhorias estruturais diversas, a fim de garantir a segurança e dignidade aos alunos e servidores.</t>
+  </si>
+  <si>
+    <t>19450</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19450/ind-n-548-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, na forma regimental, com base no art. 169, da Resolução ne 86/90 (Regimento lnterno desta Casa de Leis), que seja encaminhado expediente à Sra. Orlanilda Ximenes Muniz, Presidente do Departamento de Estradas de Rodagem, lnfraestrutura Hidroviária e Aeroportuária do Acre - DERACRE, a fim de providenciar condições de acesso aos Ramais abaixo discriminados:_x000D_
+Após o bairro Jorge Kalume:_x000D_
+a) Ramal Barro Vermelho_x000D_
+b) Ramal principal km 1ao L2_x000D_
+c) Ramal Adalto Frota_x000D_
+d) Primeiro ramal a esquerda no km 1do Ramal Barro vermelho_x000D_
+e) Ramal Junqueira, Lado direito km 7 do Ramal Barro vermelho - são 7 km de ramal_x000D_
+f) Ramal Juca, ao lado direito Km 10 do Ramal Barro vermelho</t>
+  </si>
+  <si>
+    <t>19451</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19451/ind-n-549-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>lndico, nos termos dos arts. 169 a I7l, da Resolução n' 86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do .Acre, para que a Secretaria Estadual de Saúde - SESACRE, a necessidade de disponibilização de médico especializado em ultrassonografia ou a ampliação da carga horária de profissional habilitado para realização de exames de ultrassom no Hospital Dr. Abel Pinheiro Maciel Filho no município Mâncio Lima.</t>
+  </si>
+  <si>
+    <t>19452</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19452/ind-n-550-eduardo_ribeiro.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a I7l, da Resolução no 86/1990  Regimento Interno da Assembleia Legislativa do Estado do Acre que seja encaminhado, ao Poder Executivo, o anteprojeto de lei em anexo, que "altera o inciso IX do artigo 16 Ada Lei n" 2.266, de 31 de Março de 2010".</t>
+  </si>
+  <si>
+    <t>19453</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19453/ind-n-551-eduardo_ribeiro.pdf</t>
+  </si>
+  <si>
+    <t>lndico, nos termos dos arts. 169 a 171, da Resolução nº 86/1990 Regimento Interno da Assembleia Legislativa do Estado do Acre que seja encaminhado,_x000D_
+ao Poder Executivo, o anteprojeto de lei em anexo, que altera o inciso D( do artigo 12, parágrafo único, da Lei nº 3.230, de 15 de março de2017.</t>
+  </si>
+  <si>
+    <t>19454</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19454/ind-n-552-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução nº 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com copia à Secretaria de Estado de Saúde, à Secretaria de Estado de Administração, à Secretaria de Estado de Educação e Cultura, à Procuradoria-Geral do Estado e aos demais órgãos competentes, para que sejam adotadas providências administrativas destinadas a substituir modelos de cobrança individualizada por instrumentos de cooperação institucional, tais como convênios, termos de cooperação, acordos de cooperação, contratos organizativos ou instrumentos congêneres.</t>
+  </si>
+  <si>
+    <t>19455</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19455/ind-n-553-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução nº 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com cópia à Secretaria de Estado de Saúde, à Secretaria de Estado de Administração, à Secretaria de Estado de Educação e Cultura, à Procuradoria-Geral do Estado e aos demais órgãos competentes, para que sejam adotadas providências administrativas destinadas a revisar eventuais cobranças individualizadas por aluno exigidas de instituições de ensino como condição para realização de estágio curricular obrigatório em unidades, órgãos ou serviços públicos estaduais.</t>
+  </si>
+  <si>
+    <t>19456</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19456/ind-n-554-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução nº 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com copia à Secretaria de Estado de Saúde, à Secretaria de Estado de Administração, à Secretaria de Estado de Educação e Cultura, à Procuradoria-Geral do Estado e aos demais órgãos competentes, para que sejam adotadas providências administrativas destinadas à criação, revisão e aperfeiçoamento dos instrumentos de cooperação entre o Estado do Acre e as instituições de ensino, com vistas à ampliação do acesso não oneroso a campos de estágio curricular obrigatório em órgãos e entidades da Administração Pública Estadual.</t>
+  </si>
+  <si>
+    <t>19457</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19457/ind-n-555-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução nº 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com cópia à Secretaria de Estado de Saúde solicitação de avaliação da adoção ou ampliação do Contrato Organizativo de Ação Pública Ensino - Saúde, COAPES, como instrumento de integração entre ensino, serviço e comunidade;</t>
+  </si>
+  <si>
+    <t>19458</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19458/ind-n-556-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução no 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que_x000D_
+seja encaminhado expediente ao Governo do Estado do Acre, com copia à Secretaria de Estado de Saúde, à Secretaria de Estado de Administração, à Secretaria de Estado de Educação e Cultura, à Procuradoria-Geral do Estado e aos demais órgãos competentes, para que sejam adotadas providências administrativas destinadas a vedar a cobrança por aluno, taxa individual de acesso ou pagamento direto como condição para realização de estágio curricular obrigatório.</t>
+  </si>
+  <si>
+    <t>19459</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19459/ind-n-557-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 16g da Resolução nº 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com copia à Secretaria de Estado de Saúde, à Secretaria de Estado de Administração, à Secretaria de Estado de Educação e Cultura, à Procuradoria-Geral do Estado e aos demais órgãos competentes, para que sejam adotadas providências administrativas destinadas a criar fluxo administrativo simplificado, transparente e padronizado para que instituições de ensino possam solicitar a celebração de instrumentos de cooperação com órgãos estaduais.</t>
+  </si>
+  <si>
+    <t>19460</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19460/ind-n-558-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução nº 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com cópia à Secretaria de Estado de Saúde, à Secretaria de Estado de Administração, à Secretaria de Estado de Educação e Cultura, à Procuradoria-Geral do Estado e aos demais órgãos competentes, para que sejam adotadas providências administrativas destinadas a assegurar que a abertura de campos de estágio observe a capacidade técnica, operacional e administrativa de cada órgão ou entidade, bem como a segurança dos usuários dos serviços públicos, dos estudantes e dos servidores.</t>
+  </si>
+  <si>
+    <t>19461</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19461/ind-n-559-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução nº 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com copia à Secretaria de Estado de Saúde, à Secretaria de Estado de Administração, à Secretaria de Estado de Educação e Cultura, à Procuradoria-Geral do Estado e aos demais órgãos competentes, para que sejam adotadas providências administrativas destinadas a disponibilizar modelos padronizados de convênios, termos de cooperação e planos de trabalho, respeitada a análise jurídica da Procuradoria-Geral do Estado.</t>
+  </si>
+  <si>
+    <t>19462</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19462/ind-n-560-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Mesa Diretora, com fulcro no art. 169 da Resolução nº 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao Governo do Estado do Acre, com copia à Secretaria de Estado de Saúde, à Secretaria de Estado de Administração, à Secretaria de Estado de Educação e Cultura, à Procuradoria-Geral do Estado e aos demais órgãos competentes, para que sejam adotadas providências administrativas destinadas a permitir contrapartidas institucionais não individualizadas, voltadas à qualificação dos serviços públicos, capacitação de servidores, educação permanente, apoio técnico, fornecimento de materiais, pesquisa, extensão, inovação e melhoria da rede pública.</t>
+  </si>
+  <si>
+    <t>19466</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19466/ind-n-561-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a I7l, da Resolução n' 86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente a Governadora do Estado do Acre, para que a Secretaria Estadual de Educação - SEE, solicitando, com urgência, o conserto do ônibus escolar que atende os estudantes do Ramal 2, Linha 5, no município de Acrelândia.</t>
+  </si>
+  <si>
+    <t>19467</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19467/ind-n-562-arlenilson_cunha.pdf</t>
+  </si>
+  <si>
+    <t>lNDlCO à Mesa Diretora, com fulcro no art. 169 da Resolução no 86/1990, Regimento lnterno da Assembleia Legislativa do Estado do Acre, à Secretaria de Estado de Administração - SEAD, e ao Instituto de Administração Penitenciária do Estado do Acre - IAPEN/AC, e sugerindo a realização de gestão institucional e consulta técnica junto ao Tribunal de Contas do Estado do Acre - TCE/AC, com vistas ao imediato dos 91 candidatos remanescentes aprovados no cadastro de reserva que já possuem previsão legal, bem como a realização de estudos para a ampliação legal das vagas restantes, referentes ao concurso público para o cargo de Agente de Policia Penal do Estado do Acre, regido pelo Edital n'AAil2A23 - SEAD/IAPEN.</t>
+  </si>
+  <si>
+    <t>19469</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19469/ind-n-563-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts, 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor Camilo da Silva, Prefeito do Município de Plácido de Castro, a seguinte indicação, solicitando a manutenção e recuperação das pontes do Ramal Boa Esperança, Município de Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>19472</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19472/ind-n-564-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor João_x000D_
+Edvaldo Teles de Lima, Prefeito do Município de Bujari, a seguinte indicação, solicitando a manutenção e recuperação do Ramal Samaúma, Zona Rural, Município de Bujari.</t>
+  </si>
+  <si>
+    <t>19474</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19474/ind-n-565-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Prefeito de Rio Branco - Acre, Alysson Bestene e ao Excelentíssimo Secretário Municipal de infraestrutura e Mobilidade Urbana Públicas, Antônio Cid Rodrigues Ferreira, solicitando que seja realizada uma operação tapa._x000D_
+buracos ao longo da Rua Lua, localizada no Bairro Joafra, em Rio Branco/AC.</t>
+  </si>
+  <si>
+    <t>19475</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19475/ind-n-566-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86190 - Regimento lnterno deste Poder, seja endereçado expediente a Excelentíssima Govenadora do Estado do Acre, Mailza Assis, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor Camilo da_x000D_
+Silva, Prefeito do Município de Plácido de Castro, a seguinte indicação, solicitando o cascalhamento, patrolamento e a manutenção das pontes do Ramal Mendes Carlos, localizado no Município de Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>19476</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19476/ind-n-567-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente a Excelentíssima Governadora do Estado do Acre, Mailza Assis, e a senhora Sula Ximenes, Presidente do Departamento de Estradas de Rodagem, Infraestrutura Hidroviária e Aeroportuária - DERACRE, em parceria com o senhor Camilo da_x000D_
+Silva, Prefeito do Município de Plácido de Castro, a seguinte indicaçã0, solicitando com urgência a implantação/instalação de bueiros no ramal Eletra ll, localizado no Município de_x000D_
+Plácido de Castro.</t>
+  </si>
+  <si>
+    <t>19477</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19477/ind-n-568-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a l7l, da Resolução n' 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do Acre, por meio da Secretaria de Estado de Justiça e Segurança Pública (SEJUSP) que sejam adotadas as providências necessárias para a convocação dos candidatos aprovados e integrantes do cadastro de reserva do concurso_x000D_
+público do Corpo de Bombeiros Militar do Estado do Acre, ainda dentro do prazo de validade do certame.</t>
+  </si>
+  <si>
+    <t>19478</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19478/ind-n-569-mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 Regimento lnterno desta Casa de Leis para que seja endereçado expediente a Governadora do Estado do Acre para que junto à SEOP-Secretaria de Estado de Obras Públicas que tome providências urgentes quanto a_x000D_
+realização da reforma da quadra esportiva e do Teatro de Arena localizados no Lote 5 do Parque, situado na Rua Major Ladislau Ferreira, Jardim Nazle, Rio Branco - Acre.</t>
+  </si>
+  <si>
+    <t>19482</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19482/ind-n-570-jose_luis.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora, com fulcro no art. 169 do Regimento lnterno da Assembleia Legislativa, que seja encaminhado expediente ao Governo do Estado, por meio da Secretaria de Estado competente, para que sejam adotadas providências visando à recuperação, manutenção e melhoria das condições de trafegabilidade do Ramal Tabatinga, localizado na Reserva Extrativista Chico Mendes, no município de Brasiléia, bem como ao fortalecimento da atividade extrativista desenvolvida pelas famílias da Associação de Pequenos Produtores Rurais Extrativistas Barrinha Nova.</t>
+  </si>
+  <si>
+    <t>19483</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19483/ind-n-571-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos dos arts. 169 a I7l,da Resolução n" 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado, por meio da Secretaria de Saúde-SESACRE, que sejam adotadas as prudências necessárias para a aquisição ou substituição, de aparelho de Cardiotocografia para a maternidade de Cruzeiro do Sul, bem como a manutenção imediata do equipamento atualmente existente.</t>
+  </si>
+  <si>
+    <t>19485</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19485/ind-n-572-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereço expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, e ao senhor Eracides Caetano de Souza Secretário Municipal de Agricultura Familiar e Desenvolvimento Econômico - SEAGRO, a seguinte indicação, solicitando a_x000D_
+manutenção e recuperação do Rama ldo Pastor, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19486</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19486/ind-n-573-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de lnfraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a recuperação asfáltica da Travessa Nascente, bairro Recanto dos Buritis, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19487</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19487/ind-n-574-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de lnfraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a recuperação asfáltica da Rua Nossa_x000D_
+Senhora Aparecida, bairro Tancredo Neves, Município de Rio Branco</t>
+  </si>
+  <si>
+    <t>19488</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19488/ind-n-575-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/ 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, e ao Senhor Tony da Rocha Roque, Secretário Municipal de Cuidados com a Cidade - SMCCI, a seguinte indicação, solicitando a reforma e manutenção da praça localizada no_x000D_
+bairro Eldorado, Município de Rio Branco</t>
+  </si>
+  <si>
+    <t>19489</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19489/ind-n-576-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente ao Excelentíssimo Senhor Alysson Bestene, Prefeito de Rio Branco, ao Senhor Antônio Cid Rodrigues Ferreira, Secretário Municipal de lnfraestrutura e Mobilidade Urbana, a seguinte indicação, solicitando a recuperação asfáltica da Rua_x000D_
+Alegria, bairro Recanto dos Buritis, Município de Rio Branco.</t>
+  </si>
+  <si>
+    <t>19490</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19490/ind-n-577-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lndico à Mesa Diretora da Assembleia Legislativa do Estado do Acre, de acordo com os dispositivos dos arts. 169 c/c 170, todos da Resolução n. 86/90 - Regimento lnterno deste Poder, seja endereçado expediente à Excelentíssima Senhora Governadora do Estado do Acre, Mailza Assis, bem como ao Excelentíssimo Senhor Secretário de Estado de Saúde, José Bestene, solicitando a aquisição de equipamentos e mobiliários necessários para ativação_x000D_
+da sala de coleta e distribuição de sangue no Hospital Dr. Abel Pinheiro Maciel Filho, no município de Mâncio Lima.</t>
+  </si>
+  <si>
+    <t>19142</t>
+  </si>
+  <si>
+    <t>MENS</t>
+  </si>
+  <si>
+    <t>Mensagem</t>
+  </si>
+  <si>
+    <t>PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19142/msg-n-2379-poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Comunico a Vossa Excelência, com fundamento no art. 76 da Constituição do Estado do Acre que, nos termos do § 6" do art. 14 da Constituição de República, decidi renunciar ao cargo de Govenador do Estado do Acre, com efeitos a contar de 2 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>19250</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19250/msg-n-2392-governo.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência que sejam retirados do processo legislativo o Projeto de Lei que “Dispõe sobre auxílio-saúde para os servidores públicos estaduais inativos”, protocolado por meio da Mensagem nº 2387, bem como o Projeto de Lei que “Altera a Lei Complementar nº 400, de 1º de abril de 2022, que institui auxílio-alimentação”, protocolado por meio da Mensagem nº 2391, ambas de 1º de abril de 2026.</t>
+  </si>
+  <si>
+    <t>19251</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19251/msg-n-2395-poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Submeto a essa Assembleia Legislativa, por intermédio de Vossa Excelência, para fins de apreciação e aprovação, com fundamento no inciso I do § 2º do art. 63 da Constituição do Estado do Acre c/c inciso I do § 2º do art. 73 da Constituição da República, a indicação do Procurador Mario Sérgio Neri de Oliveira, do Ministério Público Especial junto ao Tribunal de Contas do Estado do Acre, para o cargo de Conselheiro do Tribunal de Contas do Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19118</t>
+  </si>
+  <si>
+    <t>MSG</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19118/msg-n-2379-poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Comunico a Vossa Excelência, com fundamento no ar. 76 da Constituição do Estado do Acre que, nos termos do § 6" do art. 14 da Constituição de República, decidi renunciar ao cargo de Govenador do Estado do Acre, com efeitos a contar de 2 de abril de 2026. Após a missão confiada pelo povo acreano, por duas oportunidades, que considero a maior honra de minha vida pública, creio que este é o momento institucional adequado para proceder à transmissão definitiva do cargo.</t>
+  </si>
+  <si>
+    <t>19165</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19165/msg-n-2392-governo.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a Vossa Excelência que sejam retirados do processo legislativo o Projeto de Lei que " Dispõe sobre auxílio saúde  os servidores públicos estaduais inativos, protocolado por meio da Mensagem n nº 2387, bem como o Projeto de Lei que "Altera e Lei Complementar nº de 400 de abril de 2022, que institui  auxílio saúde  protocolado por meio da Mensagem nº 2391, ambas de  1º de abril de 2026.</t>
+  </si>
+  <si>
     <t>18812</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18812/moc-n-01-jose_luis_tche.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Pedro Henrique Biondo Matias, o Berranteiro das Américas</t>
+  </si>
+  <si>
+    <t>19089</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19089/moc-n-02-pablo_bregense.pdf</t>
+  </si>
+  <si>
+    <t>ASSEMBLEIA LEGISLATWA DO ESTADO DO ACRE, nos termos do artigo 172 do Regimento Interno, vem a público manifestar MOÇÃO DE APLAUSOS Antônio Mendes Ribeiro, Empresário do município de Sena Madureira.</t>
+  </si>
+  <si>
+    <t>19119</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19119/moc-n-03-pedro_longo.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Senhor Lucas Silva dos Santos</t>
+  </si>
+  <si>
+    <t>19143</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19143/moc-n-04-pedro_longo_e_tadeu_hassem.pdf</t>
+  </si>
+  <si>
+    <t>Manifestar Moção de Pesar pelo falecimento do 2º Sargento Bombeiro Militar Isnard Werner Ferreira da Silva, falecido em 29 de março de 2026, no município de Rio Branco/AC.</t>
+  </si>
+  <si>
+    <t>19341</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19341/moc-n-05-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar, pelo falecimento da senhora Nilzete Fabrício da Silva.</t>
+  </si>
+  <si>
+    <t>19353</t>
+  </si>
+  <si>
+    <t>Moção de Pesar  aos familiares da Sra. AIZENIR PEREIRA DA SILVA,</t>
+  </si>
+  <si>
+    <t>19359</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19359/moc-n-07-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>A Assembleia Legislativa do Estado do Acre (ALEAC), nos termos do artigo t72 do seu Regimento lnterno, apresenta MOÇÃO DE PESAR aos familiares da Sra. RAQUEL SALES FEITOSA, dedicada funcionária do Instituto São José, que, tragicamente, teve sua vida ceifada na tarde desta terça-feira, 5 de maio de 2026, após um adolescente de 13 anos, aluno da própria instituição, efetuar disparos nos corredores da escola em Rio Branco/AC.</t>
+  </si>
+  <si>
+    <t>19360</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19360/moc-n-08-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>A Assembleia Legislativa do Estado do Acre (ALEAC), nos termos do Artigo 172 do seu Regimento lnterno, apresenta MOÇÃO DE APLAUSOS para a REGIÃO ESCOTEIRA DO ACRE, pelos relevantes serviços prestados à formação da juventude e ao desenvolvimento social do Estado ao longo de 55 anos de atividades no Acre.</t>
+  </si>
+  <si>
+    <t>19391</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19391/moc-n-09-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>A Assembleia Legislativa do Estado do Acre (ALEAC), nos termos do Artigo 172 do seu Regimento lnterno, apresenta MOÇÃO DE APLAUSOS para o_x000D_
+Coronel Ezequiel Bino, pelos relevantes serviços prestados nas áreas de segurança institucional, inovação tecnológica, desenvolvimento econômico e_x000D_
+turismo na capital acreana.</t>
+  </si>
+  <si>
+    <t>19409</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19409/moc-n-10-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos a Weverton Pereira da Silva em reconhecimento à sua trajetória no futebol brasileiro, à sua representatividade para o estado do acre e ao exemplo de superação que simboliza a força das escolinhas comunitárias de_x000D_
+futebol na formação de crianças, adolescentes e jovens</t>
+  </si>
+  <si>
+    <t>19410</t>
+  </si>
+  <si>
+    <t>EDVALDO MAGALHÃES</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19410/moc-n-11-edvaldo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>A ASSEMBLEIA LEGISLATM DO ESTADO DO ACRE, nos termos do art. 172 da Resolução 86, de 28 de novembro de 1990 - Regimento Interno da Assembleia Legislativa, apresenta MOÇÃO DE PESAR pelo falecimento do vice-prefeito de Assis_x000D_
+Brasil, Reginaldo Bezerra Martins, ocorrido dia22 de maio, em Rio Branco. Um legado de serviços prestados à população de Assis Brasil Reginaldo Martins sempre procurou honrar seu povo, dedicando grande parte de sua vida a servir. Por_x000D_
+todo o legado desse acreano de valor, a Assembleia Legislativa do Acre (Aleac) rende essa homenagem póstuma</t>
+  </si>
+  <si>
+    <t>19479</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19479/moc-n-12-luiz_gonzaga.pdf</t>
+  </si>
+  <si>
+    <t>"Moção de Aplausos à OCB/AC (Sindicato e Organização das Cooperativas Brasileiras no Acre)"</t>
+  </si>
+  <si>
+    <t>19480</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19480/moc-n-13-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>A Assembleia Legislativa do Estado do Acre (ALEAC), nos termos do Artigo 172 do seu Regimento lnterno, apresenta MOÇÃO DE APLAUSOS ao grupo de moradores locais (MATHEUS NASCIMENTO, JÚLIO CESAR, WANDERLAR RIBEIRO, NARCELIO E OUTROS), pelos atos de heroísmo e bravura extrema praticado, ao socorrer e salvar quatro vidas quando do desabamento da ponte que interliga o Primeiro ao Segundo Distrito de Sena Madureira, que resultou em um grave acidente, deixando quatro pessoas feridas e presas sob os escombro em meio às águas do rio laco.</t>
+  </si>
+  <si>
+    <t>19481</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19481/moc-n-14-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>"MOÇÃO DE PESAR, pelo Falecimento do senhor Rogério Pontes de Sousa. "</t>
+  </si>
+  <si>
+    <t>19272</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19272/proj.decreto-n-01-pedro_longo.pdf</t>
+  </si>
+  <si>
+    <t>Aprova o nome do Dr. Mário Sérgio Neri de Oliveira, para o cargo de Conselheiro do Tribunal de Contas do Estado do Acre.</t>
   </si>
   <si>
     <t>18715</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Acreano ao senhor MURILO LEITE.</t>
   </si>
   <si>
     <t>18716</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18716/pl-n-02-afonso_fernandes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rodovia Estadual AC-90, conhecida como Estrada Transacreana, que passa a denominar-se Rodovia Estadual Pecuarista Betão, e dá outras providências.</t>
   </si>
   <si>
     <t>18717</t>
   </si>
@@ -3803,87 +7652,84 @@
   <si>
     <t>Dispõe sobre a declaração do Município de Cruzeiro do Sul como Capital Simbólica do Estado do Acre, durante o período de realização da Expo Juruá e da outras providências.</t>
   </si>
   <si>
     <t>18850</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18850/pl-n-21-afonso_fernandes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento em regime de plantão e a liberação imediata de veículos recolhidos ao pátio do DETRAN/AC, após pagamento de débitos por meio eletrônico.</t>
   </si>
   <si>
     <t>18851</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18851/pl-n-22-andre_vale.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Valoriza Farma - Avafarma.</t>
   </si>
   <si>
     <t>18907</t>
   </si>
   <si>
-    <t>PODER EXECUTIVO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18907/pl-n-23-msg-n-2375-governo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n" 1.1ó9, de 13 de dezembro de 1995, que transforma o Departamento de Trânsito em Autarqui4 para dispor sobre as taxas sobre os serviços relacionados ao âmbito de atuação do Departamento Estadual de Trânsito DETRAN.</t>
   </si>
   <si>
     <t>18908</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18908/pl-n-24-adailton_cruz.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n0 3.242, de í5 de março de 2017, que dispõe sobre a proibição de trote estudantil aos alunos calouros de escolas superiores e universidades localizadas no Estado do Acre, para aprimorar as medidas de prevenção e responsabilização dê praticas abusivas.</t>
   </si>
   <si>
     <t>18909</t>
   </si>
   <si>
     <t>CLODOALDO RODRIGUES</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18909/pl-n-25-clodoaldo_rodrigues.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de taxas de emissão da Guia de Trânsito Animal (GTA) aos pequenos produtores rurais, no âmbito do Estado do Acre.</t>
   </si>
   <si>
     <t>18910</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18910/pl-n-26-clodoaldo_rodrigues.pdf</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE A INCLUSÃO, NA POLÍTICA ESTADUAL DE HABITAÇÃO, PRIORIDADE ESPECIAT PARA CRIANÇAS E ADOLESCETES ÓRFÃOS EM DECORRÊNCIA DE FEMINICÍDIO.</t>
+    <t>DISPÕE SOBRE A INCLUSÃO, NA POLÍTICA ESTADUAL DE HABITAÇÃO, PRIORIDADE ESPECIAL PARA CRIANÇAS E ADOLESCENTES ÓRFÃOS EM DECORRÊNCIA OE FEMINICÍDIO.</t>
   </si>
   <si>
     <t>18911</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18911/pl-n-27-clodoaldo_rodrigues.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de medicamentos para o tratamento da diabetes tipo 2 e obesidade no âmbito do Sistema Único de Saúde do Estado do Acre - SUS-AC, e dá outras providências.</t>
   </si>
   <si>
     <t>18912</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18912/pl-n-28-afonso_fernandes.pdf</t>
   </si>
   <si>
     <t>Veda a denominação de bens públicos estaduais com nomes de pessoas condenadas, em decisão judicial transitada em julgado, por crimes graves que violem direitos fundamentais, e dá outras providências</t>
   </si>
   <si>
     <t>18913</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18913/pl-n-29-afonso_fernandes.pdf</t>
   </si>
@@ -3963,140 +7809,772 @@
   <si>
     <t>Altera a Lei n" 4,627, de 31 de julho de 2025, que dispõe sobre as diretrizes orçamentárias do Estado do Acre para o exercício financeiro de 2026, para tratar do demonstrativo das emendas parlamentares.</t>
   </si>
   <si>
     <t>18970</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18970/pl-n-38-pablo_bregense.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o INSTITUTO DR. THOMAS HENRY GEDDIS.</t>
   </si>
   <si>
     <t>19032</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19032/pl-n-39-andre_vale.pdf</t>
   </si>
   <si>
     <t>Dispõe da interoperabilidade de dados dos estabelecimentos comerciais e industriais no âmbito do Estado do Acre e dá outras providências.</t>
   </si>
   <si>
     <t>19033</t>
   </si>
   <si>
-    <t>TANIZIO SÁ</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19033/pl-n-40-tanizio_sa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n" 4.767, de 19 de janeiro de 2026, para incluir expressamente a Vaquejada no Calendário Oficial de Eventos do Estado do Acre</t>
   </si>
   <si>
     <t>19062</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19062/pl-n-41-andre_vale.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.907, de 19 de janeiro de 2022, que estabelece prazo máximo para inspeção sanitária em estabelecimentos comerciais e industriais pelas vigilâncias sanitárias, bem como autoriza sua realização por videoconferência.</t>
   </si>
   <si>
     <t>19063</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19063/pl-n-42-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.448, de 10 de outubro de 2011, que institui o Plano de Cargos, Carreiras e Remuneração - PCCR dos servidores públicos do Departamento Estadual de Trânsito do Acre - DETRAN/AC, para dispor sobre a progressão e promoção dos servidores.</t>
   </si>
   <si>
     <t>19064</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19064/pl-n-43-eduardo_ribeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a comunicação à Ordem dos Advogados do Brasil - Seccional Acre (OAB/AC) de casos de violência doméstica ou familiar envolvendo advogadas e advogados.</t>
+  </si>
+  <si>
+    <t>19084</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19084/pl-n-44-andre_vale.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece os critérios de emissão do receituário  em meio eletrônico no  âmbito do Estado do Acre e dá outras providencias</t>
+  </si>
+  <si>
+    <t>19085</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19085/pl-n-45-luiz_gonzaga.pdf</t>
+  </si>
+  <si>
+    <t>"Declara de utilidade pública IGREJA EVANGELICA FILADELFIA DA PALAVRA"</t>
+  </si>
+  <si>
+    <t>19106</t>
+  </si>
+  <si>
+    <t>GENE DINIZ</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19106/pl-n-46-gene_diniz.pdf</t>
+  </si>
+  <si>
+    <t>"Reconhece de Utilidade Pública Estadual a Associação Cultural INU NUKINI - Aldeia Recanto Verde ACINARV"</t>
+  </si>
+  <si>
+    <t>19120</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19120/pl-n-47-pedro_longo.pdf</t>
+  </si>
+  <si>
+    <t>"Institui o Dia Estadual do Psicopedagogo incluindo-o no Calendário Oficial de Eventos do Estado do Acre"</t>
+  </si>
+  <si>
+    <t>19147</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19147/pl-n-48-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei n. 1.422, de 18 de dezembro de 2001, para permitir a transferência de recursos do Fundo Especial do poder Judiciário FUNEJ; para o Fundo de Modernização do Conselho Nacional de Justiça (FMCNJ);</t>
+  </si>
+  <si>
+    <t>19148</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19148/pl-n-49-tanizio_sa.pdf</t>
+  </si>
+  <si>
+    <t>"lnstitui o Dia Estadual do Orientador Educacional e Profissional no Estado do Acre."</t>
+  </si>
+  <si>
+    <t>19167</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19167/pl-n-50-tadeu_hassem.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui o 'Dia do Jovem Advogado' no âmbito do Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19168</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19168/pl-n-51-msg-n-2383-governo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a contratação de operação de crédito externo com o Banco Interamericano de Desenvolvimento – BID, com a garantia da União, visando à execução do Programa de Modernização da Gestão Fiscal do Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19169</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19169/pl-n-52-msg-n-2384-governo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Programa Estadual de Atualização Cadastral do Rebanho Bovino e Bubalino do Acre – Rebanho Certo/AC.</t>
+  </si>
+  <si>
+    <t>19170</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19170/pl-n-53-msg-n-2382-governo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 162, de 20 de junho de 2006, que dispõe sobre o Sistema Estadual de Ensino.</t>
+  </si>
+  <si>
+    <t>19171</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19171/pl-n-54-msg-n-2393-governo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre auxílio-saúde para os servidores públicos estaduais civis e militares inativos e pensionistas com paridade.</t>
+  </si>
+  <si>
+    <t>19172</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19172/pl-n-55-msg-n-2389-governo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Instituto de Tecnologia da Informação e Comunicação do Estado do Acre – ITAC.</t>
+  </si>
+  <si>
+    <t>19173</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19173/pl-n-56-msg-n-2394-governo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 400, de 1º de abril de 2022, que institui auxílio-alimentação.</t>
+  </si>
+  <si>
+    <t>19232</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19232/pl-n-57-edvaldo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>“Insere no Calendário Oficial de Eventos do Estado do Acre o Círio de Nazaré”</t>
+  </si>
+  <si>
+    <t>19234</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19234/pl-n-58-eduardo_ribeiro.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do Estado do Acre, a Política Estadual de Atenção Integral à Criança e ao Adolescente com Câncer.</t>
+  </si>
+  <si>
+    <t>19235</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19235/pl-n-59-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Institui o dia Estadual da Mãe Atípica e o integra ao Calendário Oficial do Eventos do Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19252</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19252/pl-n-60-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os benefícios fiscais do lmposto sobre a Propriedade de Veículos Automotores - IPVA no do Estado do Acre</t>
+  </si>
+  <si>
+    <t>19253</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19253/pl-n-61-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização e a garantia da assistência religiosa nas unidades de saúde públicas e privadas no âmbito do Estado do Acre, em conformidade com a legislação federal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19254</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19254/pl-n-62-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobrea proteção à saúde e à maternidade das servidoras da segurança pública, do sistema prisional e socioeducativo, no âmbito do Estado do Acre, durante a gestação e lactação, e dá outras providências</t>
+  </si>
+  <si>
+    <t>19255</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19255/pl-n-63-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui a Política Habitacional Estadual em Prol da Mulher em Situação de Violência Doméstica e Familiar e dá outras providências</t>
+  </si>
+  <si>
+    <t>19256</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19256/pl-n-64-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui o Político Estadual de Diretrizes Educacionais poro o Prevenção do Violência contra a Mulher e o Promoção_x000D_
+do Cultura de Paz nos Escolas do Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19273</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19273/pl-n-66-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei no 4.323, de 5 de janeiro de 2024, para ampliar e fortalecer o ensino da Língua Brasileira de Sinais, como conteúdo transversal e ação_x000D_
+pedagógica complementar, na rede pública estadual de ensino do Estado do Acre, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19274</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19274/pl-n-67-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Declara a Escola Bíblica Dominical patrimônio cultural e material do Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19275</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19275/pl-n-68-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Estadual da Escola Bíblica Dominical no âmbito do Estado do Acre e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19276</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19276/pl-n-69-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o piso salarial dos profissionais Farmacêuticos no âmbito do Estado do Acre, nos termos da Lei Complementar Federal n. 103, de 14 de_x000D_
+julho de 2000.</t>
+  </si>
+  <si>
+    <t>19278</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19278/pl-n-70-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Política Estadual de Apoio ao Repatriamento Humanitário "Raízes do Acre, de volto pra coso", e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19323</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19323/pl-n-71-calegario.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proteção contra dispensa imotivada de trabalhadores terceirizados contratados por Empresas Prestadoras de serviços à Administração Pública Estadual, no período eleitoral, no âmbito do Estado do Acre, e dá outras providências</t>
+  </si>
+  <si>
+    <t>19333</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19333/pl-n-72-pedro_longo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia do Analista Judiciário no âmbito do Estado do Acre e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19334</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19334/pl-n-73-tanizio_sa.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a Associação dos Jovens de Sena Madureira Arco Iris.</t>
+  </si>
+  <si>
+    <t>19343</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19343/pl-n-74-pedro_longo.pdf</t>
+  </si>
+  <si>
+    <t>"lnstitui indenização especial, de natureza compensatória e humanitária, aos dependentes das vítimas fatais do episódio ocorrido no Instituto_x000D_
+São José, em Rio Branco, Estado do Acre, e dá outras providências"</t>
+  </si>
+  <si>
+    <t>19344</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19344/pl-n-75-tche.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o controle fitossanitário, a rastreabilidade da produção e a comercialização de cacau no Estado do Acre, com vistas à prevenção e combate à monilíase do cacaueiro (Moniliophthora rorerí), e dá outras providências</t>
+  </si>
+  <si>
+    <t>19345</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19345/pl-n-76-tche.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui o Dia Estadual do Zootecnista a ser celebrado anualmente dia 13 de maio.</t>
+  </si>
+  <si>
+    <t>19346</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19346/pl-n-77-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui o Político Estadual de lncentivo à Revitalização Econômico e Cultural dos Centros Urbanos do Estado do Acre e dá outros providências</t>
+  </si>
+  <si>
+    <t>19347</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19347/pl-n-78-mechelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui o Dio Estadual das Heroínas Acreanos no âmbito do Estado do Acre e dá outras providências</t>
+  </si>
+  <si>
+    <t>19348</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19348/pl-n-79-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui a Política Estadual "Acre no Palco", estabelecendo diretrizes para a valorização e a priorização da participação de artistas, grupos, coletivos e_x000D_
+trabalhadores da cultura acreanos nos eventos oficiais, festivais, feiras, exposições, solenidades e demais ações culturais promovidas, apoiadas_x000D_
+ou patrocinadas pelo Estado do Acre</t>
+  </si>
+  <si>
+    <t>19349</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19349/pl-n-80-msg-2399-governo.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o oferecimento de bem imóvel público a título de dação em pagamento para fins de indenização em decorrência de desapropriação parcial para implantação do Complexo Mário da Avenida Ceará".</t>
+  </si>
+  <si>
+    <t>19350</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19350/pl-n-81-msg-n-2400-governo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 4.655, de 23 de outubro de 2025, que dispõe sobre a contratação de operação de crédito com a Caixa Econômica Federal - CEF visando ao financiamento de ações com foco na transformação digital, para tratar de adequações técnicas".</t>
+  </si>
+  <si>
+    <t>19351</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19351/pl-n-82-msg-n-2401-governo.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre o recebimento de bem imóvel, a título de doação, de propriedade do Município de Brasiléia"</t>
+  </si>
+  <si>
+    <t>19389</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas do Estado</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19389/pl-n-83-tribunal_de_contas.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n" 4.744, de 18 de dezembro de 2025, que dispõe sobre o Quadro de Pessoal e o Plano de Cargos, Carreiras e Remunerações dos servidores_x000D_
+efetivos do Tribunal de Contas do Estado do Acre  TCE _ AC.</t>
+  </si>
+  <si>
+    <t>19390</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19390/pl-n-84-msg-n-2403-poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes orçamentárias do Estado do Acre para o exercício financeiro de 2027.</t>
+  </si>
+  <si>
+    <t>19413</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19413/pl-n-85-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui diretrizes para a valorização e o fortalecimento das escolinhas comunitárias de futebol no Estado do Acre e dá outras providências</t>
+  </si>
+  <si>
+    <t>19414</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19414/pl-n-87-msg-n-2404-governo.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a doação de bem imóvel, com encargo, pertencente ao patrimônio do Estado do Acre à Igreja Evangélica Assembleia de Deus, em Feijó</t>
+  </si>
+  <si>
+    <t>19415</t>
+  </si>
+  <si>
+    <t>Ministério Público</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19415/pl-n-88-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei no 4.131, de 17 de julho de 2023, que dispõe sobre o Plano de Cargos, Caneira e Remuneração - PCCR, dos Servidores do_x000D_
+Ministério Público do Estado do Acre - MPAC</t>
+  </si>
+  <si>
+    <t>19430</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19430/pl-n-89-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei no 4.131, de 17 de julho de 2023, que dispõe sobre o Plano de Cargos, Caneira e Remuneração - PCCR, dos Servidores do Ministério Público do Estado do Acre - MPAC.</t>
+  </si>
+  <si>
+    <t>19417</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19417/pl-n-90-michelle_melo.pdf</t>
+  </si>
+  <si>
+    <t>lnstitui o Carteiro Estadual de identificação da Mãe Atípico - CEIMA e estabelece diretrizes para políticas estaduais de proteção e apoio às maes_x000D_
+atípicas no âmbito do Estado do Acre</t>
+  </si>
+  <si>
+    <t>19418</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19418/pl-n-91-edvaldo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>"lnstitui a Política Estadual LGBT+, o Sistema Estadual da Política LGBT+ - SIEPLGBT+ e o Conselho Estadual de Combate à Discriminação e Promoção dos_x000D_
+Direitos de Lésbicas, Gays, Bissexuais, Travestis e Transexuais CECDLGBT+IAC'.</t>
+  </si>
+  <si>
+    <t>19419</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19419/pl-n-92-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a integração ensino serviço e para o acesso não oneroso a campos de estágio curricular obrigatório_x000D_
+nas unidades da rede pública estadual de saúde do Estado do Acre, e dá outras providências</t>
+  </si>
+  <si>
+    <t>19421</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19421/pl-n-93-arlenilson_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Denomina 'Faculdade Estadual do Acre Dr. Enéas Ferreira Carneiro" a Instituição de Ensino Superior Tecnológico criada pelo Decreto no_x000D_
+11.858, de 2026.</t>
+  </si>
+  <si>
+    <t>19431</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19431/pl-n-94-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a promoção da integração entre a administração Pública Estadual e as instituições de ensino, com vistas à ampliação do acesso_x000D_
+não oneroso a campos de estágio curricular obrigatório no âmbito do Estado do Acre, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19465</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19465/pl-n-95-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 1.422, de 18 de dezembro de 2001, que dispõe sobre o Regimento de Custas do Poder Judiciário do Estado do Acre</t>
   </si>
   <si>
     <t>18718</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18718/plc-n-01-tribunal_de_justica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 258, de 29 de janeiro de 2013, para instituir a Gratificação de Permanência em Tecnologia da Informação e Comunicação - GAPTIC, no âmbito do Poder Judiciário do Estado do Acre.</t>
   </si>
   <si>
     <t>18763</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18763/plc-n-02-tribunal_de_justica.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 26-A à Lei Complementar n. 258, de 29 de janeiro de 2013, que institui o Plano de Cargos, Carreiras c Remuneração dos servidores do Poder Judiciário do Estado do Acre, para instituir programa de ação afirmativa para incentivo à capacitação de pessoas negras para ingresso na_x000D_
 magistratura</t>
   </si>
   <si>
     <t>18917</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18917/plc-03-andre_vale.pdf</t>
   </si>
   <si>
     <t>Disciplina a unidade equivalente a hospitalar para fins de dispensário de medicamentos</t>
   </si>
   <si>
+    <t>19083</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19083/plc-n-04-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Complementar nº 258, de 29 de janeiro de 2013 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>19144</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19144/plc-n-05-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n. 84, de 28 de fevereiro de 2000´que constitui o plano de Cargos, Caneiras e Remuneração - PCCR dos servidores da Secretaria de Estado de Saúde do Acre  SESACRE, para incluir os servidores do Quadro Especial em Extinção (QEE) e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>19145</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19145/plc-n-06-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Dá nova redação ao art. l7-A da Lei Complementar n. 258, de 29 de janeiro de 2013, que dispõe sobre o Plano de Cargos e Carreiras e Remuneração - FCC.</t>
+  </si>
+  <si>
+    <t>19146</t>
+  </si>
+  <si>
+    <t>Defensoria</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19146/plc-n-07-defensoria_publica.pdf</t>
+  </si>
+  <si>
+    <t>'Acresce dispositivos à Lei Complementar no 1S8, de 03 de fevereiro de 2006, que dispõe sobre a Lei Orgânica da Defensoria Pública do Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19163</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19163/plc-n-08-msg-n-2388-governo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 154, de 8 de dezembro de 2005, que Institui o Regime Próprio de Previdência Social dos Servidores Públicos do Estado do Acre; Altera a Lei nº 1.688, de 8 dezembro de 2005, que cria o Instituto de Previdência do Estado do Acre - ACREPREVIDENCIA</t>
+  </si>
+  <si>
+    <t>19239</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19239/plc-n-09-msg-n-2396-poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n" 154, de 8 de dezembro de 2005, que institui o Regime Próprio de Previdência Social dos Servidores  Publico do Estado do Acre; altera a Lei n" 1.688, de 8 de dezembro de 2005, que cria o Instituto de Previdência do Estado do Acre ACREPREVIDENCIA.</t>
+  </si>
+  <si>
+    <t>19302</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19302/plc-n-10-msg-n-2397-governo.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar no 45, de 26 de julho de 1994, que dispõe sobre a Lei Orgânica da Procuradoria Geral do Estado</t>
+  </si>
+  <si>
+    <t>19338</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19338/plc-n-11-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo VI-A da Lei Complementar n. 258, de 29 de janeiro de 2013, que institui o Plano de Cargos, Carreiras e Remuneração dos servidores do Poder Judiciário do Estado do Acre, para acrescentar cargos em comissão na área jurisdicional do segundo grau.</t>
+  </si>
+  <si>
+    <t>19339</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19339/plc-n-12-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 258, de 29 de janeiro de 2013, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>19340</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19340/plc-n-13-defensoria.pdf</t>
+  </si>
+  <si>
+    <t>Acresce dispositivos à Lei Complementar no 158, de 03 de fevereiro de 2006, que dispõe sobre a Lei Orgânica da Defensoria Pública do Estado do Acre, e à lei Complementar no 312, de 29 de dezembro de 2015, que reestrutura o Quadro de Pessoal de Apoio da Defensoria Pública do Estado do Acre - DPE/AC</t>
+  </si>
+  <si>
+    <t>19352</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19352/plc-n-14-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 258/2013, que dispõe sobre o Plano de Cargos, Caneira e Remuneração - PCCR, dos servidores do Poder Judiciário do Estado do Acre e dá outras providências</t>
+  </si>
+  <si>
+    <t>19411</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19411/plc-n-15-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar Estadual nº221/201O, que dispõe sobre o Código de Organização e Divisão Judiciárias do Estado do Acre e dá outras_x000D_
+providências e altera a Lei Complementar Estadual 258/2013,  que dispõe sobre o Plano de Cargos, Carreira e Remuneração - PCCR dos_x000D_
+servidores do Poder Judiciário do Estado do Acre e dá outras providencias</t>
+  </si>
+  <si>
+    <t>19412</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19412/plc-n-16-mpac.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar no 291, de 29 de dezembro de2014, que "instituí Lei Orgânica do Ministério Público do Estado do Acre e dá outras providências</t>
+  </si>
+  <si>
+    <t>19463</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19463/plc-n-17-msg-n-2406-poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>"Altera e Lei Complementar nº 45, de  26 de Julho de 1994, que dispõe sobre a Lei Orgânica da Procuradoria Geral do Estado"</t>
+  </si>
+  <si>
+    <t>19464</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19464/plc-n-18-defensoria.pdf</t>
+  </si>
+  <si>
+    <t>Acresce dispositivos à Lei Complementar nº 158, de 3 de fevereiro de 2006, que dispõe sobre a Lei Orgânica da Defensoria Pública do Estado do Acre, e à lei Complementar nº 312, de 29 de dezembro de 2015, que Reestrutura o Quadro de Pessoal de Apoio da Defensoria Pública do Estado do Acre - DPUAC</t>
+  </si>
+  <si>
+    <t>19484</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19484/plc-n-19-tribunal_de_justica.pdf</t>
+  </si>
+  <si>
+    <t>"Altera a Lei Complementar Nº 258, de 29 de janeiro de 2013 e da outras providências"</t>
+  </si>
+  <si>
+    <t>19268</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19268/proj.resol-n-01-mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a composição das lideranças e vice-lideranças das Federações Partidárias, partidos e blocos parlamentares e da_x000D_
+liderança do governo na Assembleia Legislativa do Estado do Acre, nos termos do Capítulo ll do Capítulo lll da Resolução 86/90_x000D_
+- Regimento lnterno.</t>
+  </si>
+  <si>
     <t>19011</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19011/req-n-01-afonso_fernandes.pdf</t>
   </si>
   <si>
     <t>Requerer, nos termos do art. 174 da Resolução n" 86/90 - Regimento lnterno desta Casa Legislativa a realização de_x000D_
 Sessão Solene em alusão a Semana Estadual do Rim definida pela Lei nº 4.665/2026, no dia 9 (nove) de março de 2026</t>
   </si>
   <si>
     <t>19012</t>
-  </si>
-[...1 lines deleted...]
-    <t>PEDRO LONGO</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19012/req-n-02-pedro_longo.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em celebração aos 49 anos de instalação da Procuradoria-Geral do Estado do Acre, a ser_x000D_
 realizada no dia 30 de abril de 2026.</t>
   </si>
   <si>
     <t>19013</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19013/req-n-03-pedro_longo.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene em celebração aos 50  anos de emancipação político-administrativa nos Municípios de_x000D_
 Assis Brasil, Manoel Urbano e Senador Guiomard, a ser realizada no dia 14 de maio de 2026</t>
   </si>
   <si>
     <t>19014</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19014/req-n-04-pedro_longo.pdf</t>
   </si>
   <si>
@@ -4176,53 +8654,50 @@
   </si>
   <si>
     <t>19023</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19023/req-n-13-tanizio_sa.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, nos termos do Art. 182 do Regimento Interno desta Casa, que seja realizada uma Audiência fÚgLfCA, no dia 26 DE FEVEREIRO DE 2026, a partir das 9h, na Câmara Municipal de Manoel Urbano, para debater o Estudo de Impacto_x000D_
 Ambiental e o Relatório de [impacto Ambiental (EIA/RIMA) da estrada de interligação Manoel Urbano - Santa Rosa do Purus (Ramal do Juazeiro), bem como os impactos socioambientais e culturais sobre povos indígenas potencialmente afetados, com a_x000D_
 participação dos órgãos públicos, autoridades locais,</t>
   </si>
   <si>
     <t>19024</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19024/req-n-14-emerson_jarude.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, nos termos do inciso IX do art. 180 da Resolução nº 86/90 - Regimento lnterno desta Casa Legislativa, que seja encaminhado expediente ao Excelentíssimo Senhor Governador Gladson de Lima Cameli, para que preste esclarecimentos formais a esta Casa Legislativa acerca da evolução da despesa com pessoal no âmbito do Poder Executivo, conforme dados constantes do Relatório de Gestão Fiscal do último quadrimestre.</t>
   </si>
   <si>
     <t>19025</t>
   </si>
   <si>
-    <t>EDVALDO MAGALHÃES</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19025/req-n-15-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa Diretora, na forma disposta no art. 108, inciso IV, da Resolução na 86 de 28 de novembro de 1,990 - Regimento Interno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao chefe da Casa_x000D_
 Civil do Governo do Estado, Jonathan Donadoni, para que informe a esta augusta Casa de Leis a respeito da agenda institucional cumprida pelo govenador Gladson Cameli, na cidade de Manaus-AM, no dia 7 de Fevereiro, com retomo no dia 9, segunda-feira, utilizando a aeronave de prefixo OS-OTZ, modelo Learjet 55, pertencente à empresa Ortiz Taxi Aéreo, a serviço do Estado do Acre, por meio de contrato público.</t>
   </si>
   <si>
     <t>19026</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19026/req-n-16-eduardo_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora na forma disposta nos arts. 174 e 180, inciso IV, ambos da Resolução n' 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre (ALEAC), a realização de Sessão Solene em homenagem aos 35 anos do Serviço Brasileiro de Apoio à Micro e Pequenas Empresas (SEBRAE), a ser realizada no dia 26 de fevereiro de 2026, no plenário desta Casa Legislativa</t>
   </si>
   <si>
     <t>19027</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19027/req-n-17-eduardo_ribeiro.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, na forma disposta nos arts. 174 e 180, inciso IV, ambos da Resolução no 8611990 - Regimento Interno da Assembleia Legislativa do Estado do Acre (ALEAC), a realização de Sessão Solene em homenagem aos 30_x000D_
 anos do Batalhão de Operações Especiais (BOPE), a ser realizada no dia 27 de fevereiro de 2026, no plenário desta Casa Legislativa</t>
   </si>
@@ -4267,77 +8742,314 @@
     <t>Requeiro à Mesa Diretora, nos termos do inciso IX do art. 180 da Resolução no 86/90 Regimento Interno desta Casa Legislativa, que seja encaminhado expediente ao Excelentíssimo Senhor Governador Gladson de Lima Cameli e ao Secretário de Estado de Obras Públicas SEOP, para que prestem esclarecimentos formais a esta Casa Legislativa referente ao Contrato n" 065/2022, no valor de R$ 21.666.897,89 firmado com a empresa Construtora Máximos Ltda para execução dos serviços de Urbanização da Orla do 15 no Município de Rio Branco/AC</t>
   </si>
   <si>
     <t>19076</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19076/req-n-22-michelle_melo.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, na forma regimental, com base no art. 180, inciso lX c/c art.76, inciso l, da Resolução no 86/90 (Regimento lnterno desta Casa de Leis), que seja agendada Audiência Pública no dia O8/O5/2O26, nesta ALEAC, a fim de discorrer sobre o tema "ACREANE-SE - Turismo Urbano, Patrimônio Cultural e Geração de Renda: o papel dos Guias de Turismo na valorização do Centro Histórico de Rio Branco/AC."</t>
   </si>
   <si>
     <t>19009</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19009/req-n-23-tadeu_hassem.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora da Assembleia Legislativa do Estado do Acre, na forma disposta no art. 280, caput, da Resolução n" 86/1990 - Regimento lnterno, a convocação de uma audiência pública da Comissão de Orçamento e Finanças, referente a_x000D_
 Lei de Responsabilidade Fiscal</t>
   </si>
   <si>
     <t>19075</t>
   </si>
   <si>
-    <t>GENE DINIZ</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19075/req-n-24-gene_diniz.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, com arrimo no inciso lV, do art. 1g0 da Resolução n. 86/90 - Regimento lntemo desta Casa Legislativa, a realização de uma Sessão Solene, para o dia 26 de março, alusiva aos Veteranos da Policia Militar do Estado do Acre - PMAC e do Bombeiro Militar do Acre  BMAC, data comemorativa no dia 29.</t>
   </si>
   <si>
     <t>19077</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19077/req-n-25-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa Diretora, na forma disposta no art. 181, da Resolução no 86 de 28 de novembro de 1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao chefe da Casa Civil do Governo do Estado. Jonathan Donadoni e ao secretário de Estado de Habitação e Urbanismo, Egleuson Araujo Santiago, para que envie a esta augusta Casa de Leis toda documentação referente ao Processo SEI nº 0844.015007.00048/2025-51, que trata sobre a contratação de empresa para a construção da 5ê ponte sobre o Rio Acre, em Rio Estado do Acre.</t>
   </si>
   <si>
     <t>19078</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19078/req-n-26-tanizio_sa.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa Diretora, nos termos do art. 182 do Regimento Interno desta Casa, que seja realizada uma AUDIÊNCIA PÚBLICA, no dia 26 DE NOVEMBRO DE 2026, a partir das 09 h, no Plenário da Assembleia Legislativa, para discutir o Projeto de Lei de autoria do Governo do Estado do Acre, conforme a Mensagem Governamental nº 274 de I I de dezembro de 2021, que "institui o conselho Estadual de Políticas Públicas para os povos Indígenas do Estado do Acre".</t>
   </si>
   <si>
+    <t>19174</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19174/req-n-27-pablo_bregense.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, na forma disposta no art. 190, inciso lV da Resolução no 86/'1990 - Regimento lnterno do poder Legislativo do Estado do Acre (ALEAC), a convocação de Sessão Solene no dia 13 de agosto de 2026, em homenagem o Capítulo Nassere Nasserala da Ordem DeMolay localizado em Sena Madureira, Acre, instalado em 14 de fevereiro de 1999.Dedicado à formação de líderes Juvenil.</t>
+  </si>
+  <si>
+    <t>19175</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19175/req-n-28-pedro_longo.pdf</t>
+  </si>
+  <si>
+    <t>“Requer a realização de uma Sessão Solene em homenagem à ADACRE – Associação dos Distribuidores e Atacadistas do Acre, bem como aos trabalhadores e empresários do setor atacadista e distribuidor acreano, em reconhecimento à sua relevante contribuição para o abastecimento e geração de empregos e o fortalecimento da economia do Estado do Acre.”</t>
+  </si>
+  <si>
+    <t>19176</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19176/req-n-29-calegario.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta do art. 174 e 180, inciso lV, ambos da Resolução n" 86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, a convocação de Sessão Solene para o dia 08 de junho de 2026, a fim de comemorarmos o Dia do Trabalhador Terceirizado.</t>
+  </si>
+  <si>
+    <t>19177</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19177/req-n-30-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Requerer à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta no inciso VIII do art. 280 da Resolução nº 86/1990, que seja endereçado expediente ao Secretário de Estado de Saúde – SESACRE, Dr. Pedro Pascoal Zambom, solicitando as seguintes informações: I - Quais providências foram adotadas pela SESACRE para apurar e sanar a descontinuidade no atendimento em reumatologia no município de Cruzeiro do Sul/AC; II - Quais medidas estão sendo implementadas para garantir a continuidade e regularidade da assistência especializada aos pacientes com fibromialgia no Vale do Juruá; III - Se há planejamento para estruturação de fluxo assistencial permanente, inclusive com apoio regional ou itinerante, para atendimento em reumatologia; IV - Quais ações estão sendo adotadas para assegurar o acesso a medicamentos prescritos e ao Tratamento Fora de Domicílio (TFD); V - Como está sendo garantida a oferta de atendimento multidisciplinar aos pacientes, nos termos da Lei nº 14.705/</t>
+  </si>
+  <si>
+    <t>19178</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19178/req-n-31-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>Requerer à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta no inciso VIII do art. 280 da Resolução nº 86/1990, que seja endereçado expediente ao Secretário de Estado de Saúde – SESACRE, Dr. Pedro Pascoal Zambom, solicitando as seguintes informações: I - Qual o quantitativo total de servidores ocupantes do cargo de Técnico de Laboratório no âmbito do Estado do Acre, discriminados por órgão e unidade de lotação; II - Qual a distribuição desses profissionais por vínculo (efetivos, provisórios, temporários, terceirizados ou outros); III - Qual o quantitativo de profissionais em efetivo exercício; IV - Se há cargos vagos para o cargo de Técnico de Laboratório no âmbito da administração pública estadual; V - Se há registro de déficit de profissionais nas unidades onde há atuação laboratorial, especificando, se possível, as localidades mais afetadas.</t>
+  </si>
+  <si>
+    <t>19179</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19179/req-n-32-gene_diniz.pdf</t>
+  </si>
+  <si>
+    <t>Requerer à Mesa Diretora, com arrimo no inciso IV, do art. 180 da Resolução n. 86/90 – Regimento Interno desta Casa Legislativa, a realização de uma Sessão Solene, para o dia 27 de abril, alusiva aos 10 anos da Superintendência Regional da Polícia Rodoviária Federal no Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19257</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19257/req-n-33-maria_antonia.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta do art. 280 da Resolução n' 86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, a realização de uma Audiência Pública, no âmbito da Comissão de Assuntos Indígenas, Comissão dos direitos humano e cidadania" Comissão de Educação Cultura e Desporto, a realizada no dia 21 da agosto de 2026 (sexta-feira) ás l0h, em alusão à Semana dos Povos Indígenas, para discutir pautas estratégicas dos povos do tronco linguístico pano no Estado do Acre.</t>
+  </si>
+  <si>
+    <t>19258</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19258/req-n-34-pablo_bregense.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, na forma disposta no art. 280 da Resolução no 86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre (ALEAC), a convocação de Audiência Pública, no dia 29 de maio do ano em curso, para discutir a cerca Lei 4.434, de '14 de novembro de 2024 de autoria do Deputado Pablo Bregense sobre ajustes e melhorias para população.</t>
+  </si>
+  <si>
+    <t>19259</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19259/req-n-35-edvaldo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa Diretora, na forma disposta no art.774, da Resolução n. 86 de 28 de novembro de 1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre, a realização de uma reunião conjunta das Comissões de Serviço Público, Trabalho e Municipalismo e de Defesa dos Direitos do Consumidor, em data a ser definida, para discutir a respeito do preço das passagens aéreas intermunicipais. Neste sentido, solicito que sejam convidados para esta discussão o Ministério Público do Estado do Acre (MPAC), a Secretaria de Estado de Fazenda Procon/AÇ Defensoria Pública Estadual e o Deracre.</t>
+  </si>
+  <si>
+    <t>19260</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19260/req-n-36-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta no inciso Vlll do art. 280 da Resolução n" 86/19ÍXl - Regimento lnterno da Assembleia Legislativa do Estado do Acre - ALEAC, que seja endereçado expediente ao Secretário de Estado de Saúde - SESACRE, Senhor, José Raimundo Barroso Bestene, solicitando as seguintes informações:</t>
+  </si>
+  <si>
+    <t>19261</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19261/req-n-37-antonia_sales.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, com arrimo no inciso IV, do art. 180 da Resolução n. 86/90 - Regimento lnterno desta Casa de Legislativa , a realização de uma Sessão Solene, para o dia 18 de junho , em homenagem ao trabalho realizado pela Confoco, órgão colegiado de constituição paritária da administração pública e da sociedade civil, criado pelo decreto estadual 1 1.23812023.</t>
+  </si>
+  <si>
+    <t>19420</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19420/req-n-38-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta do art.280 da Resolução n'86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, a realização de uma Audiência Pública, no âmbito da Comissão de Saúde e Assistência Social, no dia 01 de junho de 2026 (Segunda-feira), às 9h, com o objetivo de debater sobre o tema "Dia de Alusão à Dignidade Menstrual".</t>
+  </si>
+  <si>
+    <t>19332</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19332/req-n-39-mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta do art. 280 da Resolução no 86/1990- Regimento lnterno da Assembleia Legislativa do Estado do Acre, a realização de uma Sessão solene no dia 04 de maio de 2026 (segunda-feira) às 9:30 horas, para comemorar o dia mundial do Rim, com o objetivo de aumentar a conscientização sobre a saúde renal. Prevenção de doenças silenciosas e importância do diagnóstico Precoce</t>
+  </si>
+  <si>
+    <t>19342</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19342/req-n-40-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Requerer, nos termos do art. 174 da Resolução no 86/90 Regimento lnterno desta Casa Legislativa a realização de Sessão Solene em Homenagem aos_x000D_
+Fazedores de Cultural do Estado Acre.</t>
+  </si>
+  <si>
+    <t>19423</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19423/req-n-41-arlenilson_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de uma Sessão Solene Alusiva ao dia do Técnico lndustria.</t>
+  </si>
+  <si>
+    <t>19426</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19426/req-n-42-mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Sessão Solene, no dia 22de maio, em homenagem em alusão ao Dia Nacional do café celebrado anualmente no dia 24 de maio.</t>
+  </si>
+  <si>
+    <t>19377</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19377/req-n-43-edvaldo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora, na forma disposta no art. 174, da resolução nº 86 de 28 de novembro de 1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao secretário de Indústria Márcio Valter Agiolf, convidando-o para uma reunião no âmbito da comissão de serviço Publico, Trabalho e Municipalismo para discutir a respeito da situação da infraestrutura e mobilidade no Parque Industrial de Feijó.</t>
+  </si>
+  <si>
+    <t>19383</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19383/req-n-44-edvaldo_magalhaes.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à  Diretora, na forma disposta no art. 174, da Resolução no 35 de 28 de novembro de 1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre, que seja encaminhado expediente ao secretário de Estado de Educação, Reginaldo Prates, convidando-o para uma reunião no âmbito da Comissão de Educação, Cultura e Desporto para discutir a respeito da violência no ambiente escolar. Também estende-se o convite aos representantes de sindicatos ligados à Educação, ao Conselho Estadual de Educação, representantes da Secretaria de Estado e Segurança Pública e Ministério Público do Estado Acre.</t>
+  </si>
+  <si>
+    <t>19422</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19422/req-n-45-arlenilson_cunha.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta do art. 174 e 180, inciso lV, ambos da Resolução no 86/1990 Regimento lnterno da Assembleia Legislativa do Estado do Acre, a Sessão Solene alusiva ao Movimento Cristão Legendário, a ser realizada no dia 06 de julho de 2026 (segunda-feira).</t>
+  </si>
+  <si>
+    <t>19424</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19424/req-n-46-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Requerer, nos termos do art. 180, inciso lX da Resolução n' 86/90 - Regimento lnterno desta Casa Legislativa o encaminhamento de expediente à_x000D_
+Secretaria de Estado de Saúde do Acre, na pessoa do Excelentíssimo Senhor Secretário de Estado de Saúde, José Raimundo Barroso Bestene,_x000D_
+REQUERENDO informações acerca dos protocolos atualmente adotados nas unidades estaduais de saúde, especialmente na Maternidade Bárbara_x000D_
+Heliodora, para o atendimento de mulheres em situação de perda gestacional, abortamento espontâneo, morte fetal, abortamento incompleto ou necessidade de curetagem uterina</t>
+  </si>
+  <si>
+    <t>19425</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19425/req-n-47-adailton_cruz.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa Diretora da Assembleia Legislativa do Estado, na forma disposta do art. 280 da Resolução n" 86/1990 - Regimento lnterno da Assembleia Legislativa do Estado do Acre, a realização de uma Audiência Pública, no âmbito da Comissão de Saúde e Assistência_x000D_
+Social, no dia 16 de julho de 2026 (Quinta-Feira) às 9hs, com objetivo de debater sobre "Saúde pública com acolhimento e dignidade. SUS para Todas as Cores</t>
+  </si>
+  <si>
+    <t>19468</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19468/req-n-48-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do art. 180, inciso lX, da Resolução 86/90 - Regimento lnterno da Assembleia Legislativa, venho através deste, REQUER ao Senhor_x000D_
+Secretário de Estado de Saúde - Jose Bestene, as seguintes informações, a seguir:_x000D_
+1. Existe atualmente algum modelo de cooperação, convênio, termo de parceria, acordo ou instrumento congênere firmado entre a Secretaria de_x000D_
+Estado de Saúde e instituições de ensino para a realização de estágio curricular obrigatório, internato, prática supervisionada ou atividade equivalente_x000D_
+nas unidades da rede pública estadual de saúde?_x000D_
+2. Quais são os instrumentos jurídicos atualmente utilizados para formalizar a inserção de estudantes nas unidades da rede estadual de saúde?_x000D_
+3. Há previsão de contrapartida institucional por parte das instituições de ensino para utilização dos campos de estágio da rede estadual_x000D_
+de saúde?_x000D_
+4. Em caso positivo, qual a natureza jurídica dessas contrapartidas e quais critérios são utilizados para sua definição?</t>
+  </si>
+  <si>
+    <t>19470</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19470/req-n-49-calegario.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora da Assembleia Legislativa do Estado do Acre, com arrimo nos art. 280, da Resolução n. 86/90 - Regimento lnterno da Casa, a realização de uma Audiência Pública através da Comissão de Constituição e Justiça e Redação Final, no Alto Acre a ser realizada no dia 19 de junho às 10hs, com a finalidade de debater a situação dos estudantes de medicina e a regulamentação da Lei Estadual no 4.775, de 19 de janeiro de 2026,</t>
+  </si>
+  <si>
+    <t>19471</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19471/req-n-50-luis_tche.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO à Mesa Diretora da Assembleia Legislativa do Estado do Acre, em conformidade com o que dispõe o art. 174 do Regimento lnterno desta Casa, a realização de Sessão Solene em alusão aos 50 anos de atuação no Estado do Acre da Empresa Brasileira de Pesquisa Agropecuária - EMBRAPA a ser realizada no dia 22 de junho do corrente ano.</t>
+  </si>
+  <si>
+    <t>19473</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19473/req-n-51-afonso_fernandes.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa Diretora deste Poder Legislativo, amparado com o que dispõe o art. 280, da Resolução no 86/1990 - Regimento lnterno da Assembleia_x000D_
+Legislativa do Estado do Acre, a realização de Audiência Pública no dia 9 de julho de 2O26, às 1Ohs no Plenário desta Casa de Leis, para discutir o Projeto_x000D_
+de Lei no 8412026, que dispõe sobre a Lei de Diretrizes Orçamentárias, para o exercício de 2027.</t>
+  </si>
+  <si>
     <t>18719</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18719/veto-n-01-msg-n-2361-governo.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência que, com fundamento no inciso V do an. 78 da Constituição do Estado do Acre decidi vetar parcialmente o Projeto de Lei Complementar nº 26/2025, que "Altera a Lei Complementar f 55, de 9 de julho de 1997, que dispõe quanto ao Imposto sobre Operações Relativas à Circulação de Mercadorias e sobre Prestações de Serviços de Transporte Interestadual e Intermunicipal e de Comunicação - ICMS de iniciativa do próprio Poder Executivo, o qual foi aprovado com emenda por essa Assembleia Legislativa.</t>
   </si>
   <si>
     <t>18720</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18720/veto-n-02-msg-n-2362-governo.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência que, com fundamento no inciso V do art. 78 da Constituição do Estado do Acre, decidi vetar parcialmente o Projeto de Lei nº 339/2025, que dispõe sobre o Serviço de Loteria do Estado do Acre, de iniciativa do próprio Poder Executivo, o qual foi aprovado com emendas por essa Assembleia Legislativa.</t>
   </si>
   <si>
     <t>18721</t>
@@ -4388,50 +9100,59 @@
     <t>18726</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18726/veto-n-08-msg-n-2368-governo.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência que, com fundamento no inciso V do art. 78 da Constituição do Estado do Acre, decidi vetar o Projeto de Lei nº 96/2025, que “dispõe sobre a unificação cadastral dos estabelecimentos comerciais e industriais”, de autoria do Deputado André Vale.</t>
   </si>
   <si>
     <t>18727</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18727/veto-n-09-msg-n-2369-governo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do uso de recursos públicos em confraternizações, festas, shows ou eventos similares, enquanto houver atraso superior a 03 (três) meses no pagamento de servidores ativos, inativos e fornecedores da Administração Pública Estadual, Direta e Indireta no Estado do Acre.</t>
   </si>
   <si>
     <t>18728</t>
   </si>
   <si>
     <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18728/veto-n-10-msg-n-2371-governo.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência que, com fundamento no inciso V do art. 78 da Constituição do Estado do Acre, decidi vetar o Projeto de Lei nº 90/2025, que “Institui a Lei Juliana Chaar, que dispõe sobre medidas de proteção à vida em ambientes noturnos, o cadastro estadual de motoristas envolvidos em crimes de trânsito e o cadastro estadual de frequentadores violentos”, de autoria do Deputado Luiz Gonzaga.</t>
+  </si>
+  <si>
+    <t>19337</t>
+  </si>
+  <si>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19337/veto-n-11-msg-n-2398-governo.pdf</t>
+  </si>
+  <si>
+    <t>Comunico a Vossa Excelência que, com fundamento no inciso V do art. 78 da Constituição do Estado do Acre, decidi vetar o Projeto de Lei n" 99/2025, que " Dispõe sobre a notificação prévia aos novos estabelecimentos comerciais e industriais sobre visitas de inspeção", de autoria do Deputado André Vale.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4735,68 +9456,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18729/ind-n-01-calegario.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18730/ind-n-02-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18731/ind-n-03-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18732/ind-n-04-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18733/ind-n-05-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18734/ind-n-06-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18747/ind-n-07-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18748/ind-n-08-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18749/ind-n-09-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18750/ind-n-10-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18751/ind-n-11-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18752/ind-n-12-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18753/ind-n-13-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18754/ind-n-14-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18755/ind-n-15-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18757/ind-n-16-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18759/ind-n-17-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18760/ind-n-18-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18761/ind-n-19-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18762/ind-n-20-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18764/ind-n-21-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18765/ind-n-22-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18766/ind-n-23-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18767/ind-n-24-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18768/ind-n-25-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18769/ind-n-26-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18770/ind-n-27-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18771/ind-n-28-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18772/ind-n-29-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18773/ind-n-30-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18774/ind-n-31-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18775/ind-n-32-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18776/ind-n-33-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18777/ind-n-34-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18778/ind-n-35-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18779/ind-n-36-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18780/ind-n-37-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18781/ind-n-38-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18782/ind-n-39-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18783/ind-n-40-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18784/ind-n-41-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18785/ind-n-42-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18786/ind-n-43-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18787/ind-n-44-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18788/ind-n-45-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18789/ind-n-46-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18790/ind-n-47-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18791/ind-n-48-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18792/ind-n-49-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18793/ind-n-50-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18794/ind-n-51-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18795/ind-n-52-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18796/ind-n-53-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18797/ind-n-54-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18798/ind-n-55-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18799/ind-n-56-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18800/ind-n-57-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18801/ind-n-58-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18802/ind-n-59-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18803/ind-n-60-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18804/ind-n-61-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18805/ind-n-62-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18806/ind-n-63-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18807/ind-n-64-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18808/ind-n-65-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18809/ind-n-66-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18810/ind-n-67-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18811/ind-n-68-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18813/ind-n-69-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18814/ind-n-70-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18815/ind-n-71-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18816/ind-n-72-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18817/ind-n-73-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18818/ind-n-74-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18819/ind-n-75-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18820/ind-n-76-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18821/ind-n-76-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18822/ind-n-78-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18823/ind-n-79-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18824/ind-n-80-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18825/ind-n-81-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18826/ind-n-82-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18827/ind-n-83-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18828/ind-n-84-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18829/ind-n-85-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18830/ind-n-86-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18831/ind-n-87-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18832/ind-n-88-pablo_bregense.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18833/ind-n-89-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18834/ind-n-90-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18835/ind-n-91-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18836/ind-n-92-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18837/ind-n-93-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18838/ind-n-94-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18839/ind-n-95-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18840/ind-n-96-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18841/ind-n-97-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18842/ind-n-98-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18843/ind-n-99-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18844/ind-n-100-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18845/ind-n-101-arlenilson_cunha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18852/ind-n-102-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18853/ind-n-103-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18854/ind-n-104-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18855/ind-n-105-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18856/ind-n-106-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18857/ind-n-107-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18858/ind-n-108-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18859/ind-n-109-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18860/ind-n-110-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18861/ind-n-111-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18862/ind-n-112-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18863/ind-n-113-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18864/ind-n-114-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18865/ind-n-115-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18866/ind-n-116-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18867/ind-n-117-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18868/ind-n-118-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18869/ind-n-119-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18870/ind-n-120-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18871/ind-n-121-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18872/ind-n-122-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18873/ind-n-123-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18874/ind-n-124-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18875/ind-n-126-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18876/ind-n-126-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18877/ind-n-127-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18878/ind-n-128-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18879/ind-n-129-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18880/ind-n-130-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18881/ind-n-131-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18882/ind-n-132-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18883/ind-n-133-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18884/ind-n-134-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18885/ind-n-135-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18886/ind-n-136-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18887/ind-n-137-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18888/ind-n-138-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18889/ind-n-139-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18890/ind-n-140-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18891/ind-n-141-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18892/ind-n-142-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18893/ind-n-143-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18894/ind-n-144-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18895/ind-n-145-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18896/ind-n-146-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18897/ind-n-147-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18898/ind-n-148-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18899/ind-n-149-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18900/ind-n-150-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18901/ind-n-151-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18902/ind-n-152-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18903/ind-n-153-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18904/ind-n-154-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18905/ind-n-155-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18906/ind-n-156-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18919/ind-n-157-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18922/ind-n-158-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18924/ind-n-159-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18926/ind-n-160-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18927/ind-n-161-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18928/ind-n-162-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18929/ind-n-163-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18930/ind-n-164-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18931/ind-n-165-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18932/ind-n-166-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18933/ind-n-167-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18934/ind-n-168-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18935/ind-n-169-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18936/ind-n-170-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18937/ind-n-171-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18938/ind-n-172-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18939/ind-n-173-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18940/ind-n-174-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18941/ind-n-175-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18943/ind-n-176-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18945/ind-n-177-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18947/ind-n-178-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18949/ind-n-179-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18951/ind-n-180-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18953/ind-n-181-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18954/ind-n-182-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18955/ind-n-183-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18956/ind-n-184-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18957/ind-n-185-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18959/ind-n-186-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18960/ind-n-187-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18961/ind-n-188-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18962/ind-n-189-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18963/ind-n-190-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18964/ind-n-191-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18965/ind-n-192-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18966/ind-n-193-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18967/ind-n-194-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18968/ind-n-195-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18980/ind-n-196-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18983/ind-n-197-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18986/ind-n-198-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18988/ind-n-199-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18990/ind-n-200-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18993/ind-n-201-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18995/ind-n-202-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18998/ind-n-203-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19001/ind-n-204-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19003/ind-n-205-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19006/ind-n-206-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19010/ind-n-207-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19008/ind-n-208-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19007/ind-n-209-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19005/ind-n-210-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19004/ind-n-211-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19002/ind-n-212-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19000/ind-n-213-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18999/ind-n-214-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18997/ind-n-215-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18996/ind-n-216-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18994/ind-n-217-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18991/ind-n-219-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18989/ind-n-220-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18987/ind-n-221-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18985/ind-n-222-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18984/ind-n-223-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18982/ind-n-224-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18981/ind-n-225-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18979/ind-n-226-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18978/ind-n-227-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18977/ind-n-228-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18976/ind-n-229-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18975/ind-n-230-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18974/ind-n-231-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18973/ind-n-232-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18972/ind-n-233-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18971/ind-n-234-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18958/ind-n-235-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18952/ind-n-236-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18950/ind-n-237-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18948/ind-n-238-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18946/ind-n-239-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18944/ind-n-240-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18942/ind-n-241-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18969/ind-n-242-tadeu_hassem.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19034/ind-n-243-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19035/ind-n-244-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19036/ind-n-245-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19037/ind-n-246-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19038/ind-n-247-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19039/ind-n-248-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19040/ind-n-249-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19041/ind-n-250-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19042/ind-n-251-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19043/ind-n-252-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19044/ind-n-253-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19046/ind-n-255-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19047/ind-n-256-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19048/ind-n-257-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19049/ind-n-258-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19050/ind-n-259-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19051/ind-n-260-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19052/ind-n-261-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19053/ind-n-262-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19054/ind-n-263-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19055/ind-n-264-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19056/ind-n-265-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19057/ind-n-266-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19058/ind-n-267-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19059/ind-n-268-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19060/ind-n-269-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19061/ind-n-270-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19065/ind-n-271-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19066/ind-n-272-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19067/ind-n-273-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19068/ind-n-274-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19069/ind-n-275-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19070/ind-n-276-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19071/ind-n-277-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19072/ind-n-278-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19073/ind-n-279-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19074/ind-n-280-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19079/ind-n-281-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19080/ind-n-282-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19081/ind-n-283-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19082/ind-n-284-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18812/moc-n-01-jose_luis_tche.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18716/pl-n-02-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18717/pl-n-03-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18735/pl-n-04-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18736/pl-n-05-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18737/pl-n-06-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18738/pl-n-07-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18739/pl-n-08-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18740/pl-n-09-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18741/pl-n-10-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18742/pl-n-11-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18743/pl-n-12-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18744/pl-n-13-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18745/pl-n-14-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18846/pl-n-15-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18756/pl-n-16-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18758/pl-n-17-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18847/pl-n-18-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18848/pl-n-19-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18849/pl-n-20-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18850/pl-n-21-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18851/pl-n-22-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18907/pl-n-23-msg-n-2375-governo.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18908/pl-n-24-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18909/pl-n-25-clodoaldo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18910/pl-n-26-clodoaldo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18911/pl-n-27-clodoaldo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18912/pl-n-28-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18913/pl-n-29-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18914/pl-n-30-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18915/pl-n-31-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18916/pl-n-32-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18918/pl-n-33-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18920/pl-n-34-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18921/pl-n-35-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18923/pl-n-36-msg-n-2377-governo.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18925/pl-n-37-msg-n-2376-governo.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18970/pl-n-38-pablo_bregense.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19032/pl-n-39-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19033/pl-n-40-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19062/pl-n-41-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19063/pl-n-42-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19064/pl-n-43-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18718/plc-n-01-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18763/plc-n-02-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18917/plc-03-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19011/req-n-01-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19012/req-n-02-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19013/req-n-03-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19014/req-n-04-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19015/req-n-05-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19016/req-n-06-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19017/req-n-07-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19018/req-n-08-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19019/req-n-09-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19020/req-n-10-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19021/req-n-11-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19022/req-n-12-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19023/req-n-13-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19024/req-n-14-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19025/req-n-15-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19026/req-n-16-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19027/req-n-17-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19028/req-n-18-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19029/req-n-19-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19030/req-n-20-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19031/req-n-21-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19076/req-n-22-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19009/req-n-23-tadeu_hassem.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19075/req-n-24-gene_diniz.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19077/req-n-25-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19078/req-n-26-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18719/veto-n-01-msg-n-2361-governo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18720/veto-n-02-msg-n-2362-governo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18721/veto-n-03-msg-n-2363-governo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18722/veto-n-04-msg-n-2364-governo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18723/veto-n-05-msg-n-2365-governo.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18724/veto-n-06-msg-n-2366-governo.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18725/veto-n-07-msg-n-2367-governo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18726/veto-n-08-msg-n-2368-governo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18727/veto-n-09-msg-n-2369-governo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18728/veto-n-10-msg-n-2371-governo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18729/ind-n-01-calegario.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18730/ind-n-02-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18731/ind-n-03-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18732/ind-n-04-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18733/ind-n-05-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18734/ind-n-06-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18747/ind-n-07-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18748/ind-n-08-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18749/ind-n-09-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18750/ind-n-10-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18751/ind-n-11-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18752/ind-n-12-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18753/ind-n-13-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18754/ind-n-14-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18755/ind-n-15-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18757/ind-n-16-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18759/ind-n-17-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18760/ind-n-18-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18761/ind-n-19-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18762/ind-n-20-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18764/ind-n-21-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18765/ind-n-22-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18766/ind-n-23-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18767/ind-n-24-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18768/ind-n-25-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18769/ind-n-26-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18770/ind-n-27-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18771/ind-n-28-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18772/ind-n-29-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18773/ind-n-30-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18774/ind-n-31-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18775/ind-n-32-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18776/ind-n-33-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18777/ind-n-34-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18778/ind-n-35-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18779/ind-n-36-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18780/ind-n-37-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18781/ind-n-38-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18782/ind-n-39-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18783/ind-n-40-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18784/ind-n-41-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18785/ind-n-42-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18786/ind-n-43-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18787/ind-n-44-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18788/ind-n-45-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18789/ind-n-46-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18790/ind-n-47-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18791/ind-n-48-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18792/ind-n-49-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18793/ind-n-50-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18794/ind-n-51-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18795/ind-n-52-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18796/ind-n-53-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18797/ind-n-54-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18798/ind-n-55-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18799/ind-n-56-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18800/ind-n-57-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18801/ind-n-58-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18802/ind-n-59-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18803/ind-n-60-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18804/ind-n-61-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18805/ind-n-62-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18806/ind-n-63-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18807/ind-n-64-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18808/ind-n-65-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18809/ind-n-66-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18810/ind-n-67-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18811/ind-n-68-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18813/ind-n-69-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18814/ind-n-70-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18815/ind-n-71-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18816/ind-n-72-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18817/ind-n-73-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18818/ind-n-74-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18819/ind-n-75-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18820/ind-n-76-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18821/ind-n-76-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18822/ind-n-78-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18823/ind-n-79-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18824/ind-n-80-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18825/ind-n-81-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18826/ind-n-82-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18827/ind-n-83-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18828/ind-n-84-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18829/ind-n-85-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18830/ind-n-86-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18831/ind-n-87-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18832/ind-n-88-pablo_bregense.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18833/ind-n-89-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18834/ind-n-90-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18835/ind-n-91-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18836/ind-n-92-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18837/ind-n-93-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18838/ind-n-94-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18839/ind-n-95-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18840/ind-n-96-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18841/ind-n-97-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18842/ind-n-98-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18843/ind-n-99-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18844/ind-n-100-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18845/ind-n-101-arlenilson_cunha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18852/ind-n-102-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18853/ind-n-103-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18854/ind-n-104-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18855/ind-n-105-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18856/ind-n-106-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18857/ind-n-107-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18858/ind-n-108-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18859/ind-n-109-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18860/ind-n-110-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18861/ind-n-111-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18862/ind-n-112-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18863/ind-n-113-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18864/ind-n-114-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18865/ind-n-115-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18866/ind-n-116-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18867/ind-n-117-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18868/ind-n-118-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18869/ind-n-119-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18870/ind-n-120-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18871/ind-n-121-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18872/ind-n-122-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18873/ind-n-123-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18874/ind-n-124-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18875/ind-n-126-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18876/ind-n-126-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18877/ind-n-127-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18878/ind-n-128-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18879/ind-n-129-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18880/ind-n-130-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18881/ind-n-131-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18882/ind-n-132-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18883/ind-n-133-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18884/ind-n-134-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18885/ind-n-135-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18886/ind-n-136-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18887/ind-n-137-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18888/ind-n-138-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18889/ind-n-139-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18890/ind-n-140-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18891/ind-n-141-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18892/ind-n-142-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18893/ind-n-143-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18894/ind-n-144-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18895/ind-n-145-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18896/ind-n-146-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18897/ind-n-147-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18898/ind-n-148-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18899/ind-n-149-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18900/ind-n-150-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18901/ind-n-151-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18902/ind-n-152-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18903/ind-n-153-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18904/ind-n-154-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18905/ind-n-155-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18906/ind-n-156-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18919/ind-n-157-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18922/ind-n-158-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18924/ind-n-159-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18926/ind-n-160-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18927/ind-n-161-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18928/ind-n-162-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18929/ind-n-163-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18930/ind-n-164-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18931/ind-n-165-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18932/ind-n-166-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18933/ind-n-167-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18934/ind-n-168-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18935/ind-n-169-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18936/ind-n-170-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18937/ind-n-171-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18938/ind-n-172-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18939/ind-n-173-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18940/ind-n-174-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18941/ind-n-175-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18943/ind-n-176-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18945/ind-n-177-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18947/ind-n-178-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18949/ind-n-179-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18951/ind-n-180-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18953/ind-n-181-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18954/ind-n-182-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18955/ind-n-183-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18956/ind-n-184-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18957/ind-n-185-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18959/ind-n-186-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18960/ind-n-187-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18961/ind-n-188-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18962/ind-n-189-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18963/ind-n-190-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18964/ind-n-191-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18965/ind-n-192-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18966/ind-n-193-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18967/ind-n-194-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18968/ind-n-195-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18980/ind-n-196-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18983/ind-n-197-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18986/ind-n-198-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18988/ind-n-199-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18990/ind-n-200-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18993/ind-n-201-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18995/ind-n-202-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18998/ind-n-203-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19001/ind-n-204-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19003/ind-n-205-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19006/ind-n-206-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19010/ind-n-207-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19008/ind-n-208-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19007/ind-n-209-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19005/ind-n-210-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19004/ind-n-211-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19002/ind-n-212-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19000/ind-n-213-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18999/ind-n-214-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18997/ind-n-215-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18996/ind-n-216-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18994/ind-n-217-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18992/ind-n-218-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18991/ind-n-219-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18989/ind-n-220-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18987/ind-n-221-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18985/ind-n-222-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18984/ind-n-223-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18982/ind-n-224-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18981/ind-n-225-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18979/ind-n-226-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18978/ind-n-227-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18977/ind-n-228-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18976/ind-n-229-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18975/ind-n-230-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18974/ind-n-231-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18973/ind-n-232-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18972/ind-n-233-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18971/ind-n-234-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18958/ind-n-235-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18952/ind-n-236-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18950/ind-n-237-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18948/ind-n-238-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18946/ind-n-239-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18944/ind-n-240-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18942/ind-n-241-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18969/ind-n-242-tadeu_hassem.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19034/ind-n-243-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19035/ind-n-244-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19036/ind-n-245-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19037/ind-n-246-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19038/ind-n-247-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19039/ind-n-248-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19040/ind-n-249-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19041/ind-n-250-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19042/ind-n-251-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19043/ind-n-252-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19044/ind-n-253-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19045/ind-n-254-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19046/ind-n-255-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19047/ind-n-256-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19048/ind-n-257-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19049/ind-n-258-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19050/ind-n-259-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19051/ind-n-260-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19052/ind-n-261-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19053/ind-n-262-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19054/ind-n-263-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19055/ind-n-264-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19056/ind-n-265-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19057/ind-n-266-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19058/ind-n-267-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19059/ind-n-268-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19060/ind-n-269-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19061/ind-n-270-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19065/ind-n-271-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19066/ind-n-272-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19067/ind-n-273-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19068/ind-n-274-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19069/ind-n-275-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19070/ind-n-276-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19071/ind-n-277-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19072/ind-n-278-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19073/ind-n-279-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19074/ind-n-280-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19079/ind-n-281-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19080/ind-n-282-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19081/ind-n-283-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19082/ind-n-284-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19086/ind-n-285-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19087/ind-n-286-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19090/ind-n-287-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19091/ind-n-288-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19092/ind-n-289-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19093/ind-n-290-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19094/ind-n-291-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19095/ind-n-292-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19096/ind-n-293-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19097/ind-n-294-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19098/ind-n-295-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19099/ind-n-296-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19100/ind-n-297-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19101/ind-n-298-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19102/ind-n-299-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19103/ind-n-300-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19104/ind-n-301-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19105/ind-n-302-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19107/ind-n-303-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19108/ind-n-304-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19109/ind-n-305-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19110/ind-n-306-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19111/ind-n-307-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19112/ind-n-308-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19113/ind-n-309-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19114/ind-n-310-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19115/ind-n-311-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19116/ind-n-312-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19117/ind-n-313-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19121/ind-n-314-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19122/ind-n-315-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19123/ind-n-316-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19124/ind-n-317-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19125/ind-n-318-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19126/ind-n-319-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19127/ind-n-320-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19128/ind-n-321-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19129/ind-n-322-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19130/ind-n-323-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19131/ind-n-324-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19132/ind-n-325-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19133/ind-n-326-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19134/ind-n-327-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19135/ind-n-328-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19136/ind-n-329-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19137/ind-n-330-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19138/ind-n-331-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19139/ind-n-332-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19140/ind-n-333-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19141/ind-n-334-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19149/ind-n-335-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19150/ind-n-336-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19151/ind-n-337-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19152/ind-n-338-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19153/ind-n-339-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19154/ind-n-340-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19155/ind-n-341-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19156/ind-n-342-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19157/ind-n-343-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19158/ind-n-344-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19159/ind-n-345-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19160/ind-n-346-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19161/ind-n-347-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19162/ind-n-348-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19164/ind-n-349-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19166/ind-n-350-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19180/ind-n-351-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19181/ind-n-352-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19182/ind-n-353-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19183/ind-n-354-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19184/ind-n-355-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19185/ind-n-356-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19186/ind-n-357-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19187/ind-n-358-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19188/ind-n-359-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19189/ind-n-360-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19190/ind-n-361-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19191/ind-n-362-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19192/ind-n-363-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19193/ind-n-364-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19194/ind-n-365-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19195/ind-n-366-emersonn_jarude.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19196/ind-n-367-emersonn_jarude.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19197/ind-n-368-emersonn_jarude.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19199/ind-n-370-emersonn_jarude.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19200/ind-n-371-emersonn_jarude.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19201/ind-n-372-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19202/ind-n-373-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19203/ind-n-374-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19204/ind-n-375-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19205/ind-n-376-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19206/ind-n-377-emersonn_jarude.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19207/ind-n-378-emersonn_jarude.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19208/ind-n-379-emersonn_jarude.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19210/ind-n-381-tadeu_hassem.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19211/ind-n-382-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19212/ind-n-383-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19213/ind-n-384-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19214/ind-n-385-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19215/ind-n-386-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19216/ind-n-387-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19217/ind-n-388-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19218/ind-n-389-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19219/ind-n-390-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19220/ind-n-391-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19221/ind-n-392-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19222/ind-n-393-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19223/ind-n-394-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19224/ind-n-395-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19225/ind-n-396-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19226/ind-n-397-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19227/ind-n-398-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19228/ind-n-399-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19229/ind-n-400-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19230/ind-n-401-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19231/ind-n-402-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19233/ind-n-403-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19236/ind-n-404-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19237/ind-n-405-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19238/ind-n-406-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19240/ind-n-407-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19241/ind-n-408-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19242/ind-n-409-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19243/ind-n-410-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19244/ind-n-411-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19245/ind-n-412-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19246/ind-n-413-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19247/ind-n-414-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19248/ind-n-415-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19249/ind-n-416-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19262/ind-n-417-jose_luis_tche.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19263/ind-n-418-jose_luis_tche.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19264/ind-n-419-jose_luis_tche.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19265/ind-n-420-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19266/ind-n-421-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19267/ind-n-422-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19269/ind-n-423-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19270/ind-n-424-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19271/ind-n-425-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19277/ind-n-426-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19279/ind-n-427-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19280/ind-n-428-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19281/ind-n-429-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19282/ind-n-430-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19283/ind-n-431-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19284/ind-n-432-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19285/ind-n-433-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19286/ind-n-434-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19287/ind-n-435-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19288/ind-n-436-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19289/ind-n-437-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19290/ind-n-438-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19291/ind-n-439-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19292/ind-n-440-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19293/ind-n-441-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19294/ind-n-442-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19295/ind-n-443-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19296/ind-n-444-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19297/ind-n-445-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19298/ind-n-446-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19299/ind-n-447-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19300/ind-n-448-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19301/ind-n-449-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19303/ind-n-450-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19304/ind-n-451-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19305/ind-n-452-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19306/ind-n-453-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19307/ind-n-454-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19308/ind-n-455-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19309/ind-n-456-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19310/ind-n-457-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19311/ind-n-458-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19312/ind-n-459-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19313/ind-n-460-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19314/ind-n-461-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19315/ind-n-462-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19317/ind-n-463-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19318/ind-n-464-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19319/ind-n-465-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19320/ind-n-466-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19321/ind-n-467-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19322/ind-n-468-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19324/ind-n-469-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19325/ind-n-470-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19326/ind-n-471-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19327/ind-n-472-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19328/ind-n-473-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19329/ind-n-474-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19330/ind-n-475-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19331/ind-n-476-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19336/ind-n-478-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19354/ind-n-479-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19355/ind-n-480-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19356/ind-n-481-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19357/ind-n-482-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19358/ind-n-483-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19361/ind-n-484-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19362/ind-n-485-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19363/ind-n-486-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19364/ind-n-487-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19365/ind-n-488-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19366/ind-n-489-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19367/ind-n-490-pablo_bregense.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19368/ind-n-491-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19369/ind-n-492-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19370/ind-n-493-jarude.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19371/ind-n-494-arlenilson_cunha.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19372/ind-n-495-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19373/ind-n-496-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19374/ind-n-497-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19375/ind-n-498-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19376/ind-n-499-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19378/ind-n-500-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19379/ind-n-501-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19380/ind-n-502-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19381/ind-n-503-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19382/ind-n-504-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19384/ind-n-505-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19385/ind-n-506-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19386/ind-n-507-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19387/ind-n-508-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19388/ind-n-509-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19392/ind-n-510-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19393/ind-n-511-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19394/ind-n-512-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19395/ind-n-513-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19396/ind-n-514-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19397/ind-n-515-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19398/ind-n-516-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19399/ind-n-517-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19400/ind-n-518-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19401/ind-n-519-gilberto_lira.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19402/ind-n-520-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19403/ind-n-521-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19404/ind-n-522-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19405/ind-n-523-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19406/ind-n-524-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19407/ind-n-525-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19408/ind-n-526-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19427/ind-n-527-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19428/ind-n-528-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19429/ind-n-529-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19432/ind-n-530-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19433/ind-n-531-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19434/ind-n-532-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19435/ind-n-533-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19436/ind-n-534-calegario.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19437/ind-n-535-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19438/ind-n-536-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19439/ind-n-537-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19440/ind-n-538-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19441/ind-n-539-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19442/ind-n-540-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19443/ind-n-541-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19444/ind-n-542-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19445/ind-n-543-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19446/ind-n-544-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19447/ind-n-545-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19448/ind-n-546-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19449/ind-n-547-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19450/ind-n-548-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19451/ind-n-549-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19452/ind-n-550-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19453/ind-n-551-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19454/ind-n-552-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19455/ind-n-553-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19456/ind-n-554-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19457/ind-n-555-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19458/ind-n-556-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19459/ind-n-557-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19460/ind-n-558-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19461/ind-n-559-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19462/ind-n-560-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19466/ind-n-561-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19467/ind-n-562-arlenilson_cunha.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19469/ind-n-563-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19472/ind-n-564-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19474/ind-n-565-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19475/ind-n-566-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19476/ind-n-567-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19477/ind-n-568-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19478/ind-n-569-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19482/ind-n-570-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19483/ind-n-571-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19485/ind-n-572-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19486/ind-n-573-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19487/ind-n-574-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19488/ind-n-575-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19489/ind-n-576-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19490/ind-n-577-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19142/msg-n-2379-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19250/msg-n-2392-governo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19251/msg-n-2395-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19118/msg-n-2379-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19165/msg-n-2392-governo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18812/moc-n-01-jose_luis_tche.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19089/moc-n-02-pablo_bregense.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19119/moc-n-03-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19143/moc-n-04-pedro_longo_e_tadeu_hassem.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19341/moc-n-05-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19359/moc-n-07-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19360/moc-n-08-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19391/moc-n-09-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19409/moc-n-10-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19410/moc-n-11-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19479/moc-n-12-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19480/moc-n-13-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19481/moc-n-14-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19272/proj.decreto-n-01-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18716/pl-n-02-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18717/pl-n-03-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18735/pl-n-04-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18736/pl-n-05-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18737/pl-n-06-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18738/pl-n-07-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18739/pl-n-08-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18740/pl-n-09-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18741/pl-n-10-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18742/pl-n-11-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18743/pl-n-12-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18744/pl-n-13-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18745/pl-n-14-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18846/pl-n-15-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18756/pl-n-16-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18758/pl-n-17-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18847/pl-n-18-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18848/pl-n-19-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18849/pl-n-20-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18850/pl-n-21-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18851/pl-n-22-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18907/pl-n-23-msg-n-2375-governo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18908/pl-n-24-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18909/pl-n-25-clodoaldo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18910/pl-n-26-clodoaldo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18911/pl-n-27-clodoaldo_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18912/pl-n-28-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18913/pl-n-29-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18914/pl-n-30-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18915/pl-n-31-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18916/pl-n-32-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18918/pl-n-33-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18920/pl-n-34-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18921/pl-n-35-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18923/pl-n-36-msg-n-2377-governo.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18925/pl-n-37-msg-n-2376-governo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18970/pl-n-38-pablo_bregense.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19032/pl-n-39-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19033/pl-n-40-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19062/pl-n-41-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19063/pl-n-42-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19064/pl-n-43-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19084/pl-n-44-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19085/pl-n-45-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19106/pl-n-46-gene_diniz.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19120/pl-n-47-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19147/pl-n-48-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19148/pl-n-49-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19167/pl-n-50-tadeu_hassem.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19168/pl-n-51-msg-n-2383-governo.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19169/pl-n-52-msg-n-2384-governo.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19170/pl-n-53-msg-n-2382-governo.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19171/pl-n-54-msg-n-2393-governo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19172/pl-n-55-msg-n-2389-governo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19173/pl-n-56-msg-n-2394-governo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19232/pl-n-57-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19234/pl-n-58-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19235/pl-n-59-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19252/pl-n-60-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19253/pl-n-61-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19254/pl-n-62-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19255/pl-n-63-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19256/pl-n-64-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19273/pl-n-66-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19274/pl-n-67-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19275/pl-n-68-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19276/pl-n-69-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19278/pl-n-70-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19323/pl-n-71-calegario.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19333/pl-n-72-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19334/pl-n-73-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19343/pl-n-74-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19344/pl-n-75-tche.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19345/pl-n-76-tche.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19346/pl-n-77-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19347/pl-n-78-mechelle_melo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19348/pl-n-79-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19349/pl-n-80-msg-2399-governo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19350/pl-n-81-msg-n-2400-governo.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19351/pl-n-82-msg-n-2401-governo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19389/pl-n-83-tribunal_de_contas.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19390/pl-n-84-msg-n-2403-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19413/pl-n-85-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19414/pl-n-87-msg-n-2404-governo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19415/pl-n-88-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19430/pl-n-89-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19417/pl-n-90-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19418/pl-n-91-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19419/pl-n-92-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19421/pl-n-93-arlenilson_cunha.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19431/pl-n-94-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19465/pl-n-95-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18718/plc-n-01-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18763/plc-n-02-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18917/plc-03-andre_vale.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19083/plc-n-04-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19144/plc-n-05-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19145/plc-n-06-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19146/plc-n-07-defensoria_publica.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19163/plc-n-08-msg-n-2388-governo.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19239/plc-n-09-msg-n-2396-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19302/plc-n-10-msg-n-2397-governo.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19338/plc-n-11-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19339/plc-n-12-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19340/plc-n-13-defensoria.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19352/plc-n-14-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19411/plc-n-15-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19412/plc-n-16-mpac.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19463/plc-n-17-msg-n-2406-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19464/plc-n-18-defensoria.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19484/plc-n-19-tribunal_de_justica.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19268/proj.resol-n-01-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19011/req-n-01-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19012/req-n-02-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19013/req-n-03-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19014/req-n-04-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19015/req-n-05-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19016/req-n-06-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19017/req-n-07-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19018/req-n-08-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19019/req-n-09-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19020/req-n-10-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19021/req-n-11-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19022/req-n-12-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19023/req-n-13-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19024/req-n-14-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19025/req-n-15-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19026/req-n-16-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19027/req-n-17-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19028/req-n-18-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19029/req-n-19-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19030/req-n-20-eduardo_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19031/req-n-21-emerson_jarude.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19076/req-n-22-michelle_melo.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19009/req-n-23-tadeu_hassem.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19075/req-n-24-gene_diniz.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19077/req-n-25-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19078/req-n-26-tanizio_sa.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19174/req-n-27-pablo_bregense.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19175/req-n-28-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19176/req-n-29-calegario.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19177/req-n-30-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19178/req-n-31-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19179/req-n-32-gene_diniz.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19257/req-n-33-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19258/req-n-34-pablo_bregense.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19259/req-n-35-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19260/req-n-36-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19261/req-n-37-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19420/req-n-38-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19332/req-n-39-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19342/req-n-40-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19423/req-n-41-arlenilson_cunha.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19426/req-n-42-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19377/req-n-43-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19383/req-n-44-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19422/req-n-45-arlenilson_cunha.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19424/req-n-46-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19425/req-n-47-adailton_cruz.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19468/req-n-48-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19470/req-n-49-calegario.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19471/req-n-50-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19473/req-n-51-afonso_fernandes.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18719/veto-n-01-msg-n-2361-governo.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18720/veto-n-02-msg-n-2362-governo.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18721/veto-n-03-msg-n-2363-governo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18722/veto-n-04-msg-n-2364-governo.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18723/veto-n-05-msg-n-2365-governo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18724/veto-n-06-msg-n-2366-governo.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18725/veto-n-07-msg-n-2367-governo.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18726/veto-n-08-msg-n-2368-governo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18727/veto-n-09-msg-n-2369-governo.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/18728/veto-n-10-msg-n-2371-governo.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2026/19337/veto-n-11-msg-n-2398-governo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H368"/>
+  <dimension ref="A1:H773"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8881,103 +13602,103 @@
       </c>
       <c r="G158" s="1" t="s">
         <v>648</v>
       </c>
       <c r="H158" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>650</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
         <v>651</v>
       </c>
       <c r="D159" t="s">
         <v>11</v>
       </c>
       <c r="E159" t="s">
         <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>647</v>
+        <v>142</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>652</v>
       </c>
       <c r="H159" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
         <v>654</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
         <v>655</v>
       </c>
       <c r="D160" t="s">
         <v>11</v>
       </c>
       <c r="E160" t="s">
         <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>647</v>
+        <v>142</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>656</v>
       </c>
       <c r="H160" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
         <v>658</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
         <v>659</v>
       </c>
       <c r="D161" t="s">
         <v>11</v>
       </c>
       <c r="E161" t="s">
         <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>647</v>
+        <v>142</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>660</v>
       </c>
       <c r="H161" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
         <v>662</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>663</v>
       </c>
       <c r="D162" t="s">
         <v>11</v>
       </c>
       <c r="E162" t="s">
         <v>12</v>
       </c>
       <c r="F162" t="s">
@@ -10470,3899 +15191,14411 @@
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
         <v>894</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
         <v>895</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
       <c r="F220" t="s">
         <v>142</v>
       </c>
       <c r="G220" s="1" t="s">
         <v>896</v>
       </c>
       <c r="H220" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
       <c r="F221" t="s">
         <v>142</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="H221" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
       <c r="F222" t="s">
         <v>142</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="H222" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
       <c r="F223" t="s">
         <v>142</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="H223" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="D224" t="s">
         <v>11</v>
       </c>
       <c r="E224" t="s">
         <v>12</v>
       </c>
       <c r="F224" t="s">
         <v>142</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="H224" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="D225" t="s">
         <v>11</v>
       </c>
       <c r="E225" t="s">
         <v>12</v>
       </c>
       <c r="F225" t="s">
         <v>142</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="H225" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D226" t="s">
         <v>11</v>
       </c>
       <c r="E226" t="s">
         <v>12</v>
       </c>
       <c r="F226" t="s">
         <v>142</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="H226" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="D227" t="s">
         <v>11</v>
       </c>
       <c r="E227" t="s">
         <v>12</v>
       </c>
       <c r="F227" t="s">
         <v>142</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="H227" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="D228" t="s">
         <v>11</v>
       </c>
       <c r="E228" t="s">
         <v>12</v>
       </c>
       <c r="F228" t="s">
         <v>142</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="H228" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D229" t="s">
         <v>11</v>
       </c>
       <c r="E229" t="s">
         <v>12</v>
       </c>
       <c r="F229" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="H229" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="D230" t="s">
         <v>11</v>
       </c>
       <c r="E230" t="s">
         <v>12</v>
       </c>
       <c r="F230" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="H230" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D231" t="s">
         <v>11</v>
       </c>
       <c r="E231" t="s">
         <v>12</v>
       </c>
       <c r="F231" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="H231" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="D232" t="s">
         <v>11</v>
       </c>
       <c r="E232" t="s">
         <v>12</v>
       </c>
       <c r="F232" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="H232" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D233" t="s">
         <v>11</v>
       </c>
       <c r="E233" t="s">
         <v>12</v>
       </c>
       <c r="F233" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="H233" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D234" t="s">
         <v>11</v>
       </c>
       <c r="E234" t="s">
         <v>12</v>
       </c>
       <c r="F234" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="H234" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D235" t="s">
         <v>11</v>
       </c>
       <c r="E235" t="s">
         <v>12</v>
       </c>
       <c r="F235" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H235" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="D236" t="s">
         <v>11</v>
       </c>
       <c r="E236" t="s">
         <v>12</v>
       </c>
       <c r="F236" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="H236" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="D237" t="s">
         <v>11</v>
       </c>
       <c r="E237" t="s">
         <v>12</v>
       </c>
       <c r="F237" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H237" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="D238" t="s">
         <v>11</v>
       </c>
       <c r="E238" t="s">
         <v>12</v>
       </c>
       <c r="F238" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="H238" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D239" t="s">
         <v>11</v>
       </c>
       <c r="E239" t="s">
         <v>12</v>
       </c>
       <c r="F239" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="H239" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="D240" t="s">
         <v>11</v>
       </c>
       <c r="E240" t="s">
         <v>12</v>
       </c>
       <c r="F240" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="H240" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D241" t="s">
         <v>11</v>
       </c>
       <c r="E241" t="s">
         <v>12</v>
       </c>
       <c r="F241" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="H241" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D242" t="s">
         <v>11</v>
       </c>
       <c r="E242" t="s">
         <v>12</v>
       </c>
       <c r="F242" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="H242" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D243" t="s">
         <v>11</v>
       </c>
       <c r="E243" t="s">
         <v>12</v>
       </c>
       <c r="F243" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="H243" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D244" t="s">
         <v>11</v>
       </c>
       <c r="E244" t="s">
         <v>12</v>
       </c>
       <c r="F244" t="s">
         <v>41</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="H244" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="D245" t="s">
         <v>11</v>
       </c>
       <c r="E245" t="s">
         <v>12</v>
       </c>
       <c r="F245" t="s">
         <v>41</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H245" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="D246" t="s">
         <v>11</v>
       </c>
       <c r="E246" t="s">
         <v>12</v>
       </c>
       <c r="F246" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="H246" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D247" t="s">
         <v>11</v>
       </c>
       <c r="E247" t="s">
         <v>12</v>
       </c>
       <c r="F247" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H247" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D248" t="s">
         <v>11</v>
       </c>
       <c r="E248" t="s">
         <v>12</v>
       </c>
       <c r="F248" t="s">
         <v>142</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="H248" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D249" t="s">
         <v>11</v>
       </c>
       <c r="E249" t="s">
         <v>12</v>
       </c>
       <c r="F249" t="s">
         <v>142</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="H249" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D250" t="s">
         <v>11</v>
       </c>
       <c r="E250" t="s">
         <v>12</v>
       </c>
       <c r="F250" t="s">
         <v>142</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="H250" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="D251" t="s">
         <v>11</v>
       </c>
       <c r="E251" t="s">
         <v>12</v>
       </c>
       <c r="F251" t="s">
         <v>142</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="H251" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D252" t="s">
         <v>11</v>
       </c>
       <c r="E252" t="s">
         <v>12</v>
       </c>
       <c r="F252" t="s">
         <v>142</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="H252" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="D253" t="s">
         <v>11</v>
       </c>
       <c r="E253" t="s">
         <v>12</v>
       </c>
       <c r="F253" t="s">
         <v>142</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="H253" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D254" t="s">
         <v>11</v>
       </c>
       <c r="E254" t="s">
         <v>12</v>
       </c>
       <c r="F254" t="s">
         <v>142</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="H254" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="D255" t="s">
         <v>11</v>
       </c>
       <c r="E255" t="s">
         <v>12</v>
       </c>
       <c r="F255" t="s">
         <v>142</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>892</v>
+        <v>1039</v>
       </c>
       <c r="H255" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D256" t="s">
         <v>11</v>
       </c>
       <c r="E256" t="s">
         <v>12</v>
       </c>
       <c r="F256" t="s">
         <v>142</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="H256" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="D257" t="s">
         <v>11</v>
       </c>
       <c r="E257" t="s">
         <v>12</v>
       </c>
       <c r="F257" t="s">
         <v>142</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="H257" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="D258" t="s">
         <v>11</v>
       </c>
       <c r="E258" t="s">
         <v>12</v>
       </c>
       <c r="F258" t="s">
         <v>142</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="H258" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D259" t="s">
         <v>11</v>
       </c>
       <c r="E259" t="s">
         <v>12</v>
       </c>
       <c r="F259" t="s">
         <v>142</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="H259" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="D260" t="s">
         <v>11</v>
       </c>
       <c r="E260" t="s">
         <v>12</v>
       </c>
       <c r="F260" t="s">
         <v>142</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="H260" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="D261" t="s">
         <v>11</v>
       </c>
       <c r="E261" t="s">
         <v>12</v>
       </c>
       <c r="F261" t="s">
         <v>142</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="H261" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="D262" t="s">
         <v>11</v>
       </c>
       <c r="E262" t="s">
         <v>12</v>
       </c>
       <c r="F262" t="s">
         <v>142</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="H262" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="D263" t="s">
         <v>11</v>
       </c>
       <c r="E263" t="s">
         <v>12</v>
       </c>
       <c r="F263" t="s">
         <v>142</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="H263" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="D264" t="s">
         <v>11</v>
       </c>
       <c r="E264" t="s">
         <v>12</v>
       </c>
       <c r="F264" t="s">
         <v>142</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="H264" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D265" t="s">
         <v>11</v>
       </c>
       <c r="E265" t="s">
         <v>12</v>
       </c>
       <c r="F265" t="s">
         <v>142</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="H265" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="D266" t="s">
         <v>11</v>
       </c>
       <c r="E266" t="s">
         <v>12</v>
       </c>
       <c r="F266" t="s">
         <v>142</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="H266" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="D267" t="s">
         <v>11</v>
       </c>
       <c r="E267" t="s">
         <v>12</v>
       </c>
       <c r="F267" t="s">
         <v>142</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="H267" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="D268" t="s">
         <v>11</v>
       </c>
       <c r="E268" t="s">
         <v>12</v>
       </c>
       <c r="F268" t="s">
         <v>142</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="H268" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="D269" t="s">
         <v>11</v>
       </c>
       <c r="E269" t="s">
         <v>12</v>
       </c>
       <c r="F269" t="s">
         <v>142</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="H269" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="D270" t="s">
         <v>11</v>
       </c>
       <c r="E270" t="s">
         <v>12</v>
       </c>
       <c r="F270" t="s">
         <v>142</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="H270" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="D271" t="s">
         <v>11</v>
       </c>
       <c r="E271" t="s">
         <v>12</v>
       </c>
       <c r="F271" t="s">
         <v>142</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="H271" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D272" t="s">
         <v>11</v>
       </c>
       <c r="E272" t="s">
         <v>12</v>
       </c>
       <c r="F272" t="s">
         <v>142</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="H272" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="D273" t="s">
         <v>11</v>
       </c>
       <c r="E273" t="s">
         <v>12</v>
       </c>
       <c r="F273" t="s">
         <v>142</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="H273" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="D274" t="s">
         <v>11</v>
       </c>
       <c r="E274" t="s">
         <v>12</v>
       </c>
       <c r="F274" t="s">
         <v>142</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="H274" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="D275" t="s">
         <v>11</v>
       </c>
       <c r="E275" t="s">
         <v>12</v>
       </c>
       <c r="F275" t="s">
         <v>142</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="H275" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="D276" t="s">
         <v>11</v>
       </c>
       <c r="E276" t="s">
         <v>12</v>
       </c>
       <c r="F276" t="s">
         <v>142</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="H276" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="D277" t="s">
         <v>11</v>
       </c>
       <c r="E277" t="s">
         <v>12</v>
       </c>
       <c r="F277" t="s">
         <v>142</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="H277" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="D278" t="s">
         <v>11</v>
       </c>
       <c r="E278" t="s">
         <v>12</v>
       </c>
       <c r="F278" t="s">
         <v>142</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="H278" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="D279" t="s">
         <v>11</v>
       </c>
       <c r="E279" t="s">
         <v>12</v>
       </c>
       <c r="F279" t="s">
         <v>142</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="H279" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="D280" t="s">
         <v>11</v>
       </c>
       <c r="E280" t="s">
         <v>12</v>
       </c>
       <c r="F280" t="s">
         <v>142</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="H280" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="D281" t="s">
         <v>11</v>
       </c>
       <c r="E281" t="s">
         <v>12</v>
       </c>
       <c r="F281" t="s">
         <v>142</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="H281" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="D282" t="s">
         <v>11</v>
       </c>
       <c r="E282" t="s">
         <v>12</v>
       </c>
       <c r="F282" t="s">
         <v>142</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="H282" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="D283" t="s">
         <v>11</v>
       </c>
       <c r="E283" t="s">
         <v>12</v>
       </c>
       <c r="F283" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="H283" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="D284" t="s">
         <v>11</v>
       </c>
       <c r="E284" t="s">
         <v>12</v>
       </c>
       <c r="F284" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="H284" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="D285" t="s">
         <v>11</v>
       </c>
       <c r="E285" t="s">
         <v>12</v>
       </c>
       <c r="F285" t="s">
         <v>425</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="H285" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>10</v>
+        <v>1164</v>
       </c>
       <c r="D286" t="s">
-        <v>1162</v>
+        <v>11</v>
       </c>
       <c r="E286" t="s">
-        <v>1163</v>
+        <v>12</v>
       </c>
       <c r="F286" t="s">
-        <v>1001</v>
+        <v>142</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="H286" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>10</v>
+        <v>1168</v>
       </c>
       <c r="D287" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E287" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F287" t="s">
-        <v>1149</v>
+        <v>142</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>892</v>
+        <v>1169</v>
       </c>
       <c r="H287" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>17</v>
+        <v>1172</v>
       </c>
       <c r="D288" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E288" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F288" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="H288" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>22</v>
+        <v>1176</v>
       </c>
       <c r="D289" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E289" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F289" t="s">
-        <v>1174</v>
+        <v>142</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="H289" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>27</v>
+        <v>1180</v>
       </c>
       <c r="D290" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E290" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F290" t="s">
         <v>142</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="H290" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>32</v>
+        <v>1184</v>
       </c>
       <c r="D291" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E291" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F291" t="s">
         <v>142</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1181</v>
+        <v>1185</v>
       </c>
       <c r="H291" t="s">
-        <v>1182</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1183</v>
+        <v>1187</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>36</v>
+        <v>1188</v>
       </c>
       <c r="D292" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E292" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F292" t="s">
         <v>142</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="H292" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>40</v>
+        <v>1192</v>
       </c>
       <c r="D293" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E293" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F293" t="s">
         <v>142</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1187</v>
+        <v>1193</v>
       </c>
       <c r="H293" t="s">
-        <v>1188</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>45</v>
+        <v>1196</v>
       </c>
       <c r="D294" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E294" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F294" t="s">
         <v>142</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1190</v>
+        <v>1197</v>
       </c>
       <c r="H294" t="s">
-        <v>1191</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1192</v>
+        <v>1199</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>49</v>
+        <v>1200</v>
       </c>
       <c r="D295" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E295" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F295" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="H295" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>53</v>
+        <v>1204</v>
       </c>
       <c r="D296" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E296" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F296" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1196</v>
+        <v>1205</v>
       </c>
       <c r="H296" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>57</v>
+        <v>1208</v>
       </c>
       <c r="D297" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E297" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F297" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1199</v>
+        <v>1209</v>
       </c>
       <c r="H297" t="s">
-        <v>1200</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1201</v>
+        <v>1211</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>61</v>
+        <v>1212</v>
       </c>
       <c r="D298" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E298" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F298" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1202</v>
+        <v>1213</v>
       </c>
       <c r="H298" t="s">
-        <v>1203</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1204</v>
+        <v>1215</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>65</v>
+        <v>1216</v>
       </c>
       <c r="D299" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E299" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F299" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1205</v>
+        <v>1217</v>
       </c>
       <c r="H299" t="s">
-        <v>1206</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1207</v>
+        <v>1219</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>69</v>
+        <v>1220</v>
       </c>
       <c r="D300" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E300" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F300" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1208</v>
+        <v>1221</v>
       </c>
       <c r="H300" t="s">
-        <v>1209</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1210</v>
+        <v>1223</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>73</v>
+        <v>1224</v>
       </c>
       <c r="D301" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E301" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F301" t="s">
         <v>142</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1211</v>
+        <v>1225</v>
       </c>
       <c r="H301" t="s">
-        <v>1212</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1213</v>
+        <v>1227</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>77</v>
+        <v>1228</v>
       </c>
       <c r="D302" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E302" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F302" t="s">
-        <v>1174</v>
+        <v>142</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1214</v>
+        <v>1229</v>
       </c>
       <c r="H302" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1216</v>
+        <v>1231</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>81</v>
+        <v>1232</v>
       </c>
       <c r="D303" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E303" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F303" t="s">
-        <v>1174</v>
+        <v>425</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1217</v>
+        <v>1233</v>
       </c>
       <c r="H303" t="s">
-        <v>1218</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1219</v>
+        <v>1235</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>85</v>
+        <v>1236</v>
       </c>
       <c r="D304" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E304" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F304" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1220</v>
+        <v>1237</v>
       </c>
       <c r="H304" t="s">
-        <v>1221</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1222</v>
+        <v>1239</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>89</v>
+        <v>1240</v>
       </c>
       <c r="D305" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E305" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F305" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1223</v>
+        <v>1241</v>
       </c>
       <c r="H305" t="s">
-        <v>1224</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1225</v>
+        <v>1243</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>93</v>
+        <v>1244</v>
       </c>
       <c r="D306" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E306" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F306" t="s">
-        <v>425</v>
+        <v>142</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1226</v>
+        <v>1245</v>
       </c>
       <c r="H306" t="s">
-        <v>1227</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1228</v>
+        <v>1247</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>97</v>
+        <v>1248</v>
       </c>
       <c r="D307" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E307" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F307" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1229</v>
+        <v>1249</v>
       </c>
       <c r="H307" t="s">
-        <v>1230</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1231</v>
+        <v>1251</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>101</v>
+        <v>1252</v>
       </c>
       <c r="D308" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E308" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F308" t="s">
-        <v>1154</v>
+        <v>142</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1232</v>
+        <v>1253</v>
       </c>
       <c r="H308" t="s">
-        <v>1233</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1234</v>
+        <v>1255</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>105</v>
+        <v>1256</v>
       </c>
       <c r="D309" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E309" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F309" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1236</v>
+        <v>1257</v>
       </c>
       <c r="H309" t="s">
-        <v>1237</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1238</v>
+        <v>1259</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>109</v>
+        <v>1260</v>
       </c>
       <c r="D310" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E310" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F310" t="s">
         <v>142</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1239</v>
+        <v>1261</v>
       </c>
       <c r="H310" t="s">
-        <v>1240</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1241</v>
+        <v>1263</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>113</v>
+        <v>1264</v>
       </c>
       <c r="D311" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E311" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F311" t="s">
-        <v>1242</v>
+        <v>142</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1243</v>
+        <v>1265</v>
       </c>
       <c r="H311" t="s">
-        <v>1244</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1245</v>
+        <v>1267</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>117</v>
+        <v>1268</v>
       </c>
       <c r="D312" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E312" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F312" t="s">
-        <v>1242</v>
+        <v>142</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1246</v>
+        <v>1269</v>
       </c>
       <c r="H312" t="s">
-        <v>1247</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1248</v>
+        <v>1271</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>121</v>
+        <v>1272</v>
       </c>
       <c r="D313" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E313" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F313" t="s">
-        <v>1242</v>
+        <v>142</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1249</v>
+        <v>1273</v>
       </c>
       <c r="H313" t="s">
-        <v>1250</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1251</v>
+        <v>1275</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>125</v>
+        <v>1276</v>
       </c>
       <c r="D314" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E314" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F314" t="s">
-        <v>41</v>
+        <v>142</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1252</v>
+        <v>1277</v>
       </c>
       <c r="H314" t="s">
-        <v>1253</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1254</v>
+        <v>1279</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>129</v>
+        <v>1280</v>
       </c>
       <c r="D315" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E315" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F315" t="s">
-        <v>41</v>
+        <v>1002</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1255</v>
+        <v>1281</v>
       </c>
       <c r="H315" t="s">
-        <v>1256</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1257</v>
+        <v>1283</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>133</v>
+        <v>1284</v>
       </c>
       <c r="D316" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E316" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F316" t="s">
         <v>142</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1258</v>
+        <v>1285</v>
       </c>
       <c r="H316" t="s">
-        <v>1259</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1260</v>
+        <v>1287</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>137</v>
+        <v>1288</v>
       </c>
       <c r="D317" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E317" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F317" t="s">
         <v>142</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1261</v>
+        <v>1289</v>
       </c>
       <c r="H317" t="s">
-        <v>1262</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1263</v>
+        <v>1291</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>141</v>
+        <v>1292</v>
       </c>
       <c r="D318" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E318" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F318" t="s">
         <v>142</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1264</v>
+        <v>1293</v>
       </c>
       <c r="H318" t="s">
-        <v>1265</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1266</v>
+        <v>1295</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>146</v>
+        <v>1296</v>
       </c>
       <c r="D319" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E319" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F319" t="s">
         <v>142</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1267</v>
+        <v>1297</v>
       </c>
       <c r="H319" t="s">
-        <v>1268</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1269</v>
+        <v>1299</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>150</v>
+        <v>1300</v>
       </c>
       <c r="D320" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E320" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F320" t="s">
         <v>142</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1270</v>
+        <v>1301</v>
       </c>
       <c r="H320" t="s">
-        <v>1271</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1272</v>
+        <v>1303</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>154</v>
+        <v>1304</v>
       </c>
       <c r="D321" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E321" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F321" t="s">
         <v>142</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1273</v>
+        <v>1305</v>
       </c>
       <c r="H321" t="s">
-        <v>1274</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1275</v>
+        <v>1307</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>158</v>
+        <v>1308</v>
       </c>
       <c r="D322" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E322" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F322" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1276</v>
+        <v>1309</v>
       </c>
       <c r="H322" t="s">
-        <v>1277</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1278</v>
+        <v>1311</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>162</v>
+        <v>1312</v>
       </c>
       <c r="D323" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E323" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F323" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1279</v>
+        <v>1313</v>
       </c>
       <c r="H323" t="s">
-        <v>1280</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1281</v>
+        <v>1315</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>166</v>
+        <v>1316</v>
       </c>
       <c r="D324" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E324" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F324" t="s">
-        <v>367</v>
+        <v>142</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1282</v>
+        <v>1317</v>
       </c>
       <c r="H324" t="s">
-        <v>1283</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1284</v>
+        <v>1319</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>170</v>
+        <v>1320</v>
       </c>
       <c r="D325" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E325" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F325" t="s">
-        <v>1154</v>
+        <v>142</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1285</v>
+        <v>1321</v>
       </c>
       <c r="H325" t="s">
-        <v>1286</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1287</v>
+        <v>1323</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>174</v>
+        <v>1324</v>
       </c>
       <c r="D326" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E326" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F326" t="s">
-        <v>1288</v>
+        <v>142</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1289</v>
+        <v>1325</v>
       </c>
       <c r="H326" t="s">
-        <v>1290</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1291</v>
+        <v>1327</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>178</v>
+        <v>1328</v>
       </c>
       <c r="D327" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E327" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F327" t="s">
-        <v>1154</v>
+        <v>142</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1292</v>
+        <v>1329</v>
       </c>
       <c r="H327" t="s">
-        <v>1293</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1294</v>
+        <v>1331</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>182</v>
+        <v>1332</v>
       </c>
       <c r="D328" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E328" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F328" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1295</v>
+        <v>1333</v>
       </c>
       <c r="H328" t="s">
-        <v>1296</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1297</v>
+        <v>1335</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>186</v>
+        <v>1336</v>
       </c>
       <c r="D329" t="s">
-        <v>1167</v>
+        <v>11</v>
       </c>
       <c r="E329" t="s">
-        <v>1168</v>
+        <v>12</v>
       </c>
       <c r="F329" t="s">
-        <v>1149</v>
+        <v>142</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1298</v>
+        <v>1337</v>
       </c>
       <c r="H329" t="s">
-        <v>1299</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1300</v>
+        <v>1339</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>10</v>
+        <v>1340</v>
       </c>
       <c r="D330" t="s">
-        <v>1301</v>
+        <v>11</v>
       </c>
       <c r="E330" t="s">
-        <v>1302</v>
+        <v>12</v>
       </c>
       <c r="F330" t="s">
-        <v>1174</v>
+        <v>142</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1303</v>
+        <v>1341</v>
       </c>
       <c r="H330" t="s">
-        <v>1304</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1305</v>
+        <v>1343</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>17</v>
+        <v>1344</v>
       </c>
       <c r="D331" t="s">
-        <v>1301</v>
+        <v>11</v>
       </c>
       <c r="E331" t="s">
-        <v>1302</v>
+        <v>12</v>
       </c>
       <c r="F331" t="s">
-        <v>1174</v>
+        <v>142</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1306</v>
+        <v>1345</v>
       </c>
       <c r="H331" t="s">
-        <v>1307</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1308</v>
+        <v>1347</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>22</v>
+        <v>1348</v>
       </c>
       <c r="D332" t="s">
-        <v>1301</v>
+        <v>11</v>
       </c>
       <c r="E332" t="s">
-        <v>1302</v>
+        <v>12</v>
       </c>
       <c r="F332" t="s">
-        <v>1154</v>
+        <v>142</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1309</v>
+        <v>1349</v>
       </c>
       <c r="H332" t="s">
-        <v>1310</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1311</v>
+        <v>1351</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>10</v>
+        <v>1352</v>
       </c>
       <c r="D333" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E333" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F333" t="s">
-        <v>41</v>
+        <v>425</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1314</v>
+        <v>1353</v>
       </c>
       <c r="H333" t="s">
-        <v>1315</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1316</v>
+        <v>1355</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>17</v>
+        <v>1356</v>
       </c>
       <c r="D334" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E334" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F334" t="s">
-        <v>1317</v>
+        <v>425</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1318</v>
+        <v>1357</v>
       </c>
       <c r="H334" t="s">
-        <v>1319</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1320</v>
+        <v>1359</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>22</v>
+        <v>1360</v>
       </c>
       <c r="D335" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E335" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F335" t="s">
-        <v>1317</v>
+        <v>142</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1321</v>
+        <v>1361</v>
       </c>
       <c r="H335" t="s">
-        <v>1322</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1323</v>
+        <v>1363</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>27</v>
+        <v>1364</v>
       </c>
       <c r="D336" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E336" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F336" t="s">
-        <v>1317</v>
+        <v>142</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1324</v>
+        <v>1365</v>
       </c>
       <c r="H336" t="s">
-        <v>1325</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1326</v>
+        <v>1367</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>32</v>
+        <v>1368</v>
       </c>
       <c r="D337" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E337" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F337" t="s">
-        <v>1317</v>
+        <v>142</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1327</v>
+        <v>1369</v>
       </c>
       <c r="H337" t="s">
-        <v>1328</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1329</v>
+        <v>1371</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>36</v>
+        <v>1372</v>
       </c>
       <c r="D338" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E338" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F338" t="s">
-        <v>1317</v>
+        <v>142</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1330</v>
+        <v>1373</v>
       </c>
       <c r="H338" t="s">
-        <v>1331</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1332</v>
+        <v>1375</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>40</v>
+        <v>1376</v>
       </c>
       <c r="D339" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E339" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F339" t="s">
-        <v>1317</v>
+        <v>142</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1333</v>
+        <v>1377</v>
       </c>
       <c r="H339" t="s">
-        <v>1334</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1335</v>
+        <v>1379</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>45</v>
+        <v>1380</v>
       </c>
       <c r="D340" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E340" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F340" t="s">
-        <v>1317</v>
+        <v>142</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1336</v>
+        <v>1381</v>
       </c>
       <c r="H340" t="s">
-        <v>1337</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1338</v>
+        <v>1383</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>49</v>
+        <v>1384</v>
       </c>
       <c r="D341" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E341" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F341" t="s">
-        <v>1317</v>
+        <v>142</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1339</v>
+        <v>1385</v>
       </c>
       <c r="H341" t="s">
-        <v>1340</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1341</v>
+        <v>1387</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>53</v>
+        <v>1388</v>
       </c>
       <c r="D342" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E342" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F342" t="s">
-        <v>1317</v>
+        <v>142</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1342</v>
+        <v>1389</v>
       </c>
       <c r="H342" t="s">
-        <v>1343</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1344</v>
+        <v>1391</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>57</v>
+        <v>1392</v>
       </c>
       <c r="D343" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E343" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F343" t="s">
         <v>142</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1345</v>
+        <v>1393</v>
       </c>
       <c r="H343" t="s">
-        <v>1346</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1347</v>
+        <v>1395</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>61</v>
+        <v>1396</v>
       </c>
       <c r="D344" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E344" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F344" t="s">
         <v>142</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1348</v>
+        <v>1397</v>
       </c>
       <c r="H344" t="s">
-        <v>1349</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1350</v>
+        <v>1399</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>65</v>
+        <v>1400</v>
       </c>
       <c r="D345" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E345" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F345" t="s">
-        <v>1288</v>
+        <v>142</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1351</v>
+        <v>1401</v>
       </c>
       <c r="H345" t="s">
-        <v>1352</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1353</v>
+        <v>1403</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>69</v>
+        <v>1404</v>
       </c>
       <c r="D346" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E346" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F346" t="s">
-        <v>931</v>
+        <v>142</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1354</v>
+        <v>1405</v>
       </c>
       <c r="H346" t="s">
-        <v>1355</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1356</v>
+        <v>1407</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>73</v>
+        <v>1408</v>
       </c>
       <c r="D347" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E347" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F347" t="s">
-        <v>1357</v>
+        <v>142</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1358</v>
+        <v>1409</v>
       </c>
       <c r="H347" t="s">
-        <v>1359</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1360</v>
+        <v>1411</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>77</v>
+        <v>1412</v>
       </c>
       <c r="D348" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E348" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F348" t="s">
-        <v>1149</v>
+        <v>142</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1361</v>
+        <v>1413</v>
       </c>
       <c r="H348" t="s">
-        <v>1362</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1363</v>
+        <v>1415</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>81</v>
+        <v>1416</v>
       </c>
       <c r="D349" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E349" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F349" t="s">
-        <v>1149</v>
+        <v>142</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1364</v>
+        <v>1417</v>
       </c>
       <c r="H349" t="s">
-        <v>1365</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1366</v>
+        <v>1419</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>85</v>
+        <v>1420</v>
       </c>
       <c r="D350" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E350" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F350" t="s">
-        <v>18</v>
+        <v>142</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1367</v>
+        <v>1421</v>
       </c>
       <c r="H350" t="s">
-        <v>1368</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1369</v>
+        <v>1423</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>89</v>
+        <v>1424</v>
       </c>
       <c r="D351" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E351" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F351" t="s">
-        <v>1001</v>
+        <v>142</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1370</v>
+        <v>1425</v>
       </c>
       <c r="H351" t="s">
-        <v>1371</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1372</v>
+        <v>1427</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>93</v>
+        <v>1428</v>
       </c>
       <c r="D352" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E352" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F352" t="s">
-        <v>1149</v>
+        <v>142</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1373</v>
+        <v>1429</v>
       </c>
       <c r="H352" t="s">
-        <v>1374</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1375</v>
+        <v>1431</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>97</v>
+        <v>1432</v>
       </c>
       <c r="D353" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E353" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F353" t="s">
-        <v>931</v>
+        <v>142</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1376</v>
+        <v>1433</v>
       </c>
       <c r="H353" t="s">
-        <v>1377</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1378</v>
+        <v>1435</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>101</v>
+        <v>1436</v>
       </c>
       <c r="D354" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E354" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F354" t="s">
-        <v>642</v>
+        <v>142</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1379</v>
+        <v>1437</v>
       </c>
       <c r="H354" t="s">
-        <v>1380</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1381</v>
+        <v>1439</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>105</v>
+        <v>1440</v>
       </c>
       <c r="D355" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E355" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F355" t="s">
-        <v>988</v>
+        <v>142</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1382</v>
+        <v>1441</v>
       </c>
       <c r="H355" t="s">
-        <v>1383</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1384</v>
+        <v>1443</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>109</v>
+        <v>1444</v>
       </c>
       <c r="D356" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E356" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>1385</v>
+        <v>12</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1386</v>
+        <v>1445</v>
       </c>
       <c r="H356" t="s">
-        <v>1387</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1388</v>
+        <v>1447</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>113</v>
+        <v>1448</v>
       </c>
       <c r="D357" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E357" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F357" t="s">
-        <v>1357</v>
+        <v>142</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1389</v>
+        <v>1449</v>
       </c>
       <c r="H357" t="s">
-        <v>1390</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1391</v>
+        <v>1451</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>117</v>
+        <v>1452</v>
       </c>
       <c r="D358" t="s">
-        <v>1312</v>
+        <v>11</v>
       </c>
       <c r="E358" t="s">
-        <v>1313</v>
+        <v>12</v>
       </c>
       <c r="F358" t="s">
-        <v>1288</v>
+        <v>142</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1392</v>
+        <v>1453</v>
       </c>
       <c r="H358" t="s">
-        <v>1393</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1394</v>
+        <v>1455</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>10</v>
+        <v>1456</v>
       </c>
       <c r="D359" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E359" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F359" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1397</v>
+        <v>1457</v>
       </c>
       <c r="H359" t="s">
-        <v>1398</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1399</v>
+        <v>1459</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>17</v>
+        <v>1460</v>
       </c>
       <c r="D360" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E360" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F360" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1400</v>
+        <v>1461</v>
       </c>
       <c r="H360" t="s">
-        <v>1401</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1402</v>
+        <v>1463</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>22</v>
+        <v>1464</v>
       </c>
       <c r="D361" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E361" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F361" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1403</v>
+        <v>1465</v>
       </c>
       <c r="H361" t="s">
-        <v>1404</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1405</v>
+        <v>1467</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>27</v>
+        <v>1468</v>
       </c>
       <c r="D362" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E362" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F362" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1406</v>
+        <v>1469</v>
       </c>
       <c r="H362" t="s">
-        <v>1407</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1408</v>
+        <v>1471</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>32</v>
+        <v>1472</v>
       </c>
       <c r="D363" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E363" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F363" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1409</v>
+        <v>1473</v>
       </c>
       <c r="H363" t="s">
-        <v>1410</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1411</v>
+        <v>1475</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>36</v>
+        <v>1476</v>
       </c>
       <c r="D364" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E364" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F364" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1412</v>
+        <v>1477</v>
       </c>
       <c r="H364" t="s">
-        <v>1413</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1414</v>
+        <v>1479</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>40</v>
+        <v>1480</v>
       </c>
       <c r="D365" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E365" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F365" t="s">
-        <v>1235</v>
+        <v>41</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1415</v>
+        <v>1481</v>
       </c>
       <c r="H365" t="s">
-        <v>1416</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1417</v>
+        <v>1483</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>45</v>
+        <v>1484</v>
       </c>
       <c r="D366" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E366" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F366" t="s">
-        <v>1235</v>
+        <v>142</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1418</v>
+        <v>1485</v>
       </c>
       <c r="H366" t="s">
-        <v>1419</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1420</v>
+        <v>1487</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>49</v>
+        <v>1488</v>
       </c>
       <c r="D367" t="s">
-        <v>1395</v>
+        <v>11</v>
       </c>
       <c r="E367" t="s">
-        <v>1396</v>
+        <v>12</v>
       </c>
       <c r="F367" t="s">
-        <v>1235</v>
+        <v>932</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1421</v>
+        <v>1489</v>
       </c>
       <c r="H367" t="s">
-        <v>1422</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1423</v>
+        <v>1491</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>932</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>932</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>932</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>932</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>932</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>932</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>932</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>932</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1523</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" t="s">
+        <v>932</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>932</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>932</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>932</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="F380" t="s">
+        <v>932</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D381" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" t="s">
+        <v>12</v>
+      </c>
+      <c r="F381" t="s">
+        <v>932</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D382" t="s">
+        <v>11</v>
+      </c>
+      <c r="E382" t="s">
+        <v>12</v>
+      </c>
+      <c r="F382" t="s">
+        <v>989</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D383" t="s">
+        <v>11</v>
+      </c>
+      <c r="E383" t="s">
+        <v>12</v>
+      </c>
+      <c r="F383" t="s">
+        <v>425</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D384" t="s">
+        <v>11</v>
+      </c>
+      <c r="E384" t="s">
+        <v>12</v>
+      </c>
+      <c r="F384" t="s">
+        <v>142</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D385" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" t="s">
+        <v>12</v>
+      </c>
+      <c r="F385" t="s">
+        <v>142</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D386" t="s">
+        <v>11</v>
+      </c>
+      <c r="E386" t="s">
+        <v>12</v>
+      </c>
+      <c r="F386" t="s">
+        <v>142</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D387" t="s">
+        <v>11</v>
+      </c>
+      <c r="E387" t="s">
+        <v>12</v>
+      </c>
+      <c r="F387" t="s">
+        <v>142</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D388" t="s">
+        <v>11</v>
+      </c>
+      <c r="E388" t="s">
+        <v>12</v>
+      </c>
+      <c r="F388" t="s">
+        <v>142</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D389" t="s">
+        <v>11</v>
+      </c>
+      <c r="E389" t="s">
+        <v>12</v>
+      </c>
+      <c r="F389" t="s">
+        <v>142</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D390" t="s">
+        <v>11</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="F390" t="s">
+        <v>142</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D391" t="s">
+        <v>11</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="F391" t="s">
+        <v>142</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D392" t="s">
+        <v>11</v>
+      </c>
+      <c r="E392" t="s">
+        <v>12</v>
+      </c>
+      <c r="F392" t="s">
+        <v>142</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D393" t="s">
+        <v>11</v>
+      </c>
+      <c r="E393" t="s">
+        <v>12</v>
+      </c>
+      <c r="F393" t="s">
+        <v>41</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D394" t="s">
+        <v>11</v>
+      </c>
+      <c r="E394" t="s">
+        <v>12</v>
+      </c>
+      <c r="F394" t="s">
+        <v>142</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D395" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" t="s">
+        <v>12</v>
+      </c>
+      <c r="F395" t="s">
+        <v>142</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D396" t="s">
+        <v>11</v>
+      </c>
+      <c r="E396" t="s">
+        <v>12</v>
+      </c>
+      <c r="F396" t="s">
+        <v>142</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D397" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" t="s">
+        <v>142</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D398" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" t="s">
+        <v>142</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D399" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" t="s">
+        <v>142</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D400" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" t="s">
+        <v>142</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D401" t="s">
+        <v>11</v>
+      </c>
+      <c r="E401" t="s">
+        <v>12</v>
+      </c>
+      <c r="F401" t="s">
+        <v>142</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D402" t="s">
+        <v>11</v>
+      </c>
+      <c r="E402" t="s">
+        <v>12</v>
+      </c>
+      <c r="F402" t="s">
+        <v>142</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D403" t="s">
+        <v>11</v>
+      </c>
+      <c r="E403" t="s">
+        <v>12</v>
+      </c>
+      <c r="F403" t="s">
+        <v>142</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D404" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404" t="s">
+        <v>12</v>
+      </c>
+      <c r="F404" t="s">
+        <v>142</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D405" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
+        <v>41</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D406" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
+        <v>425</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D407" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
+        <v>41</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D408" t="s">
+        <v>11</v>
+      </c>
+      <c r="E408" t="s">
+        <v>12</v>
+      </c>
+      <c r="F408" t="s">
+        <v>142</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D409" t="s">
+        <v>11</v>
+      </c>
+      <c r="E409" t="s">
+        <v>12</v>
+      </c>
+      <c r="F409" t="s">
+        <v>142</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D410" t="s">
+        <v>11</v>
+      </c>
+      <c r="E410" t="s">
+        <v>12</v>
+      </c>
+      <c r="F410" t="s">
+        <v>142</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D411" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" t="s">
+        <v>12</v>
+      </c>
+      <c r="F411" t="s">
+        <v>142</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D412" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" t="s">
+        <v>142</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D413" t="s">
+        <v>11</v>
+      </c>
+      <c r="E413" t="s">
+        <v>12</v>
+      </c>
+      <c r="F413" t="s">
+        <v>142</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D414" t="s">
+        <v>11</v>
+      </c>
+      <c r="E414" t="s">
+        <v>12</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D415" t="s">
+        <v>11</v>
+      </c>
+      <c r="E415" t="s">
+        <v>12</v>
+      </c>
+      <c r="F415" t="s">
+        <v>142</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D416" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" t="s">
+        <v>12</v>
+      </c>
+      <c r="F416" t="s">
+        <v>142</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1685</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D417" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" t="s">
+        <v>12</v>
+      </c>
+      <c r="F417" t="s">
+        <v>425</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D418" t="s">
+        <v>11</v>
+      </c>
+      <c r="E418" t="s">
+        <v>12</v>
+      </c>
+      <c r="F418" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D419" t="s">
+        <v>11</v>
+      </c>
+      <c r="E419" t="s">
+        <v>12</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1697</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D420" t="s">
+        <v>11</v>
+      </c>
+      <c r="E420" t="s">
+        <v>12</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D421" t="s">
+        <v>11</v>
+      </c>
+      <c r="E421" t="s">
+        <v>12</v>
+      </c>
+      <c r="F421" t="s">
+        <v>28</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D422" t="s">
+        <v>11</v>
+      </c>
+      <c r="E422" t="s">
+        <v>12</v>
+      </c>
+      <c r="F422" t="s">
+        <v>28</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D423" t="s">
+        <v>11</v>
+      </c>
+      <c r="E423" t="s">
+        <v>12</v>
+      </c>
+      <c r="F423" t="s">
+        <v>28</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D424" t="s">
+        <v>11</v>
+      </c>
+      <c r="E424" t="s">
+        <v>12</v>
+      </c>
+      <c r="F424" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D425" t="s">
+        <v>11</v>
+      </c>
+      <c r="E425" t="s">
+        <v>12</v>
+      </c>
+      <c r="F425" t="s">
+        <v>647</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D426" t="s">
+        <v>11</v>
+      </c>
+      <c r="E426" t="s">
+        <v>12</v>
+      </c>
+      <c r="F426" t="s">
+        <v>647</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D427" t="s">
+        <v>11</v>
+      </c>
+      <c r="E427" t="s">
+        <v>12</v>
+      </c>
+      <c r="F427" t="s">
+        <v>41</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D428" t="s">
+        <v>11</v>
+      </c>
+      <c r="E428" t="s">
+        <v>12</v>
+      </c>
+      <c r="F428" t="s">
+        <v>41</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D429" t="s">
+        <v>11</v>
+      </c>
+      <c r="E429" t="s">
+        <v>12</v>
+      </c>
+      <c r="F429" t="s">
+        <v>41</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D430" t="s">
+        <v>11</v>
+      </c>
+      <c r="E430" t="s">
+        <v>12</v>
+      </c>
+      <c r="F430" t="s">
+        <v>41</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D431" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431" t="s">
+        <v>12</v>
+      </c>
+      <c r="F431" t="s">
+        <v>41</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D432" t="s">
+        <v>11</v>
+      </c>
+      <c r="E432" t="s">
+        <v>12</v>
+      </c>
+      <c r="F432" t="s">
+        <v>41</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D433" t="s">
+        <v>11</v>
+      </c>
+      <c r="E433" t="s">
+        <v>12</v>
+      </c>
+      <c r="F433" t="s">
+        <v>41</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D434" t="s">
+        <v>11</v>
+      </c>
+      <c r="E434" t="s">
+        <v>12</v>
+      </c>
+      <c r="F434" t="s">
+        <v>41</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D435" t="s">
+        <v>11</v>
+      </c>
+      <c r="E435" t="s">
+        <v>12</v>
+      </c>
+      <c r="F435" t="s">
+        <v>41</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D436" t="s">
+        <v>11</v>
+      </c>
+      <c r="E436" t="s">
+        <v>12</v>
+      </c>
+      <c r="F436" t="s">
+        <v>41</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D437" t="s">
+        <v>11</v>
+      </c>
+      <c r="E437" t="s">
+        <v>12</v>
+      </c>
+      <c r="F437" t="s">
+        <v>41</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D438" t="s">
+        <v>11</v>
+      </c>
+      <c r="E438" t="s">
+        <v>12</v>
+      </c>
+      <c r="F438" t="s">
+        <v>41</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D439" t="s">
+        <v>11</v>
+      </c>
+      <c r="E439" t="s">
+        <v>12</v>
+      </c>
+      <c r="F439" t="s">
+        <v>41</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D440" t="s">
+        <v>11</v>
+      </c>
+      <c r="E440" t="s">
+        <v>12</v>
+      </c>
+      <c r="F440" t="s">
+        <v>142</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D441" t="s">
+        <v>11</v>
+      </c>
+      <c r="E441" t="s">
+        <v>12</v>
+      </c>
+      <c r="F441" t="s">
+        <v>142</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D442" t="s">
+        <v>11</v>
+      </c>
+      <c r="E442" t="s">
+        <v>12</v>
+      </c>
+      <c r="F442" t="s">
+        <v>142</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D443" t="s">
+        <v>11</v>
+      </c>
+      <c r="E443" t="s">
+        <v>12</v>
+      </c>
+      <c r="F443" t="s">
+        <v>142</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D444" t="s">
+        <v>11</v>
+      </c>
+      <c r="E444" t="s">
+        <v>12</v>
+      </c>
+      <c r="F444" t="s">
+        <v>142</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D445" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445" t="s">
+        <v>12</v>
+      </c>
+      <c r="F445" t="s">
+        <v>142</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D446" t="s">
+        <v>11</v>
+      </c>
+      <c r="E446" t="s">
+        <v>12</v>
+      </c>
+      <c r="F446" t="s">
+        <v>142</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D447" t="s">
+        <v>11</v>
+      </c>
+      <c r="E447" t="s">
+        <v>12</v>
+      </c>
+      <c r="F447" t="s">
+        <v>142</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D448" t="s">
+        <v>11</v>
+      </c>
+      <c r="E448" t="s">
+        <v>12</v>
+      </c>
+      <c r="F448" t="s">
+        <v>142</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D449" t="s">
+        <v>11</v>
+      </c>
+      <c r="E449" t="s">
+        <v>12</v>
+      </c>
+      <c r="F449" t="s">
+        <v>142</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D450" t="s">
+        <v>11</v>
+      </c>
+      <c r="E450" t="s">
+        <v>12</v>
+      </c>
+      <c r="F450" t="s">
+        <v>932</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D451" t="s">
+        <v>11</v>
+      </c>
+      <c r="E451" t="s">
+        <v>12</v>
+      </c>
+      <c r="F451" t="s">
+        <v>41</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D452" t="s">
+        <v>11</v>
+      </c>
+      <c r="E452" t="s">
+        <v>12</v>
+      </c>
+      <c r="F452" t="s">
+        <v>142</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D453" t="s">
+        <v>11</v>
+      </c>
+      <c r="E453" t="s">
+        <v>12</v>
+      </c>
+      <c r="F453" t="s">
+        <v>142</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D454" t="s">
+        <v>11</v>
+      </c>
+      <c r="E454" t="s">
+        <v>12</v>
+      </c>
+      <c r="F454" t="s">
+        <v>142</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D455" t="s">
+        <v>11</v>
+      </c>
+      <c r="E455" t="s">
+        <v>12</v>
+      </c>
+      <c r="F455" t="s">
+        <v>142</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D456" t="s">
+        <v>11</v>
+      </c>
+      <c r="E456" t="s">
+        <v>12</v>
+      </c>
+      <c r="F456" t="s">
+        <v>142</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D457" t="s">
+        <v>11</v>
+      </c>
+      <c r="E457" t="s">
+        <v>12</v>
+      </c>
+      <c r="F457" t="s">
+        <v>142</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D458" t="s">
+        <v>11</v>
+      </c>
+      <c r="E458" t="s">
+        <v>12</v>
+      </c>
+      <c r="F458" t="s">
+        <v>142</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D459" t="s">
+        <v>11</v>
+      </c>
+      <c r="E459" t="s">
+        <v>12</v>
+      </c>
+      <c r="F459" t="s">
+        <v>142</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D460" t="s">
+        <v>11</v>
+      </c>
+      <c r="E460" t="s">
+        <v>12</v>
+      </c>
+      <c r="F460" t="s">
+        <v>142</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D461" t="s">
+        <v>11</v>
+      </c>
+      <c r="E461" t="s">
+        <v>12</v>
+      </c>
+      <c r="F461" t="s">
+        <v>142</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D462" t="s">
+        <v>11</v>
+      </c>
+      <c r="E462" t="s">
+        <v>12</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D463" t="s">
+        <v>11</v>
+      </c>
+      <c r="E463" t="s">
+        <v>12</v>
+      </c>
+      <c r="F463" t="s">
+        <v>425</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D464" t="s">
+        <v>11</v>
+      </c>
+      <c r="E464" t="s">
+        <v>12</v>
+      </c>
+      <c r="F464" t="s">
+        <v>647</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D465" t="s">
+        <v>11</v>
+      </c>
+      <c r="E465" t="s">
+        <v>12</v>
+      </c>
+      <c r="F465" t="s">
+        <v>647</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D466" t="s">
+        <v>11</v>
+      </c>
+      <c r="E466" t="s">
+        <v>12</v>
+      </c>
+      <c r="F466" t="s">
+        <v>41</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D467" t="s">
+        <v>11</v>
+      </c>
+      <c r="E467" t="s">
+        <v>12</v>
+      </c>
+      <c r="F467" t="s">
+        <v>41</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D468" t="s">
+        <v>11</v>
+      </c>
+      <c r="E468" t="s">
+        <v>12</v>
+      </c>
+      <c r="F468" t="s">
+        <v>41</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D469" t="s">
+        <v>11</v>
+      </c>
+      <c r="E469" t="s">
+        <v>12</v>
+      </c>
+      <c r="F469" t="s">
+        <v>41</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D470" t="s">
+        <v>11</v>
+      </c>
+      <c r="E470" t="s">
+        <v>12</v>
+      </c>
+      <c r="F470" t="s">
+        <v>41</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D471" t="s">
+        <v>11</v>
+      </c>
+      <c r="E471" t="s">
+        <v>12</v>
+      </c>
+      <c r="F471" t="s">
+        <v>142</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D472" t="s">
+        <v>11</v>
+      </c>
+      <c r="E472" t="s">
+        <v>12</v>
+      </c>
+      <c r="F472" t="s">
+        <v>142</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D473" t="s">
+        <v>11</v>
+      </c>
+      <c r="E473" t="s">
+        <v>12</v>
+      </c>
+      <c r="F473" t="s">
+        <v>142</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D474" t="s">
+        <v>11</v>
+      </c>
+      <c r="E474" t="s">
+        <v>12</v>
+      </c>
+      <c r="F474" t="s">
+        <v>142</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D475" t="s">
+        <v>11</v>
+      </c>
+      <c r="E475" t="s">
+        <v>12</v>
+      </c>
+      <c r="F475" t="s">
+        <v>142</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D476" t="s">
+        <v>11</v>
+      </c>
+      <c r="E476" t="s">
+        <v>12</v>
+      </c>
+      <c r="F476" t="s">
+        <v>142</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D477" t="s">
+        <v>11</v>
+      </c>
+      <c r="E477" t="s">
+        <v>12</v>
+      </c>
+      <c r="F477" t="s">
+        <v>142</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D478" t="s">
+        <v>11</v>
+      </c>
+      <c r="E478" t="s">
+        <v>12</v>
+      </c>
+      <c r="F478" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D479" t="s">
+        <v>11</v>
+      </c>
+      <c r="E479" t="s">
+        <v>12</v>
+      </c>
+      <c r="F479" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D480" t="s">
+        <v>11</v>
+      </c>
+      <c r="E480" t="s">
+        <v>12</v>
+      </c>
+      <c r="F480" t="s">
+        <v>142</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D481" t="s">
+        <v>11</v>
+      </c>
+      <c r="E481" t="s">
+        <v>12</v>
+      </c>
+      <c r="F481" t="s">
+        <v>142</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D482" t="s">
+        <v>11</v>
+      </c>
+      <c r="E482" t="s">
+        <v>12</v>
+      </c>
+      <c r="F482" t="s">
+        <v>142</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D483" t="s">
+        <v>11</v>
+      </c>
+      <c r="E483" t="s">
+        <v>12</v>
+      </c>
+      <c r="F483" t="s">
+        <v>142</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D484" t="s">
+        <v>11</v>
+      </c>
+      <c r="E484" t="s">
+        <v>12</v>
+      </c>
+      <c r="F484" t="s">
+        <v>142</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D485" t="s">
+        <v>11</v>
+      </c>
+      <c r="E485" t="s">
+        <v>12</v>
+      </c>
+      <c r="F485" t="s">
+        <v>142</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D486" t="s">
+        <v>11</v>
+      </c>
+      <c r="E486" t="s">
+        <v>12</v>
+      </c>
+      <c r="F486" t="s">
+        <v>142</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D487" t="s">
+        <v>11</v>
+      </c>
+      <c r="E487" t="s">
+        <v>12</v>
+      </c>
+      <c r="F487" t="s">
+        <v>142</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D488" t="s">
+        <v>11</v>
+      </c>
+      <c r="E488" t="s">
+        <v>12</v>
+      </c>
+      <c r="F488" t="s">
+        <v>142</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D489" t="s">
+        <v>11</v>
+      </c>
+      <c r="E489" t="s">
+        <v>12</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D490" t="s">
+        <v>11</v>
+      </c>
+      <c r="E490" t="s">
+        <v>12</v>
+      </c>
+      <c r="F490" t="s">
+        <v>642</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D491" t="s">
+        <v>11</v>
+      </c>
+      <c r="E491" t="s">
+        <v>12</v>
+      </c>
+      <c r="F491" t="s">
+        <v>367</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D492" t="s">
+        <v>11</v>
+      </c>
+      <c r="E492" t="s">
+        <v>12</v>
+      </c>
+      <c r="F492" t="s">
+        <v>642</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D493" t="s">
+        <v>11</v>
+      </c>
+      <c r="E493" t="s">
+        <v>12</v>
+      </c>
+      <c r="F493" t="s">
+        <v>425</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D494" t="s">
+        <v>11</v>
+      </c>
+      <c r="E494" t="s">
+        <v>12</v>
+      </c>
+      <c r="F494" t="s">
+        <v>932</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D495" t="s">
+        <v>11</v>
+      </c>
+      <c r="E495" t="s">
+        <v>12</v>
+      </c>
+      <c r="F495" t="s">
+        <v>420</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H495" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D496" t="s">
+        <v>11</v>
+      </c>
+      <c r="E496" t="s">
+        <v>12</v>
+      </c>
+      <c r="F496" t="s">
+        <v>932</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H496" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D497" t="s">
+        <v>11</v>
+      </c>
+      <c r="E497" t="s">
+        <v>12</v>
+      </c>
+      <c r="F497" t="s">
+        <v>932</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H497" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D498" t="s">
+        <v>11</v>
+      </c>
+      <c r="E498" t="s">
+        <v>12</v>
+      </c>
+      <c r="F498" t="s">
+        <v>932</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H498" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D499" t="s">
+        <v>11</v>
+      </c>
+      <c r="E499" t="s">
+        <v>12</v>
+      </c>
+      <c r="F499" t="s">
+        <v>932</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H499" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D500" t="s">
+        <v>11</v>
+      </c>
+      <c r="E500" t="s">
+        <v>12</v>
+      </c>
+      <c r="F500" t="s">
+        <v>932</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H500" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D501" t="s">
+        <v>11</v>
+      </c>
+      <c r="E501" t="s">
+        <v>12</v>
+      </c>
+      <c r="F501" t="s">
+        <v>932</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H501" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D502" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" t="s">
+        <v>12</v>
+      </c>
+      <c r="F502" t="s">
+        <v>932</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H502" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D503" t="s">
+        <v>11</v>
+      </c>
+      <c r="E503" t="s">
+        <v>12</v>
+      </c>
+      <c r="F503" t="s">
+        <v>932</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H503" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D504" t="s">
+        <v>11</v>
+      </c>
+      <c r="E504" t="s">
+        <v>12</v>
+      </c>
+      <c r="F504" t="s">
+        <v>932</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H504" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D505" t="s">
+        <v>11</v>
+      </c>
+      <c r="E505" t="s">
+        <v>12</v>
+      </c>
+      <c r="F505" t="s">
+        <v>932</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H505" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D506" t="s">
+        <v>11</v>
+      </c>
+      <c r="E506" t="s">
+        <v>12</v>
+      </c>
+      <c r="F506" t="s">
+        <v>142</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H506" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D507" t="s">
+        <v>11</v>
+      </c>
+      <c r="E507" t="s">
+        <v>12</v>
+      </c>
+      <c r="F507" t="s">
+        <v>142</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H507" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D508" t="s">
+        <v>11</v>
+      </c>
+      <c r="E508" t="s">
+        <v>12</v>
+      </c>
+      <c r="F508" t="s">
+        <v>142</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H508" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D509" t="s">
+        <v>11</v>
+      </c>
+      <c r="E509" t="s">
+        <v>12</v>
+      </c>
+      <c r="F509" t="s">
+        <v>142</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H509" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D510" t="s">
+        <v>11</v>
+      </c>
+      <c r="E510" t="s">
+        <v>12</v>
+      </c>
+      <c r="F510" t="s">
+        <v>142</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H510" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D511" t="s">
+        <v>11</v>
+      </c>
+      <c r="E511" t="s">
+        <v>12</v>
+      </c>
+      <c r="F511" t="s">
+        <v>41</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H511" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D512" t="s">
+        <v>11</v>
+      </c>
+      <c r="E512" t="s">
+        <v>12</v>
+      </c>
+      <c r="F512" t="s">
+        <v>41</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D513" t="s">
+        <v>11</v>
+      </c>
+      <c r="E513" t="s">
+        <v>12</v>
+      </c>
+      <c r="F513" t="s">
+        <v>41</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H513" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D514" t="s">
+        <v>11</v>
+      </c>
+      <c r="E514" t="s">
+        <v>12</v>
+      </c>
+      <c r="F514" t="s">
+        <v>142</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H514" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D515" t="s">
+        <v>11</v>
+      </c>
+      <c r="E515" t="s">
+        <v>12</v>
+      </c>
+      <c r="F515" t="s">
+        <v>142</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H515" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D516" t="s">
+        <v>11</v>
+      </c>
+      <c r="E516" t="s">
+        <v>12</v>
+      </c>
+      <c r="F516" t="s">
+        <v>142</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H516" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D517" t="s">
+        <v>11</v>
+      </c>
+      <c r="E517" t="s">
+        <v>12</v>
+      </c>
+      <c r="F517" t="s">
+        <v>142</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H517" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D518" t="s">
+        <v>11</v>
+      </c>
+      <c r="E518" t="s">
+        <v>12</v>
+      </c>
+      <c r="F518" t="s">
+        <v>142</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H518" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D519" t="s">
+        <v>11</v>
+      </c>
+      <c r="E519" t="s">
+        <v>12</v>
+      </c>
+      <c r="F519" t="s">
+        <v>142</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H519" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D520" t="s">
+        <v>11</v>
+      </c>
+      <c r="E520" t="s">
+        <v>12</v>
+      </c>
+      <c r="F520" t="s">
+        <v>28</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H520" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D521" t="s">
+        <v>11</v>
+      </c>
+      <c r="E521" t="s">
+        <v>12</v>
+      </c>
+      <c r="F521" t="s">
+        <v>41</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H521" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D522" t="s">
+        <v>11</v>
+      </c>
+      <c r="E522" t="s">
+        <v>12</v>
+      </c>
+      <c r="F522" t="s">
+        <v>41</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H522" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D523" t="s">
+        <v>11</v>
+      </c>
+      <c r="E523" t="s">
+        <v>12</v>
+      </c>
+      <c r="F523" t="s">
+        <v>41</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D524" t="s">
+        <v>11</v>
+      </c>
+      <c r="E524" t="s">
+        <v>12</v>
+      </c>
+      <c r="F524" t="s">
+        <v>41</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D525" t="s">
+        <v>11</v>
+      </c>
+      <c r="E525" t="s">
+        <v>12</v>
+      </c>
+      <c r="F525" t="s">
+        <v>642</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D526" t="s">
+        <v>11</v>
+      </c>
+      <c r="E526" t="s">
+        <v>12</v>
+      </c>
+      <c r="F526" t="s">
+        <v>642</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H526" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D527" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527" t="s">
+        <v>12</v>
+      </c>
+      <c r="F527" t="s">
+        <v>642</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H527" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D528" t="s">
+        <v>11</v>
+      </c>
+      <c r="E528" t="s">
+        <v>12</v>
+      </c>
+      <c r="F528" t="s">
+        <v>23</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H528" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D529" t="s">
+        <v>11</v>
+      </c>
+      <c r="E529" t="s">
+        <v>12</v>
+      </c>
+      <c r="F529" t="s">
+        <v>41</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H529" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D530" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530" t="s">
+        <v>12</v>
+      </c>
+      <c r="F530" t="s">
+        <v>142</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H530" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D531" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531" t="s">
+        <v>12</v>
+      </c>
+      <c r="F531" t="s">
+        <v>142</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H531" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D532" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532" t="s">
+        <v>12</v>
+      </c>
+      <c r="F532" t="s">
+        <v>142</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H532" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D533" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533" t="s">
+        <v>12</v>
+      </c>
+      <c r="F533" t="s">
+        <v>142</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H533" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D534" t="s">
+        <v>11</v>
+      </c>
+      <c r="E534" t="s">
+        <v>12</v>
+      </c>
+      <c r="F534" t="s">
+        <v>142</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H534" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D535" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" t="s">
+        <v>12</v>
+      </c>
+      <c r="F535" t="s">
+        <v>13</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H535" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D536" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536" t="s">
+        <v>12</v>
+      </c>
+      <c r="F536" t="s">
+        <v>142</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H536" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D537" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537" t="s">
+        <v>12</v>
+      </c>
+      <c r="F537" t="s">
+        <v>142</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H537" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D538" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538" t="s">
+        <v>12</v>
+      </c>
+      <c r="F538" t="s">
+        <v>142</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H538" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D539" t="s">
+        <v>11</v>
+      </c>
+      <c r="E539" t="s">
+        <v>12</v>
+      </c>
+      <c r="F539" t="s">
+        <v>142</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H539" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D540" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540" t="s">
+        <v>12</v>
+      </c>
+      <c r="F540" t="s">
+        <v>142</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H540" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D541" t="s">
+        <v>11</v>
+      </c>
+      <c r="E541" t="s">
+        <v>12</v>
+      </c>
+      <c r="F541" t="s">
+        <v>142</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D542" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542" t="s">
+        <v>12</v>
+      </c>
+      <c r="F542" t="s">
+        <v>142</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D543" t="s">
+        <v>11</v>
+      </c>
+      <c r="E543" t="s">
+        <v>12</v>
+      </c>
+      <c r="F543" t="s">
+        <v>142</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D544" t="s">
+        <v>11</v>
+      </c>
+      <c r="E544" t="s">
+        <v>12</v>
+      </c>
+      <c r="F544" t="s">
+        <v>142</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D545" t="s">
+        <v>11</v>
+      </c>
+      <c r="E545" t="s">
+        <v>12</v>
+      </c>
+      <c r="F545" t="s">
+        <v>142</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D546" t="s">
+        <v>11</v>
+      </c>
+      <c r="E546" t="s">
+        <v>12</v>
+      </c>
+      <c r="F546" t="s">
+        <v>642</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D547" t="s">
+        <v>11</v>
+      </c>
+      <c r="E547" t="s">
+        <v>12</v>
+      </c>
+      <c r="F547" t="s">
+        <v>642</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D548" t="s">
+        <v>11</v>
+      </c>
+      <c r="E548" t="s">
+        <v>12</v>
+      </c>
+      <c r="F548" t="s">
+        <v>642</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D549" t="s">
+        <v>11</v>
+      </c>
+      <c r="E549" t="s">
+        <v>12</v>
+      </c>
+      <c r="F549" t="s">
+        <v>642</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D550" t="s">
+        <v>11</v>
+      </c>
+      <c r="E550" t="s">
+        <v>12</v>
+      </c>
+      <c r="F550" t="s">
+        <v>425</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D551" t="s">
+        <v>11</v>
+      </c>
+      <c r="E551" t="s">
+        <v>12</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D552" t="s">
+        <v>11</v>
+      </c>
+      <c r="E552" t="s">
+        <v>12</v>
+      </c>
+      <c r="F552" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D553" t="s">
+        <v>11</v>
+      </c>
+      <c r="E553" t="s">
+        <v>12</v>
+      </c>
+      <c r="F553" t="s">
+        <v>41</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D554" t="s">
+        <v>11</v>
+      </c>
+      <c r="E554" t="s">
+        <v>12</v>
+      </c>
+      <c r="F554" t="s">
+        <v>41</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D555" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555" t="s">
+        <v>12</v>
+      </c>
+      <c r="F555" t="s">
+        <v>41</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D556" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556" t="s">
+        <v>12</v>
+      </c>
+      <c r="F556" t="s">
+        <v>41</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D557" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557" t="s">
+        <v>12</v>
+      </c>
+      <c r="F557" t="s">
+        <v>41</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D558" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558" t="s">
+        <v>12</v>
+      </c>
+      <c r="F558" t="s">
+        <v>41</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D559" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559" t="s">
+        <v>12</v>
+      </c>
+      <c r="F559" t="s">
+        <v>41</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D560" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560" t="s">
+        <v>12</v>
+      </c>
+      <c r="F560" t="s">
+        <v>41</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D561" t="s">
+        <v>11</v>
+      </c>
+      <c r="E561" t="s">
+        <v>12</v>
+      </c>
+      <c r="F561" t="s">
+        <v>41</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D562" t="s">
+        <v>11</v>
+      </c>
+      <c r="E562" t="s">
+        <v>12</v>
+      </c>
+      <c r="F562" t="s">
+        <v>425</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D563" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" t="s">
+        <v>420</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D564" t="s">
+        <v>11</v>
+      </c>
+      <c r="E564" t="s">
+        <v>12</v>
+      </c>
+      <c r="F564" t="s">
+        <v>142</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D565" t="s">
+        <v>11</v>
+      </c>
+      <c r="E565" t="s">
+        <v>12</v>
+      </c>
+      <c r="F565" t="s">
+        <v>142</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D566" t="s">
+        <v>11</v>
+      </c>
+      <c r="E566" t="s">
+        <v>12</v>
+      </c>
+      <c r="F566" t="s">
+        <v>142</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D567" t="s">
+        <v>11</v>
+      </c>
+      <c r="E567" t="s">
+        <v>12</v>
+      </c>
+      <c r="F567" t="s">
+        <v>142</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D568" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" t="s">
+        <v>12</v>
+      </c>
+      <c r="F568" t="s">
+        <v>142</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D569" t="s">
+        <v>11</v>
+      </c>
+      <c r="E569" t="s">
+        <v>12</v>
+      </c>
+      <c r="F569" t="s">
+        <v>425</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D570" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" t="s">
+        <v>12</v>
+      </c>
+      <c r="F570" t="s">
+        <v>18</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D571" t="s">
+        <v>11</v>
+      </c>
+      <c r="E571" t="s">
+        <v>12</v>
+      </c>
+      <c r="F571" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D572" t="s">
+        <v>11</v>
+      </c>
+      <c r="E572" t="s">
+        <v>12</v>
+      </c>
+      <c r="F572" t="s">
+        <v>425</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D573" t="s">
+        <v>11</v>
+      </c>
+      <c r="E573" t="s">
+        <v>12</v>
+      </c>
+      <c r="F573" t="s">
+        <v>142</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D574" t="s">
+        <v>11</v>
+      </c>
+      <c r="E574" t="s">
+        <v>12</v>
+      </c>
+      <c r="F574" t="s">
+        <v>142</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D575" t="s">
+        <v>11</v>
+      </c>
+      <c r="E575" t="s">
+        <v>12</v>
+      </c>
+      <c r="F575" t="s">
+        <v>142</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D576" t="s">
+        <v>11</v>
+      </c>
+      <c r="E576" t="s">
+        <v>12</v>
+      </c>
+      <c r="F576" t="s">
+        <v>142</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D577" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" t="s">
+        <v>12</v>
+      </c>
+      <c r="F577" t="s">
+        <v>142</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D578" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" t="s">
+        <v>12</v>
+      </c>
+      <c r="F578" t="s">
+        <v>142</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>10</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2336</v>
+      </c>
+      <c r="F579" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2339</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>17</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2336</v>
+      </c>
+      <c r="F580" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>22</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2336</v>
+      </c>
+      <c r="F581" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>10</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2336</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>17</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2336</v>
+      </c>
+      <c r="F583" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>10</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F584" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>17</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F585" t="s">
+        <v>367</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>22</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F586" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2363</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>27</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F587" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>32</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F588" t="s">
+        <v>425</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>36</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F589" t="s">
+        <v>642</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2371</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>40</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F590" t="s">
+        <v>642</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>45</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F591" t="s">
+        <v>642</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>49</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F592" t="s">
+        <v>642</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
         <v>53</v>
       </c>
-      <c r="D368" t="s">
-[...12 lines deleted...]
-        <v>1425</v>
+      <c r="D593" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F593" t="s">
+        <v>41</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2383</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>57</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F594" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2387</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>61</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F595" t="s">
+        <v>23</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>65</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F596" t="s">
+        <v>642</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>69</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F597" t="s">
+        <v>425</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2396</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>10</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2399</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>10</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F599" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>17</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E600" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F600" t="s">
+        <v>41</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>22</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F601" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>27</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F602" t="s">
+        <v>142</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>32</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E603" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F603" t="s">
+        <v>142</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>36</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F604" t="s">
+        <v>142</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>40</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F605" t="s">
+        <v>142</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>45</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F606" t="s">
+        <v>142</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>49</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F607" t="s">
+        <v>41</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>53</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F608" t="s">
+        <v>41</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>57</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F609" t="s">
+        <v>41</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>61</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F610" t="s">
+        <v>41</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2440</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>65</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F611" t="s">
+        <v>41</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>69</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F612" t="s">
+        <v>41</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>73</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F613" t="s">
+        <v>142</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>77</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F614" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>81</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F615" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>85</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F616" t="s">
+        <v>41</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>89</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F617" t="s">
+        <v>41</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>93</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F618" t="s">
+        <v>425</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>97</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F619" t="s">
+        <v>41</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>101</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F620" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>105</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F621" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>109</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F622" t="s">
+        <v>142</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>113</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F623" t="s">
+        <v>2477</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2479</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>117</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F624" t="s">
+        <v>2477</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>121</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F625" t="s">
+        <v>2477</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>125</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F626" t="s">
+        <v>41</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>129</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F627" t="s">
+        <v>41</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>133</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F628" t="s">
+        <v>142</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>137</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F629" t="s">
+        <v>142</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>141</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F630" t="s">
+        <v>142</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>146</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E631" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F631" t="s">
+        <v>142</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>150</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F632" t="s">
+        <v>142</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>154</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F633" t="s">
+        <v>142</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>158</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F634" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>162</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F635" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>166</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F636" t="s">
+        <v>367</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>170</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F637" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>174</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F638" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2525</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>178</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F639" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2528</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>182</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F640" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>186</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F641" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>190</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F642" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>194</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F643" t="s">
+        <v>23</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>198</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E644" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F644" t="s">
+        <v>2541</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>202</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F645" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>206</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E646" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F646" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>210</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F647" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2552</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>214</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F648" t="s">
+        <v>989</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>218</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F649" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>222</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F650" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>226</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F651" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2564</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>230</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F652" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2567</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2568</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>234</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F653" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>238</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F654" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>242</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F655" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>246</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F656" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2579</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>250</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F657" t="s">
+        <v>142</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>254</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F658" t="s">
+        <v>142</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>258</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F659" t="s">
+        <v>142</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>262</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F660" t="s">
+        <v>142</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>266</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F661" t="s">
+        <v>142</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>270</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F662" t="s">
+        <v>642</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>278</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F663" t="s">
+        <v>41</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>282</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F664" t="s">
+        <v>41</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2603</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>286</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F665" t="s">
+        <v>41</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2606</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>290</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F666" t="s">
+        <v>642</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>294</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F667" t="s">
+        <v>642</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2612</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>298</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F668" t="s">
+        <v>13</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>302</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E669" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F669" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>306</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F670" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>310</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F671" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>314</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F672" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>318</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F673" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>322</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F674" t="s">
+        <v>642</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>326</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F675" t="s">
+        <v>642</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>330</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F676" t="s">
+        <v>41</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>334</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F677" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>338</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F678" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>342</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F679" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>346</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F680" t="s">
+        <v>2650</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>350</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F681" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>354</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F682" t="s">
+        <v>41</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>362</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F683" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>366</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F684" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>371</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F685" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>375</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F686" t="s">
+        <v>642</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>379</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F687" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>383</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F688" t="s">
+        <v>41</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>387</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F689" t="s">
+        <v>420</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>391</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F690" t="s">
+        <v>41</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>395</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F691" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>10</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F692" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>17</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F693" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2694</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>22</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F694" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>27</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F695" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>32</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F696" t="s">
+        <v>142</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>36</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F697" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>40</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F698" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>45</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F699" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>49</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F700" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>53</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F701" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2719</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>57</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F702" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2722</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>61</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F703" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>65</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F704" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>69</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F705" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2730</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>73</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F706" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>77</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F707" t="s">
+        <v>2663</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>81</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F708" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>85</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F709" t="s">
+        <v>2708</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2743</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>89</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2689</v>
+      </c>
+      <c r="F710" t="s">
+        <v>2410</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>10</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2749</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>10</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F712" t="s">
+        <v>41</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>17</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F713" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>22</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F714" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>27</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F715" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>32</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F716" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>36</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F717" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>40</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F718" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>45</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F719" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>49</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F720" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>53</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F721" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>57</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F722" t="s">
+        <v>142</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>61</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F723" t="s">
+        <v>142</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>65</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F724" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>69</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F725" t="s">
+        <v>932</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>73</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F726" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>77</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F727" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>81</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F728" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>85</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F729" t="s">
+        <v>18</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>89</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F730" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>93</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F731" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>97</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F732" t="s">
+        <v>932</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>101</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E733" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F733" t="s">
+        <v>642</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>105</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E734" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F734" t="s">
+        <v>989</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>109</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E735" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F735" t="s">
+        <v>2541</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>113</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E736" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F736" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>117</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E737" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F737" t="s">
+        <v>1715</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>121</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E738" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F738" t="s">
+        <v>367</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>125</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E739" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F739" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>129</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E740" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F740" t="s">
+        <v>13</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>133</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E741" t="s">
+        <v>2754</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>137</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E742" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F742" t="s">
+        <v>142</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2846</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>141</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E743" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F743" t="s">
+        <v>2541</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>146</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E744" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F744" t="s">
+        <v>425</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>150</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E745" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F745" t="s">
+        <v>367</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>154</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E746" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F746" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>158</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E747" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F747" t="s">
+        <v>142</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>162</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E748" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F748" t="s">
+        <v>647</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>166</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E749" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F749" t="s">
+        <v>142</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>170</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E750" t="s">
+        <v>2754</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>174</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E751" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F751" t="s">
+        <v>41</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>178</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E752" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F752" t="s">
+        <v>420</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>182</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E753" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F753" t="s">
+        <v>18</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>186</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E754" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F754" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>190</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E755" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F755" t="s">
+        <v>2385</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>194</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E756" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F756" t="s">
+        <v>420</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>198</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E757" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F757" t="s">
+        <v>41</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>202</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E758" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F758" t="s">
+        <v>142</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>206</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E759" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F759" t="s">
+        <v>41</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>210</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E760" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F760" t="s">
+        <v>13</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>214</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E761" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F761" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>218</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E762" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F762" t="s">
+        <v>41</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>10</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E763" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F763" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2911</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>17</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E764" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F764" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>22</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E765" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F765" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>27</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E766" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F766" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>32</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E767" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F767" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2923</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>36</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E768" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F768" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>40</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E769" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F769" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>45</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E770" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F770" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>49</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E771" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F771" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>53</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E772" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F772" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>57</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E773" t="s">
+        <v>2909</v>
+      </c>
+      <c r="F773" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2941</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -14690,50 +29923,455 @@
     <hyperlink ref="G344" r:id="rId343"/>
     <hyperlink ref="G345" r:id="rId344"/>
     <hyperlink ref="G346" r:id="rId345"/>
     <hyperlink ref="G347" r:id="rId346"/>
     <hyperlink ref="G348" r:id="rId347"/>
     <hyperlink ref="G349" r:id="rId348"/>
     <hyperlink ref="G350" r:id="rId349"/>
     <hyperlink ref="G351" r:id="rId350"/>
     <hyperlink ref="G352" r:id="rId351"/>
     <hyperlink ref="G353" r:id="rId352"/>
     <hyperlink ref="G354" r:id="rId353"/>
     <hyperlink ref="G355" r:id="rId354"/>
     <hyperlink ref="G356" r:id="rId355"/>
     <hyperlink ref="G357" r:id="rId356"/>
     <hyperlink ref="G358" r:id="rId357"/>
     <hyperlink ref="G359" r:id="rId358"/>
     <hyperlink ref="G360" r:id="rId359"/>
     <hyperlink ref="G361" r:id="rId360"/>
     <hyperlink ref="G362" r:id="rId361"/>
     <hyperlink ref="G363" r:id="rId362"/>
     <hyperlink ref="G364" r:id="rId363"/>
     <hyperlink ref="G365" r:id="rId364"/>
     <hyperlink ref="G366" r:id="rId365"/>
     <hyperlink ref="G367" r:id="rId366"/>
     <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>