--- v0 (2026-01-30)
+++ v1 (2026-06-16)
@@ -54,11721 +54,11721 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANTONIO PEDRO</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8838/ind-n-1-antonio_pedro.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8838/ind-n-1-antonio_pedro.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, baseado no Art. 169, do Regimento Interno desta casa, que seja providenciado junto ao DEPASA a impIantaco de uma rede de água no Polo Jequiá na cidade de Xapuri.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>WAGNER FELIPE</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8839/ind-n-2-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8839/ind-n-2-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 parágrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto ao órgão competente estude a possibilidade de realizar manutenção e reparo na iluminação pública da Avenida Amadeu Barbosa.</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8840/ind-n-3-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8840/ind-n-3-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 paragrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes estude a possibilidade de realizar melhorias emergenciais na pavimentação e na iluminação pública da Rua Francisco Chagas, Loteamento Santa Monica Bairro Novo Horizonte</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ROBERTO DUARTE</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8841/ind-n-4-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8841/ind-n-4-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86190 - Regimento lnterno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a limpeza e retirada de entulhos da Rua José do Vale, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8842/ind-n-5-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8842/ind-n-5-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, urna Operação Tapa Buracos, na Rua Tucano, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8843/ind-n-6-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8843/ind-n-6-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução nº 86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, uma Operação Tapa Buracos, entre as ruas Tucano e a 02 de Julho, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8844/ind-n-7-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8844/ind-n-7-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução nº86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, uma Operação Tapa Buracos, na Rua Noemi de Lima, Bairro Plácido de Castro, localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8845/ind-n-8-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8845/ind-n-8-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a limpeza da Rua das Palmeiras, Bairro Plácido de Castro, localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8846/ind-n-9-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8846/ind-n-9-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, co fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a limpeza da Rua AluIzio Bezerra, Bairro Plácido de Castro, localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8847/ind-n-10-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8847/ind-n-10-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolucao n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, uma Operação Tapa Buracos, na Rua AluIzio Bezerra, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8848/ind-n-11-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8848/ind-n-11-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86190 - Regimento lnterno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, urna Operação Tapa Buracos, entre a Travessa Fortaleza e a Rua Adalberto Sena, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8849/ind-n-12-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8849/ind-n-12-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, uma Operação Tapa Buracos, na Rua Urbano F. de Medeiros, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8850/ind-n-13-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8850/ind-n-13-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicaçao Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a dopagem nas árvores da Rua Urbano F. de Medeiros, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8851/ind-n-14-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8851/ind-n-14-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, o reparo no dispositivo relê do poste de iluminação da Rua AluIzio Bezerra, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Janilson  Leite</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8879/ind-n-16-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8879/ind-n-16-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de 01 Ar Condicionado para a recepção do Pronto Socorro- HUERBI</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/</t>
+    <t>http://sapl.al.ac.leg.br/media/</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução nº86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, o reparo no dispositivo relê do poste de iluminação da Rua Adalcides Gab, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8855/ind-n-18-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8855/ind-n-18-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a reposição da grade de bueiro, na Rua 25 de Marco, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8912/ind-n-19-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8912/ind-n-19-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 169, da Resolução no 86/90 -Regimento Inferno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que o Secretário de Estado da Justiça e Segurança Pública - SEJUSP providencie, de forma emergencial, a implantação de um Posto Policial no Km 52 da estrada Transacreana, onde fica localizada a Vila Verde.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8857/ind-n-20-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8857/ind-n-20-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução nº86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a limpeza da Rua 25 de Marco, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8858/ind-n-21-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8858/ind-n-21-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a desobstrução e reposição de tampa de bueiro, na Rua Ipiranga, Bairro Plácido de Castro, localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8859/ind-n-22-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8859/ind-n-22-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a limpeza da Rua Ipiranga, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8860/ind-n-23-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8860/ind-n-23-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução nº86/90 - Regimento interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, uma Operação Tapa Buracos, entre na Rua Geraldo Proerd, Bairro Plácido de Castro, localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8861/ind-n-24-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8861/ind-n-24-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento lnterno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMI - providencie, de forma emergencial, urna Operação Tapa Buracos, entre as ruas Geraldo Proerd e Avenida Adalberto Sena, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8862/ind-n-25-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8862/ind-n-25-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução nº86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a limpeza da Rua Domingo de Medeiros, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8863/ind-n-26-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8863/ind-n-26-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 76, inciso V da Resolução n°86/90 - Regimento n desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, a desobstrução e reposição de tampa de bueiro, na Rua Domingo de Medeiros, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8867/ind-n-27-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8867/ind-n-27-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentarão no art. 76, inciso V da Resolução nº86/90 - Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que a Prefeitura Municipal de Rio Branco - PMRB - providencie, de forma emergencial, uma Operação Tapa Buracos, na Rua 25 de Marco, Bairro Plácido de Castro, localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>FAGNER CALEGÁRIO</t>
   </si>
   <si>
     <t>Encaminho a Mesa Diretora da Assembleia Legislativa, de acordo com o que prevê o art. 169, da Resolução nº 86/90 - Regimento Interno desta Casa de_x000D_
 Leis, a seguinte INDICAcAO:_x000D_
 Que o Governador do Estado do Acre, no uso das atribuições que lhe confere o artigo 78, inciso VI, da Constituição Estadual, proceda com a Implantação do Programa de Proteção e Defesa do Consumidor - PROCON na cidade de Cruzeiro do Sul — AC.</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8869/ind-n-29-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8869/ind-n-29-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Encaminho a Mesa Diretora da Assembleia Legislativa, de acordo com e prevê o art. 169, da Resolução NO 86/90 - Regimento Interno desta Casa de_x000D_
 Leis, a seguinte INDICAcAO:_x000D_
 Que o Governador do Estado do Acre, no uso das atribuições que lhe confere o artigo 78, inciso VI, da Constituição Estadual, proceda, junto a Secretaria de Estado de Justiça e Segurança Pública - SEJUSP, com a Implantação de um Posto Policial na Rodovia Transacreana, nas proximidades do Km 52</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>José Bestene</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8871/ind-n-30-josee_bestene.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8871/ind-n-30-josee_bestene.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado Acre, com fundamentação no art. 169, da Resolução n2 86/90 Regimento Interno desta Casa Legislativa, que seja encaminhada a presente indicação ao Exmo. Sr. Governador e Departamento Estadual de Estradas e Rodagens - (Deracre), para que providencie limpeza e manutenção da Rodovia AC-40, entre Rio Branco e Plácido de Castro.</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8872/ind-n-31-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8872/ind-n-31-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 - Regimento Interno desta Casa de Leis para que seja endereçado expediente ao Excelentíssimo Senhor Governador do Estado para que junto a Secretaria de Estado de Educação determine um reparo no calcamento interno da Escola Georgete Eluan Kalume, situada no Bairro Cadeia Velha no Município de Rio Branco.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8873/ind-n-32-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8873/ind-n-32-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 paragrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes determine uma ação imediata na pavimentação e no sistema de esgoto da Rua Vitória, Bairro Conquista situado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>NENEM ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8874/ind-n-33-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8874/ind-n-33-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamento no art. 169 da Resolução n 86 /90 - Regimento Interno desta_x000D_
 Casa Legislativa, a presente proposição a ser endereçada a Sua Excelência Prefeita Socorro Neri, para que estude a viabilidade de sincronização dos semáforos. Objetivando assim maior fluidez ac, transito, a exemplo: - que nas vias centrais da capital os semáforos permitam o transito de forma uníssona em linha reta, e quando devam os veículos parar, que no decorrer da via seja igualmente uniforme a parada permitindo o transito as ruas transversais.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamento no art. 169 da Resolução n°86/90 - Regimento Interno desta_x000D_
 Casa Legislativa, a presente proposição a ser endereçada a Sua Excelência Governador Gladson de Lima Cameli, com a finalidade de análise da doação do imóvel: "Um lote de terra rural, situado a Estrada do Quixadá, Km 08, Neste Município e Comarca (Rio Branco Acre), com 5.171,08M2, e um perímetro de 306,96m1. Descrição DO PERÍMETRO: Começa no marco M-01, de onde segue em direção ao marco M-02..." conforme anexa escritura publica, desapropriado em favor do Estado do Acre, a COOPERATIVA DOS PISCICULTORES DO QUIXADÁ, pessoa jurídica de direito privado, CNPJ: 13.838.217/0001-17. Cadastro Nacional de Pessoa jurídica em anexo.</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8876/ind-n35-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8876/ind-n35-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Encaminho a Mesa Diretora da Assembleia Legislativa, de acordo com o que prevê o art. 169, da Resolução NO 86/90 Regimento Interno desta Casa de_x000D_
 Leis, a seguinte INDICAcAO:_x000D_
 Que seja encaminhada a presente indicação a Prefeitura do Município de Rio Branco para que proceda com uma Operação de Manutenção do Sistema de Iluminato Pública dos bairros Chico Mendes, Placas e Altamira</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8877/ind-n36-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8877/ind-n36-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que juntamente com a Secretaria de Estado de Policia Civil do Acre e o Comando Geral da Policia Militar do Estado do Acre, providenciem com urgência a Convocação dos aprovados no Concurso da Policia Militar e da Policia Civil realizado_x000D_
 no ano de 2017, para supri as necessidades existentes no Estado do Acre.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8878/ind-n-37-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8878/ind-n-37-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Aspirador para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8881/ind-n-38-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8881/ind-n-38-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Sade do Acre - SESACRE realize a contratação de biomédico para atender as necessidades do CECON</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8882/ind-n-39-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8882/ind-n-39-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisicão de um banho Maria para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8883/ind-n-40-_jenilson_leite_.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8883/ind-n-40-_jenilson_leite_.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Bisturi Elétrico para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8884/ind-n-41-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8884/ind-n-41-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a adequação/reforma/construção do Centro Cirúrgico para o UNACON.</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8885/ind-n-42-jenlson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8885/ind-n-42-jenlson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE viabilize com urgência a realização de Cirurgias Oncológicas para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8886/ind-n-43-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8886/ind-n-43-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a_x000D_
 aquisição de um Colposcópio para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8887/ind-n-44-jenilson_oleite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8887/ind-n-44-jenilson_oleite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Mamógrafo para atender as necessidades do CECON</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre,para que a Secretaria de Estado de Saúde do Acre - realize a contratação de Técnico em Análises Clinicas para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8889/ind-n-46-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8889/ind-n-46-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Micrótomo para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8890/ind-n-47-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8890/ind-n-47-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de agentes administrativo para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8891/ind-n-48-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8891/ind-n-48-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de 03 impressoras para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8892/ind-n-49-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8892/ind-n-49-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Lamínulas para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8893/ind-n-50-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8893/ind-n-50-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Estufa de secagem para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8894/ind-n-51-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8894/ind-n-51-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Técnico em Citologia para atender as necessidades do CECON.</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8895/ind-n-52-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8895/ind-n-52-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Técnico em radiologia para atender as necessidades do CECON</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Ultrassom Portátil para atender as necessidades do CECON</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8897/ind-n-54-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8897/ind-n-54-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 uma vez que não for atendido para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Tomógrafo para atender o UNACON.</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8898/ind-n-55-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8898/ind-n-55-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, recupere o ramal São Francisco que pertence ao município de Assis Brasil.</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, junta a Secretaria de Segurança Pública viabilize a contratação de policias militares para o município de Santa Rosa do Purus.</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8900/ind-n-57-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8900/ind-n-57-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, junto a Secretaria de Segurança Pública viabilize a contratação de policiais militares,para o município de Jordão</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8901/ind-n-58-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8901/ind-n-58-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, junto a Secretaria de Segurança Pública viabilize a contratação de policiais militares para o município de Assis Brasil.</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8902/ind-n-59-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8902/ind-n-59-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contatação de médico pediatra para atender as necessidades do município de Santa Rosa do Purus</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8903/ind-n-60-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8903/ind-n-60-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a  aquisição de 01 Ambulância para atender o município de Santa Rosa do Purus</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8904/ind-n-61-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8904/ind-n-61-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de médico genecologista para atender as necessidades do município de Santa Rosa do Purus.</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8905/ind-n-62-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8905/ind-n-62-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de dipirona para atender as necessidades do Hospital do Juruá</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Juliana Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8907/ind-n-63-juliana.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8907/ind-n-63-juliana.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos dos arts. 169 a 171, da Resolução no 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre que, após_x000D_
 ouvida a Mesa Diretora da ALEAC, seja encaminhado expediente ao Governo do Estado do Acre para que promova, em parceria com todos Os Poderes,_x000D_
 instituições públicas, privadas e sociedade civil organizada, as 'Caravanas da inclusão e Acessibilidade", eventos com o objetivo de identificar as barreiras a acessibilidade, combater o preconceito e a discriminação por meio da propagação dos direitos voltados as pessoas com deficiência e adotar as_x000D_
 medidas cabíveis para a promoção do direito constitucional a acessibilidade, corolário da dignidade da pessoa humana</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8908/ind-n-64-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8908/ind-n-64-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 paragrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes determine uma_x000D_
 ação imediata na pavimentação e no sistema de saneamento da Rua Aracuã, Bairro Eldorado situado no município de Rio Branco.</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8909/ind-n-65-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8909/ind-n-65-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 parágrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes estude a _x000D_
 possibilidade de realizar melhorias emergenciais no Ramal da Lagoa, situado no Polo Mesquita em Rio Branco.</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>MARCUS CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8910/ind-n-66-marcus_cavalcante.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8910/ind-n-66-marcus_cavalcante.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre, Exmo. GLADSON CAMELI, para que viabilize junto ao Órgão competente, a construção de urna escola de Ensino Médio no município de Feijó, urna vez que a já existente não atende a toda comunidade estudantil que quer ingressar no Ensino Médio</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8913/ind-n-67-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8913/ind-n-67-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Encaminho a Mesa Diretora da Assembleia Legislativa, de acordo com o que prevê o art. 169, da Resolução NO 86/90 - Regimento Interno desta Casa de_x000D_
 Leis, a seguinte INDICAcAO:_x000D_
 Que o Governador do Estado do Acre, no uso das atribuições que lhe confere o artigo 78, inciso VI, da Constituição Estadual, proceda, junto a Secretaria de Estado de Justiça e Segurança Pública - SEJUSP, com a REABERTURA da Unidade Prisional 4 (UP4), que se destinará a prisões de natureza civil, crimes de baixo potencial ofensivo ou com sentença não transitada em julgado.</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8914/ind-n-68-marcua_cavalcante.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8914/ind-n-68-marcua_cavalcante.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembléia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre, Exmo. GLADSON CAMELI. Solicitamos que seja disponibilizado um aparelho de Ultrassonografia para a maternidade Nair Correia De Araujo no município de Feijó</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8915/ind-n-69-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8915/ind-n-69-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 - Regimento Interno desta Casa de Leis para que seja endereçado expediente ao_x000D_
 Excelentíssimo Senhor Governador do Estado para que junto ao Órgão competente estude a possibilidade de efetuar reparos e manutenção na camada asfáltica da Rodovia AC-40 sentido Senador Guiomard/Plácido de Castro, no trecho entre o Trevo com a BR-317 em Senador Guiomard a cidade de Plácido de Castro - AC.</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8916/ind-n-70-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8916/ind-n-70-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 - Regimento Interno desta Casa de Leis para que seja endereçado expediente ao Excelentíssimo Senhor Governador do Estado para que junto ao órgão competente estude a possibilidade de efetuar reparos e manutenção_x000D_
 na camada asfáltica da Rodovia AC-475 que liga a BR-364 ao município de Plácido de Castro.</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8917/ind-n-71-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8917/ind-n-71-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Encaminho a Mesa Diretora da Assembleia Legislativa, de acordo com o que prevê o art. 169, da Resolução nº 86/90 - Regimento Interno desta Casa de Leis, a seguinte Indicação:_x000D_
 Que o Governador do Estado do Acre, no uso da atribuição que lhe confere o artigo 78, inciso VI, da Constituição Estadual e, em observância a Lei 10.098, proceda com a implantação de um Piano de Acessibilidade, visando a reestruturação dos edifícios públicos ou de uso coletivo sob a tutela do Estado, a fim de promover e facilitar o acesso de pessoas portadoras de deficiência ou com mobilidade reduzida.</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8920/ind-n-72-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8920/ind-n-72-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 paragrafo V Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes determine uma_x000D_
 ação imediata na pavimentação e no sistema de esgoto da Travessa 3 de Maio, Bairro Santa Inês situado no município de Rio Branco</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8921/ind-n-73-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8921/ind-n-73-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora co,m arrimo no art. 169, da Resolução n. 86/90 e art. 76 paragrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes determine uma_x000D_
 ação imediata na pavimentação e na tubulação do esgoto da Rua 10 de Marco, Bairro Alto Alegre situado no município de Rio Branco</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Encaminho a Mesa Diretora da Assembleia Legislativa, de acordo com o que prevê o art. 76, inciso V. da Resolução NO 86/90 - Regimento Interno desta Casa de Leis, a seguinte INDICAÇAO: Que a Prefeitura Municipal de Rio Branco - PMRB, no uso das suas atribuições, proceda com a implantação, em caráter de urgência, da Guarda Civil Municipal</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>CADMIEL BOMFIM</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8924/ind-n-75-cadmiel_bomfim.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8924/ind-n-75-cadmiel_bomfim.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 169, da Resolução n° 86/90 - Regimento Interno desta Casa de Leis seja caminhado expediente ao Excelentíssima Prefeita do município de Rio Branco, Socorro Neri, para que junto a Secretaria Municipal de infraestrutura e Mobilidade Urbana - SEINFRA, que estude a possibilidade de construir urgentemente uma ponte que ligue os bairros Ayrton Sena e Aeroporto Venho, localizados na grande Baixada da Sobral, haja vista que as populações dessas comunidades estão isoladas pela única via fronteiriça que os une, causando transtornos aos alunos e pais de crianças que estudam nas escolas municipais, ocasionando assim, grande evasão escolar por não haver a ponte que facilite o deslocamento dessas pessoas, haja vista que a ponte reduz consideravelmente a distância da escola aos alunos.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8925/ind-n-76-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8925/ind-n-76-janilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Aglutinoscópio para Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapuri.</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8926/ind-n-77-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8926/ind-n-77-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Agitador de plaquetas para a Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapuri.</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8927/ind-n-78-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8927/ind-n-78-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um banho Maria para atender as necessidades da Agenda Transfusional.' do Hospital Epaminondas Jácome no município de xapurí</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8928/ind-n-79-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8928/ind-n-79-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Sterile Connection para a Agência Transfusional do Hospital Epaminondas Jácome no município de Xapuri</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8929/ind-n-80-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8929/ind-n-80-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas transporte para a Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapuri.</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8930/ind-n-81-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8930/ind-n-81-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte externo para Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapuri</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8931/ind-n-82-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8931/ind-n-82-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 50ul para a Agenda Transfusional do Hospital Epaminondas Jácome no Município de Xapuri.</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8932/ind-n-83-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8932/ind-n-83-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de lOOul para Agência Transfusional do Hospital Epaminondas Jácome no município de Xapurí</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8933/ind-n-84-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8933/ind-n-84-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento lnterno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de I000ul para Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapuri.</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8934/ind-n-85-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8934/ind-n-85-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Técnicos em laboratório para atender as necessidades da Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapurí.</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8935/ind-n-86-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8935/ind-n-86-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Centrifuga para Agencia Transfusional do Hospital Epaminondas Jácome no município de Xapuri.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8936/ind-n-87-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8936/ind-n-87-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) Impressora para a Agenda Transfusional do Hospital Epaminondas no município de Xapuri.</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8937/ind-n-88-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8937/ind-n-88-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Canetas especificas para a Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapuri</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8938/ind-n-89-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8938/ind-n-89-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de 01 Etiquetadora para tubos/automática/com código de barras para atender a Agência Transfusional do Hospital Epaminondas Jácome no municipio de Xapuri</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8939/ind-n-90-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8939/ind-n-90-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de pastas com elástico para a Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapuri.</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8940/ind-n-91-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8940/ind-n-91-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Conectores Estéreis para atender as necessidades da Agenda Transfusional do Hospital Epaminondas Jácome no município de Xapuri.</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8941/ind-n-92-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8941/ind-n-92-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Stenle Connection para Agência Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8942/ind-n-93-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8942/ind-n-93-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para a Agência Transfusional do Hospital da Mulher e da Crianca( SASMAC).</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Conectores Estéreis para atender as necessidades da Agenda Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8944/ind-n-95-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8944/ind-n-95-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de 01 Etiquetadora para tubos/automática/com código de barras para atender a Agência Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8945/ind-n-96-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8945/ind-n-96-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Técnicos em taboratório para atender as necessidades da Agenda Transfusional do Hospital da Mulher e da Criança( SASMAC)</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8946/ind-n-97-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8946/ind-n-97-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) Impressora para Agenda Transfusional do Hospital  da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8947/ind-n-98-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8947/ind-n-98-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Canetas especificas para Agenda Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8948/ind-n-99-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8948/ind-n-99-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pastas com elástico para a Agenda Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8949/ind-n-100-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8949/ind-n-100-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de I 000ul para Agenda Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8950/ind-n-100-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8950/ind-n-100-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saide do Acre - SESACRE realize a aquisição de (01) equipamento chamado Aglutinoscópio para Agência Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8951/ind-n-102-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8951/ind-n-102-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saide do Acre - SESACRE realize a aquisição de (01) equipamento chamado Centrifuga para Agenda Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8952/ind-n-103-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8952/ind-n-103-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Agitador de plaquetas para Agência Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8953/ind-n-104-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8953/ind-n-104-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Banho Maria para Agenda Transfusional do Hospital da Mulher e da Criança( SASMAC)</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8954/ind-n-105-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8954/ind-n-105-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saide do da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8955/ind-n-106-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8955/ind-n-106-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de insumos básicos como seringa de lOml para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8956/ind-n-107-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8956/ind-n-107-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Carrinho de emergência para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8957/ind-n108-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8957/ind-n108-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de insumos básico como Esparadrapo para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8958/ind-n-109-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8958/ind-n-109-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de impressoras para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8959/ind-n-110-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8959/ind-n-110-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>índico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de insumos básicos como Gorro para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8960/ind-n-111-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8960/ind-n-111-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre. reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de insumos básicos como luvas para atender as necessidades do UNACON</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8961/ind-n-112-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8961/ind-n-112-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Maca Fixa para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8962/ind-n-114-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8962/ind-n-114-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisicao de Maca de Transferência para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8963/ind-n-114-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8963/ind-n-114-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Mesa hospitar de cabeceira para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8964/ind-n-115-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8964/ind-n-115-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre,, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de insumos básicos como mascaras para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8965/ind-n-116-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8965/ind-n-116-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Escada hospitar para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8966/ind-n-117-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8966/ind-n-117-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Equipo para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Mesa hospitar para exames para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8968/ind-n-119-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8968/ind-n-119-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de 01 Ar Condicionado para a recepção do Pronto Socorro- HUERB.</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8969/ind-n-120-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8969/ind-n-120-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a reforma do piso do corredor do Centro Cirúrgico Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8970/ind-n-121-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8970/ind-n-121-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado do Saúde do Acre - SESACRE realize a aquisição de cadeiras para a Copa do Centro Cirúrgico Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8971/ind-n-122-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8971/ind-n-122-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria do Estado do Saúde do Acre - SESACRE realize a manutenção substituição das cadeiras da recepção do setor de radiologia do Pronto Socorro.</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8972/ind-n-123-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8972/ind-n-123-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para quo a Secretaria de Estado do Saúde do Acre - SESACRE realize a reforma do Banheiro do Centro Cirúrgico do Pronto Socorro- HUERB.</t>
   </si>
   <si>
     <t>8973</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8973/ind-n-124-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8973/ind-n-124-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169,do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre -SESACRE realize a reforma do banheiro para atender as necessidades da observação adulto do pronto socorro-HUERB.</t>
   </si>
   <si>
     <t>8974</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8974/ind-n-125-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8974/ind-n-125-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria do Estado do Saúde do Acre - SESACRE realize a aquisição do Canetas do Bisturi pare atender as necessidades do Centro Cirúrgico Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>8975</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8975/ind-n126-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8975/ind-n126-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre SESACRE realize a aquisição do ar condicionado para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8976</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8976/ind-n-127-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8976/ind-n-127-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a reforma/reparos na sala do Acelerador Linear do UNACON.</t>
   </si>
   <si>
     <t>8977</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8977/ind-n128-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8977/ind-n128-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Biombo para atender as necessidades do UNACON</t>
   </si>
   <si>
     <t>8978</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8978/ind-n-129-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8978/ind-n-129-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Cadeira de transferência para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8979</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8979/ind-n-130-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8979/ind-n-130-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Cama hospitalar para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8980</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8980/ind-n-131-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8980/ind-n-131-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Computadores para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8981</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8981/ind-n-132-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8981/ind-n-132-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saide do Acre - SESACRE realize a aquisição de Conectores Estéreis para atender as necessidades da Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>8982</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8982/ind-n-133-jeniulson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8982/ind-n-133-jeniulson_leite.pdf</t>
   </si>
   <si>
     <t>índico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Técnicos em laboratório para atender as necessidades da Agencia Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>8983</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8983/ind-n-134-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8983/ind-n-134-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de pastas com elástico para a Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>8984</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8984/ind-n-135-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8984/ind-n-135-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Canetas especificas para Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira</t>
   </si>
   <si>
     <t>8985</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8985/ind-n-136-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8985/ind-n-136-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) Impressora para a Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>8986</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8986/ind-n-137-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8986/ind-n-137-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de I00ul para Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira</t>
   </si>
   <si>
     <t>8987</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8987/ind-n-138-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8987/ind-n-138-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 pare que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 50ul para. Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira</t>
   </si>
   <si>
     <t>8988</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8988/ind-n139-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8988/ind-n139-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saide do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte externo para Agência Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>8989</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8989/ind-n-140-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8989/ind-n-140-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte para a Agência Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8990/ind-n-141-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8990/ind-n-141-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Stenle Connection para Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8991/ind-n-142-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8991/ind-n-142-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Banho Maria para a Agencia Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8992/ind-n-143-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8992/ind-n-143-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de I00ul para Agencia Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8993/ind-n-144-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8993/ind-n-144-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com  fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte para Agência Transfusional do Hospital da Mulher e da Criança( SASMAC).</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8994/ind-n-145-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8994/ind-n-145-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de insumos básicos como seringa de 20m1 para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8995/ind-n-146-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8995/ind-n-146-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de insumos básicos como seringa de 5mI para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8996/ind-n-147-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8996/ind-n-147-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Suporte para soro para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8997/ind-n-148-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8997/ind-n-148-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de insumos básicos como Soro Fisiológico para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8998/ind-n-149-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8998/ind-n-149-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo, 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado do Saúde do Acre-SESACRE realize a aquisição de insumos básicos como Scalp para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8999/ind-n-150-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8999/ind-n-150-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição do Poltronas para pacientes para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9000/ind-n-151-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9000/ind-n-151-jenilson.pdf</t>
   </si>
   <si>
     <t>índico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria do Estado de Saúde do Acre-SESACRE realize a aquisição de Monitor Cardíaco para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9001/ind-n-152-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9001/ind-n-152-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de Mesa hospital para medicação para atender as necessidades do UNACON.</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9002/ind-n-153-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9002/ind-n-153-jenilson.pdf</t>
   </si>
   <si>
     <t>indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Andador para atender o UNACON.</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9003/ind-n-154-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9003/ind-n-154-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169. do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de um Tomógrafo para atender o UNACON.</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9004/ind-n-155-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9004/ind-n-155-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo  169, do Regimento n da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de 01 Balança para o UNACON.</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9005/ind-n-156-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9005/ind-n-156-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado do Saúde do Acre - SESACRE realize a aquisição do (01) Carrinho do Emergência pare suprir as necessidades da sala de Ortopedia do Centro Cirúrgico do Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9006/ind-n-157-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9006/ind-n-157-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre -SESACRE realize a aquisição de Respirador pare atender as necessidades do Centro Cirúrgico Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9007/ind-n-158-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9007/ind-n-158-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de mascara para atender as necessidades do Centro Cirúrgico do HUERB.</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9008/ind-n-159-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9008/ind-n-159-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encamarinhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado do Saúde do Acre - SESACRE realize a Contratação de Técnicos em Enfermagem para suprir as necessidades do Centro Cirúrgico do Pronto Socorro-HUERB</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9009/ind-n-160-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9009/ind-n-160-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a Contratação de Enfermeiros pare suprir as necessidades do Centro Cirúrgico do Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9010/ind-n-161-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9010/ind-n-161-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Colchões para suprir as necessidades do Centro Cirúrgico do Pronto Socorro-HUERB</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9011/ind-n-162-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9011/ind-n-162-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo I69 do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre -SESACRE realize a aquisição de colchoes para atender as necessidades da observação adulto do pronto socorro-HUERB.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9012/ind-n-163-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9012/ind-n-163-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para quo a Secretaria do Estado de Saúde do Acre - SESACRE realize a aquisição de um Caminho do Emergência pare a sala do Neurocirurgia do Centro Cirúrgico do Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9013/ind-n-164-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9013/ind-n-164-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para quo a Secretaria do Estado do Saúde do Acre - SESACRE realize a aquisição de um Carrinho de Emergência pare a sala geral do Centre Cirúrgico do Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9014/ind-n-165-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9014/ind-n-165-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para quo a Secretaria do Estado do Saúde do Acre - SESACRE realize a aquisição do roupas (Uniforme específico) para o Centro Cirúrgico Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9015/ind-n-166-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9015/ind-n-166-jenilson.pdf</t>
   </si>
   <si>
     <t>lndico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Tesouras para atender as necessidades do Centro Cirúrgico Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9016/ind-n-167-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9016/ind-n-167-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre -SESACRE realize a aquisição de seringas de 20ml pare atender as necessidades do Centro Cirúrgico Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9017/ind-n-168-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9017/ind-n-168-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para quo a Secretaria de Estado do Saúde do Acre - SESACRE realize a aquisição do Tesoura Curva para atender as necessidades do Centro Cirúrgico Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9018/ind-n-169-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9018/ind-n-169-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com, fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Conectores Estéreis para atender as necessidades da Agência Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9019/ind-n-170-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9019/ind-n-170-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de 01 Etiquetadora pare tubos/automática/com código de barras pare atender a Agência Transfusional do HUERB</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9027/ind-n-171-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9027/ind-n-171-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretarial de Estado de Saúde do Acre - SESACRE realize a contratação de Técnicos em Laboratório para atender as necessidades da Agência Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9028/ind-n-172-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9028/ind-n-172-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) Impressora para a Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9029/ind-n-173-_janilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9029/ind-n-173-_janilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Canetas especificas para a Agência Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9030/ind-n-174-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9030/ind-n-174-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de pastas com elástico para a Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9031/ind-n175-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9031/ind-n175-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 1000uI para Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9032/ind-n-176-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9032/ind-n-176-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Aglutinoscópio para Agëncia Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9033/ind-n-177-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9033/ind-n-177-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saide do Acre - SESACRE realize a aquisição de (01) equipamento chamado Centrifuga para Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9034/ind-n-178-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9034/ind-n-178-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Agitador de plaquetas para a Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9035/ind-n-179-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9035/ind-n-179-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Banho Maria para a Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9036/ind-n-180-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9036/ind-n-180-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 50ul para a Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9037/ind-n-181-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9037/ind-n-181-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 100ul para a Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9038/ind-n-182-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9038/ind-n-182-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte para a Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9039/ind-n-183-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9039/ind-n-183-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para a Agenda Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9040/ind-n-184-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9040/ind-n-184-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Stenle Connection para a Agência Transfusional do HUERB.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9041/ind-n-185-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9041/ind-n-185-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para quo a Secretaria do Estado do Saúde do Acre - SESACRE realize a aquisição de 01 Ar Condicionado para a copa do Centro Cirúrgico do Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9042/ind-n-186-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9042/ind-n-186-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para quo a Secretaria do Estado do Saide do Acre - SESACRE realize a reforma aquisição de cadeiras para recepção do Pronto Socorro- HUERB.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9043/ind-n-187-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9043/ind-n-187-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 - Regimento Interno desta Casa de Leis para que seja endereçado expediente ao Excelentíssimo Senhor Governador do Estado para que junto a Secretaria de Estado de Educação determine a instalação de equipamentos de_x000D_
 segurança e monitoramento na Escola Dalva de Souza das Neves, situada na Rodovia AC-90 (Transacreana) km 58 na Vila Verde, Projeto de Assentamento Figueira no Município de Rio Branco.</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9044/ind-n-188-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9044/ind-n-188-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169,do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de cadeiras para atender as necessidades da observação adulto do Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9045/ind-n-189-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9045/ind-n-189-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Agitador de plaquetas para a Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9046/ind-n-190-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9046/ind-n-190-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria do Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Centrifuga para Agencia Transfusional do Hospital João Câncio Fernandes no Município de Sena Madureira.</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9047/ind-n-191-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9047/ind-n-191-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Aglutinoscópio para Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9048/ind-n-192-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9048/ind-n-192-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de 01 Etiquetadora para tubos/automática/com código de barras para atender a Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9049/ind-n-193-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9049/ind-n-193-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de I000ul para Agenda Transfusional do Hospital João Câncio Fernandes no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9050/ind-n-194-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9050/ind-n-194-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de I000ut para Agenda Transfusional do Hospital Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Conectores Estéreis pare atender as necessidades da Agência Transfusional do Hospital Sansão Gomes no município de Tarauacá</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Técnicos em laboratório para atender as necessidades da Agenda Transfusional do Hospital Sansão Comes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9053/ind-n-197-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9053/ind-n-197-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de pastas com elástico para a Agenda Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9054/ind-n-198-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9054/ind-n-198-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Canetas especificas para a Agenda Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9055/ind-n-199-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9055/ind-n-199-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) Impressora para Agenda Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9056</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9056/ind-n-200-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9056/ind-n-200-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de I00ul para a Agenda Transfusional Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9057</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9057/ind-n-201-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9057/ind-n-201-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 50ul para a Agencia Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9058/ind-n-202-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9058/ind-n-202-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saide do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte externo para Agenda Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9059/ind-n-203-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9059/ind-n-203-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte para Agenda Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9060/ind-n-204-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9060/ind-n-204-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Stenle Connection para a Agencia Transfusional do Hospital de Sansão Games no município de Tarauacá._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9061/ind-n-205-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9061/ind-n-205-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Banho Maria para a Agenda Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9062/ind-n-206-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9062/ind-n-206-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Agitador de plaquetas para a Agenda Transfusional do Hospital de Sansão Games no município de Tarauacá.</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9063/ind-n-207-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9063/ind-n-207-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Centrifuga para Agenda  Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9064/ind-n-208-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9064/ind-n-208-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Aglutinoscópio para Agenda Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9065/ind-n-209-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9065/ind-n-209-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de 01 Etiquetadora para tubos/automática/com código de barras para atender a Agenda Transfusional do Hospital de Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Conectores Estéreis para atender as necessidades da Agenda Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9069/ind-n-211-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9069/ind-n-211-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Sterile Connection para a Agencia Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9070/ind-n-212-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9070/ind-n-212-jenilson.pdf</t>
   </si>
   <si>
     <t>indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, co fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Banho Maria para a Agenda Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9071/ind-n-213-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9071/ind-n-213-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Agitador de plaquetas para a Agenda Transfusional Hospital de Clinicas</t>
   </si>
   <si>
     <t>9072</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9072/ind-n-214-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9072/ind-n-214-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encamarinhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Centrifuga para Agencia Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9073/ind-n-215-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9073/ind-n-215-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de 01 Etiquetadora para tubos/automática/com código de barras para atender a Agenda Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9074</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9074/ind-n-216-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9074/ind-n-216-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Canetas especificas para Agenda Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9075</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9075/ind-n-217-jeniulson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9075/ind-n-217-jeniulson.pdf</t>
   </si>
   <si>
     <t>indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) Impressora para Agenda Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9076/ind-n-218-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9076/ind-n-218-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 1000ul para Agenda Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9077/ind-n-219-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9077/ind-n-219-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Sade do Acre - SESACRE realize a aquisição de Pipetas de IOOul para Agencia Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9078/ind-n-220-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9078/ind-n-220-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 50ul para a Agenda Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9079/ind-n-221-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9079/ind-n-221-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte externo para Agenda Transfusional do Hospital de Clinicas</t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9080/ind-n-222-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9080/ind-n-222-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para a Agenda Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do _x000D_
 Acre - SESACRE realize a aquisição de (01) equipamento chamado Aglutinoscópio para Agência Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9082/ind-n-224-antonio_pedro.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9082/ind-n-224-antonio_pedro.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no Art. 169, do Regimento Interno desta Casa, que seja providenciado junto SEPA e CAGEACRE a Implantado de um armazém da CAGEACRE na Cidade de Brasiléia para atender Os produtores rurais do município</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9083/ind-n-225-antonio_pedro.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9083/ind-n-225-antonio_pedro.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no Art. 169, do Regimento Interno desta Casa,  que seja encaminhada a SEPA - Secretaria de Estado de Produção e Agronegócio e a CAGEACRE, reforma para o armazém da CAGEACRE da cidade de Xapuri</t>
   </si>
   <si>
     <t>9084</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no Art. 169, do Regimento Interno desta Casa., que seja providenciado junto SEPA e CAGEACRE a implantado de um armazém da CAGEACRE na Cidade de Epitaciolândia para atender os produtores rurais do município.</t>
   </si>
   <si>
     <t>9085</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>MARIA ANTÔNIA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9085/ind-n227-maria_antonia.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9085/ind-n227-maria_antonia.pdf</t>
   </si>
   <si>
     <t>A Deputada que a esta subscreve, em consonância com o Art. 169 da Resolução 86/90 - Regimento Interno da ALEAC solicita a Mesa Diretora encaminhar expediente ao Ilustríssimo senhor Superintendente do INSS do Estado do Acre, viabilize a contratação ou disponibilização de profissionais para as agências do INSS que atende todos os municípios do Estado do Acre.</t>
   </si>
   <si>
     <t>9086</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>A Deputada que a esta subscreve, em consonância com o Art. 169 da Resolução 86/90 - Regimento Interno da ALEAC solicita a Mesa Diretora encaminhar expediente ao Excelentíssimo Senhor Governador do Estado Gladson Cameli, para que junto a Secretaria de Estado da Justiça e Segurança Pública- Sejusp, lance edital para a construção de uma nova sede para a Delegacia de Policia Civil do município de Mâncio Lima.</t>
   </si>
   <si>
     <t>9087</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9087/ind-n-229-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9087/ind-n-229-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de pastas com elástico para a Agenda Transfusional do Hospital de Clinicas</t>
   </si>
   <si>
     <t>9088</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9088/ind-n-230-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9088/ind-n-230-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Técnicos em laboratório para atender as necessidades da Agencia Transfusional do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9089/ind-n-231-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9089/ind-n-231-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>encaminho a Mesa Diretora da Assembleia Legislativa, de acordo com o que prevê o art. 169, da Resolução NO 86/90 - Regimento Interno desta Casa de_x000D_
 Leis, a seguinte INDICAÇÃO:</t>
   </si>
   <si>
     <t>9090</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>LUIZ GONZAGA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9090/ind-n-232-luiz_gozaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9090/ind-n-232-luiz_gozaga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre, Exmo. GLADSON CAMELI, para que viabilize junto ao órgão competente a reforma, recuperação e ampliação do prédio da Delegacia da mulher do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9091/ind-n-233-luiz_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9091/ind-n-233-luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre, Exmo. GLADSON CAMELI, para que viabilize junto ao Órgão competente a disponibilidade de policiais civis para o município de Marechal Thaumaturgo.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9092/ind-n-234-luiz_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9092/ind-n-234-luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre, Exmo. GLADSON CAMELI, para que viabilize junto ao Órgão competente a disponibilidade de policiais civis para 0 município de Porto Walter.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9093/ind-n-235-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9093/ind-n-235-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre, Exmo. GLADSON CAMELI, para que viabilize junto ao Órgão competente a reforma da Delegacia de Policia do municipal de Rodrigues Alves.</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9094/ind-n-236-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9094/ind-n-236-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 paragrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes estude a possibilidade de realizar melhorias emergenciais no Ramal do Pastel, Bairro Vila Acre no Segundo Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9095/ind-n-237-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9095/ind-n-237-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, Para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de 01 Ambulância Para o município de Jordão.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9096/ind-n-238-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9096/ind-n-238-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a reforma geral do Hospital Sansão Gomes de Tarauacá.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9097/ind-n-239-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9097/ind-n-239-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Educacional do Acre - SEE que viabilize 0 recurso financeiro para o Instituto São José.</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9098/ind-n-240-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9098/ind-n-240-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize o recurso financeiro para a pagamento de adicional para o medico especialistas em ultrassonografia lotado no Hospital Regional Wildy Viana localizado no município de Brasileia.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9099/ind-n-241-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9099/ind-n-241-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE execute as acoes do Programa de Saide Itinerante no município de Tarauacá.</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9100/ind-n-242-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9100/ind-n-242-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, junto a Secretaria Estadual de Educação-SEE viabilize a reforma do Ginásio de Esportes localizado no municipal de Tarauacá.</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9101/ind-n-243-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9101/ind-n-243-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Educação do Acre - SEE que viabilize 0 recurso financeiro para o pagamento dos servidores terceirizados lotados no Hospital Sansão Gomes no município de Tarauacá.</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9102/ind-n-244-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9102/ind-n-244-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, junto a Secretaria de Segurança Publica viabilize a contratação de policiais militares para auxiliar a segurança no bairro Corcovado no município de Tarauacá</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9103/ind-n-245-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9103/ind-n-245-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize Mutirão de cirurgias no municipal de Tarauacá.</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9104/ind-n-246-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9104/ind-n-246-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Educação do Acre - SEE que viabilize a contratação de professores para a Educação de Jovens e Adultos.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9105/ind-n-247-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9105/ind-n-247-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo_x000D_
 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do_x000D_
 Estado do Acre, para que a Secretaria de Estado de Educação do Acre - SEE que viabilize o_x000D_
 recurso financeiro para o pagamento dos servidores terceirizados lotados na OCA Rio Branco.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9106/ind-n-248-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9106/ind-n-248-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, junto ;&amp; Secretaria de Segurança Pública que viabilize a contratação de Policiais Militares e Civis para município de Xapuri.</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9107/ind-n-249-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9107/ind-n-249-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize o recurso financeiro para o pagamento de adicional para o medico especialistas em ultrassonografia lotado no Hospital Dr. Baba- Rosaldo Firmo de Aguiar Franca no municipal de Feijó.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9108/ind-n-250-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9108/ind-n-250-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, que intermedie soluções adequadas no tocante ao restabelecimento do Banco Postal no município de Marechal Thaumaturgo</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9109/ind-n-251-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9109/ind-n-251-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Educação do Acre - SEE que viabilize o recurso financeiro para o pagamento dos servidores terceirizados lotados na Escola Prof. Marcílio Pontes dos Santos localizada no município de Acrelândia.</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9110/ind-n-252-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9110/ind-n-252-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre) com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre) que intermedie soluções adequadas no tocante ao restabelecimento do Banco Postal no município de Jordão.</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9111/ind-n-253-luiz_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9111/ind-n-253-luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre, Exmo. GLADSON CAMELI, para que viabilize junto ao Secretário de Segurança Publica do Acre, Sr. PAULO CEZAR_x000D_
 ROCHA DOS SANTOS, que venha dar uma atenção especial ao município de Mâncio Lima, pois o mesmo está sendo usado como rota para entrada de_x000D_
 drogas no Estado.</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9112/ind-n-254-luiz_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9112/ind-n-254-luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exrno. Senhor_x000D_
 Governador do Estado do Acre, Exmo. GLADSON CAMELI, para que viabilize junto ao Secretário de Segurança Pública do Acre, Sr. PAULO CEZAR_x000D_
 ROCHA DOS SANTOS, que venha dar suporte e estrutura ao município de Mâncio Lima.</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9113/ind-n-255-luiz_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9113/ind-n-255-luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre GLADSON CAMELI, para que viabilize junto ao Órgão competente, a construção de uma quadra poliesportiva na comunidade Ramal da União no município de Rodrigues Alves.</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9114/ind-n-256-luiz_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9114/ind-n-256-luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Governador do Estado do Acre GLADSON CAMEU, para que viabilize junto ao Órgão competente, a construção de uma quadra poliesportiva na comunidade Ramal da União no município de Rodrigues Alves.</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9115/ind-n-257-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9115/ind-n-257-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 - Regimento Interno desta Casa de Leis seja endereçado expediente ao Excelentíssimo Senhor Governador do Estado para que junto ao órgão competente estude a possibilidade de disponibilizar 01 (uma) máquina de_x000D_
 beneficiar arroz (peladeira) com motor para a Comunidade Jacu no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9116/ind-n-258-luiz_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9116/ind-n-258-luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, com fulcro no art. 169, do Regimento Interno da Assembleia Legislativa que, seja encaminhado expediente ao Exmo. Senhor_x000D_
 Superintendente da Caixa Econômica Federal, para que viabilize junto a instituição um posto de atendimento no município de Porto Walter.</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>CHICO VIGA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9117/ind-n-259-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9117/ind-n-259-chico_viga.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169 e 172, todos da Resolução n. 86/90 - Regimento Interno desta Casa de Leis seja endereçado expediente ao Senhor Governador do Estado, para que junto a Secretaria de Estado de Educação, Esporte e Lazer estude a possibilidade de REALIZAR VEDAÇÃO CONTRA CHUVA NO GINÁSIO ESPORTIVO ADERLAN DA SILVA - PORTO WALTER.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>NICOLAU JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9118/ind-n-262_-_maria_antonia.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9118/ind-n-262_-_maria_antonia.pdf</t>
   </si>
   <si>
     <t>A Deputada que a esta subscreve, em consonância com o Art. 169 da Resolução 86/90 - Regimento Interno da ALEAC solicita a Mesa Diretora encaminhar expediente ao Excelentíssimo Senhor Governador do Estado Gladson Cameli, para que junto a Policia Militar do Estado do Acre viabilize uma barreira policial nos Municípios de Brasilétia e Epitaciolândia.</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9119/ind-n-263-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9119/ind-n-263-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 paragrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes estude a_x000D_
 possibilidade de realizar melhorias na pavimentação na Travessa Chico Sobrinho, no Ramal São José, Bairro Judia no Segundo Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9120/ind-n-264-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9120/ind-n-264-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora com arrimo no art. 169, da Resolução n. 86/90 e art. 76 paragrafo V - Regimento Interno desta Casa de Leis para que seja endereçado expediente a Excelentíssima Senhora Prefeita do Município de Rio Branco para que junto aos órgãos competentes estude a possibilidade de realizar pavimentação de 02 (dois) quilômetros no Ramal do Pastor, Bairro Vila Acre no Segundo Distrito de Rio Branco.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9121/ind-n-265-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9121/ind-n-265-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Educação do Acre - SEE realize a execução do recurso aportado para a construção do Ginásio de Esportes na escola municipal Nanzio Magalhães no município de Feijó.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9122/ind-n-266-jeniulson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9122/ind-n-266-jeniulson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para SEAPROF/ACRE - Secretaria de Extensão Agroflorestal e Produção Familiar do Estado do Acre, viabilize a contratação de profissionais para atender as necessidades do município de Tarauacá.</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9123/ind-n-267-jenilson_leiter.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9123/ind-n-267-jenilson_leiter.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo_x000D_
 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do_x000D_
 Estado do Acre, junto a Secretaria Estadual de Educação-SEE viabilize a aquisição de um gerador_x000D_
 para atender as necessidades da Escola Joaquim Nabuco na comunidade Repouso localizado no_x000D_
 município de Tarauacá.</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9124/ind-n-268-_jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9124/ind-n-268-_jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, a pedido do professor Antonio Marcos( Baco)junto a Secretaria Estadual de Educação-SEE viabilize a aquisição de um Kit de placa solar para atender as necessidades da Escola Joaquim Nabuco na comunidade Repouso localizado no município de Tarauacá.</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9127/ind-n-269-jenilson_.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9127/ind-n-269-jenilson_.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, junto a Secretaria Estadual de Educação-SEE viabilize a Perfuração de poço artesiano para atender a Escola Joaquim Nabuco na comunidade Repouso localizado no municipal de Tarauacá.</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9128/ind-n-270-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9128/ind-n-270-jenilson.pdf</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9129/ind-n-271-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9129/ind-n-271-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Planejamento e Gestão-SEPLAG que viabilize projeto onde um percentual de verba destinado a mídia seja encaminhado a programas de saúde gravidez na adolescência.</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9142/ind-n-272-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9142/ind-n-272-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE viabilize um panejamento anual para processo seletivo para contratação de médicos.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9143/ind-n-273-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9143/ind-n-273-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize aquisição/manutencao dos aparelhos de ar condicionado das enfermarias para atender as necessidades do Hospital da Mulher e da Criança ( SASMAC</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9144/ind-n-274-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9144/ind-n-274-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 50ul para a Agenda Transfusional do Hemo núcleo de Brasiléia.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9145/ind-n-275-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9145/ind-n-275-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 1000uI para Agencia Transfusional do Hemo núcleo de Brasiléia.</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9146/ind-n-276-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9146/ind-n-276-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Canetas especificas para Agenda Transfusional do Hemo núcleo de Brasiléla.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9147/ind-n-277-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9147/ind-n-277-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição de 01 Etiquetadora para tubos/automática/com código de  barras para atender a Agenda Transfusional do Hemo núcleo de Brasiléia</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9148/ind-n-278-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9148/ind-n-278-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de pastas com elástico para a Agenda Transfusional do Hemo núcleo de Brasiléia.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9149/ind-n-279-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9149/ind-n-279-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Técnicos em laboratório para atender as necessidades da Agencia Transfusional do Hemo núcleo de Brasiléia.</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9150/ind-n-280-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9150/ind-n-280-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Conectores Estéreis para atender as necessidades da Agenda Transfusional do Hemo núcleo de Brasiléia.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9151/ind-n-281-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9151/ind-n-281-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Aglutinoscópio para Agenda Transfusional do Hemo núcleo de Brasiléia</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9152/ind-n-282-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9152/ind-n-282-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do  Acre - SESACRE realize a aquisição de (01) equipamento chamado Centrifuga para Agenda Transfusional do Hemonúcleo de Brasiléia.</t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9153/ind-n-283-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9153/ind-n-283-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Agitador de plaquetas para a Agenda Transfusional do Hemonúcleo de Brasiléla</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9154/ind-n-284-_jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9154/ind-n-284-_jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 pam que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Banho Maria pam a Agenda Transfusional do Hernonucleo de Brasiléia.</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9155/ind-n-285-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9155/ind-n-285-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre SESACRE realize a aquisição de (01) equipamento chamado Stenle Connection para Agenda Transfusional do Hemonúcleo de Brasiléia</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9156/ind-n-286-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9156/ind-n-286-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte para a Agenda Transfusional do Hemonücleo de Brasiléia.</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9157/ind-n-287-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9157/ind-n-287-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte extemos para Agenda Transfusional do Hemonúcleo de Brasiléia.</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9158/ind-n-288-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9158/ind-n-288-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) Impressora para a Agenda Transfusional do Hemonücleo de Brasiléia.</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9159/ind-n-289-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9159/ind-n-289-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com  fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saüde do Acre - SESACRE realize a aquisição de Pipetas de 1OOuI para Agência Transfusional do Hemonúcleo de Brasiléia</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9160/ind-n-290-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9160/ind-n-290-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, Para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 50ul Para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9161/ind-n-291-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9161/ind-n-291-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, Para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição _x000D_
 de Pipetas de I 000uI Para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9162/ind-n-292-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9162/ind-n-292-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Canetas especificas para o Hemonúcleo do munícipio de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9163/ind-n-293-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9163/ind-n-293-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, praa que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição e para 01 Etiquetadora para tubos/automática/com código de barras para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9164/ind-n-294-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9164/ind-n-294-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, Para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de pastas com elástico Para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9165/ind-n-295-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9165/ind-n-295-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a_x000D_
 contratação de Técnicos em laboratório para atender as necessidades do Hemonúcleo do município de Cruzeiro do Sul</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9166/ind-n-296-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9166/ind-n-296-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do 3stado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição_x000D_
 de Conectores Estéreis para atender as necessidades do Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9167/ind-n-297-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9167/ind-n-297-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Aglutinoscópio para o Hemonúcleo do município de Cruzeiro do Sul</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9168/ind-n-298-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9168/ind-n-298-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Centrifuga para Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9169/ind-n-299-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9169/ind-n-299-jenilson.pdf</t>
   </si>
   <si>
     <t>indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Agitador de plaquetas para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9170/ind-n-300-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9170/ind-n-300-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Banho Maria para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9171/ind-n-301-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9171/ind-n-301-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) equipamento chamado Stenle Connection para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9172/ind-n-302-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9172/ind-n-302-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Sade do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte para o Hemonúcleo do munícipio de Cruzeiro do Sul..</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9173/ind-n-303-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9173/ind-n-303-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Caixas térmicas para transporte externo para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9174/ind-n-304-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9174/ind-n-304-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, Para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de (01) Impressora Para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9175/ind-n-305-jenilson.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9175/ind-n-305-jenilson.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento lnterno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, Para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a aquisição de Pipetas de 1 00u Para o Hemonúcleo do município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9176/ind-n-306-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9176/ind-n-306-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do 0 Estado do Acre, com fundamentação no art. 169, da Resolução no 86/90 -Regimento Interno desta Casa Legislativa, que seja encaminhado a presente indicação Legislativa ao Governo do Estado do Acre para que o Secretário de Infraestrutura e Desenvolvimento Urbano - SEINFRA providencie, de forma emergencial, a recuperação da Rodovia AC-40, sentido Senador Guiomard.  A estrada encontra-se em péssimas condições de trafegabilidade, com muitos buracos, podendo causar acidentes.</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9177/ind-n-307-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9177/ind-n-307-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Indicamos a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fundamentação no art. 169, da Resolução n° 86/90 -Regimento Interno desta Casa Legislativa, que seja encaminhado ao Governo do Estado do Acre o Anteprojeto de Lei que "Altera o art. 22-B da Lei Complementar no 84, de 28 de fevereiro de 2000, que institui o Plano de Carreira, Cargos e Remuneração - PCCR, para os servidores púbicos da Secretaria de Estado de Saúde do Estado - SESACRE".</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9178/ind-n-308-jenlson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9178/ind-n-308-jenlson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a Contratação de médico Pediatra para suprir as necessidades da Upa Franco Silva na baixada da sobral.</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9179/ind-n-309-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9179/ind-n-309-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE realize a contratação de Medico Clinico Geral para atender as necessidades da Upa Franco Silva</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9180/ind-n-310-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9180/ind-n-310-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que juntamente com a Secretaria de Estado de Polícia Civil do Acre e o Comando Geral da Polícia Militar do Estado do Acre, destine urna parte do seu efetivo para a realização da segurança do Município de Manoel Urbano, com a imediata convocação dos aprovados nos Concursos da Polícia Civil e Policia Militar, realizado no ano de 2017, para suprir as  necessidades existentes no Estado do Acre</t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9294/ind-n-311-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9294/ind-n-311-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Poder Executivo, para que a Secretaria de Estado de Saúde do Acre - SESACRE conceda um bônus financeiro, equivalente a um plantão extra, aos profissionais da área da saúde, que estão trabalhando diretamente nas unidades de referências e incansavelmente no combate ao COVID-19, no período da pandemia.</t>
   </si>
   <si>
     <t>9295</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9295/ind-n-312-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9295/ind-n-312-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Poder Executivo, o Projeto de Lei que "Toma obrigatório o fornecimento de itens de proteção pare os pro fissionais da saúde e da segurança púbica, enquanto vigorar estado de calamidade púbica, decorrente da pandemia do CO V!D-19, que atinge a Estado do Acre."</t>
   </si>
   <si>
     <t>9296</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9296/ind-n-313-jenlson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9296/ind-n-313-jenlson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do 0 Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Poder Executivo, o anteprojeto de decreto em anexo, que altera o art. 17 do Decreto n° 2.716/2015, que altera o Regulamento do Imposto sobre Operações Relativas a Circulação de Mercadorias e sobre Prestação de Serviços de Transporte Interestadual e Intermunicipal e de Comunicação - ICMS do Estado do Acre, aprovado pelo Decreto n° 008, de 26 de janeiro de 1998, e de outras providências.</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9297/ind-n-314-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9297/ind-n-314-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcral no artigo 169, do Regimento O interno da Assembleia Legislativa, que seja encaminhado ao Poder Executivo, a Anteprojeto de Lei que "isentas do pagamento do consumo de energia elétrica as famílias enquadradas na tarifa social de baixa renda, e dá outras providências".</t>
   </si>
   <si>
     <t>9298</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>MEIRE SERAFIM</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9298/ind-n-315-meire_serafim.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9298/ind-n-315-meire_serafim.pdf</t>
   </si>
   <si>
     <t>Indico à Mesa Diretora com fulcro no art. 169. do Regimento Interno da Assembleia Legislativa do Estado do Acre, quo o Governo do Estado Conceda suspensão temporária da cobrança da alíquota do Imposto Sobre a Propriedade de Veículos Automotores - IPVA, no âmbito do Estado do Acre, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>ANTONIA SALES</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9301/ind-n-316-antonia_sales.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9301/ind-n-316-antonia_sales.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental com base nos arts. 169 a 171 da Resolução it 86/90 - Regimento Interno desta Casa de Leis, que seja encaminhado expediente ao Governo do Estado, junto a Secretaria de Assistência Social, Direitos Humanos e de Politicas para Mulheres - SEASDHM para que providencie a entrega de cestas básicas a cada 15 dias as famílias sem renda do estado._x000D_
 .</t>
   </si>
   <si>
     <t>9300</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9300/ind-n-317-antonia_sales.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9300/ind-n-317-antonia_sales.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora, na forma regimental com base nos arts. 169 a 171 da Resolução n. 86190 - Regimento Interno desta Casa de Leis, que seja encaminhado expediente ao Governo do Estado, junto a Diretora de Proteção e Defesa do Consumidor - PROCON para quo seja feito a devida fiscalização em todos os comércios do estado para coibir os possíveis aumentos dos produtos básicos.</t>
   </si>
   <si>
     <t>9302</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9302/ind-n-318-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9302/ind-n-318-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Encaminho a Mesa Diretora da Assembleia Legislativa, de acordo com o que prevê o art. 169, da Resolução NO 86/90 - Regimento Interno desta Casa de_x000D_
 Leis, a seguinte IND1CAçAO: Que o Governador do Estado do Acre, no uso das atribuições que lhe confere o artigo 78, inciso VI, da Constituição Estadual, proceda, junto ao Departamento Estadual de Trânsito do Acre e as demais pastas relacionadas ao terna, com a edição de-decreto u .ato .normativo .para garantir a PRORROGAÇAO DO P.RAZO PARA PAGAMENTO DO IMPOSTO SOBRE PROPRIEDADE DE VEICULOS AUTOMOTORES (IPVA) referente ao ano de 2020, em virtude das dificuldades inerentes as medidas de combate ao coronavIrus (covid-1 9).</t>
   </si>
   <si>
     <t>9303</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9303/ind-n-319-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9303/ind-n-319-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Poder Executivo, o Anteprojeto de Lei que "Autoriza o Poder Executivo a garantir a isenção do ICMS dos Pacotes de dados das Empresas de Telefonia para as instituições de Ensino que adotarem o sistema EAD. e disponibilizarem os pacotes para seus alunos durante o_x000D_
 período da Pandemia Covid-19.</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9304/ind-n-320-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9304/ind-n-320-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento 0 Interno da Assembleia Legislativa, que seja encaminhado ao Poder Executivo, o Anteprojeto de Lei que "Autoriza 0 Poder Executivo a alterar a forma de cobrança sobre operações retrativas a circulação de mercadorias e sobre prestações de serviços de transporte interestadual e intermunicipal e de comunicação. Para serem tributado da salda do bem ou mercadoria do estabelecimento de contribuinte destinado a consumidor final não contribuinte do imposto, domiciliado ou estabelecido em outro Estado.."</t>
   </si>
   <si>
     <t>9305</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de luvas para atender as necessidades do Hospital Epaminondas Jacome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9306</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9306/ind-n-325-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9306/ind-n-325-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de luvas para atender as necessidades do Hospital Regional Wildy Viana localizado no município de Brasiléia.</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9307/ind-n-326-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9307/ind-n-326-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de luvas para atender as necessidades Do Hospital de Urgência e Emergência-HUERB.</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de luvas para atender as necessidades da Upa Franco Silva.</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9309/ind-n-328-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9309/ind-n-328-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de luvas para atender as necessidades da Upa Via Verde.</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9310/ind-n-329-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9310/ind-n-329-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretarial de Estado de Saúde do Acre-SESACRE, normalize os serviços do Hospital de Clinicas.</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9311/ind-n-330-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9311/ind-n-330-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que diante da situação possa suspender ou restringir as visitas nas unidades de saúde do estado.</t>
   </si>
   <si>
     <t>9312</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9312/ind-n-331-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9312/ind-n-331-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades do Hospital Epaminondas Jacome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9313/ind-n-332-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9313/ind-n-332-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Óculos de proteção individual para atender as necessidades do Hospital Epaminondas Jacome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9314/ind-n-333-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9314/ind-n-333-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades do Hospital Epaminondas Jacome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9315</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9315/ind-n-334-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9315/ind-n-334-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades do Hospital Epaminondas Jacome localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9316/ind-n-335-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9316/ind-n-335-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado do Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades do Hospital Epaminondas Jacome localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9317</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9317/ind-n-336-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9317/ind-n-336-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Sade do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades do Hospital Ary Rodrigues localizado no município de Senador Guiomard.</t>
   </si>
   <si>
     <t>9318</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9318/ind-n-327-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9318/ind-n-327-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades do Hospital Ary Rodrigues localizado no município de Senador Guiomard.</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9362/ind-n-338-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9362/ind-n-338-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9363/ind-n-339-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9363/ind-n-339-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades do Hospital Ary Rodrigues localizado no município de Senador Guiomard.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9364/ind-n-340-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9364/ind-n-340-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades do Hospital Ary Rodrigues localizado no município de Senador Guiomard.</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9365/ind-n-341-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9365/ind-n-341-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Resinento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades do Hospital Sansão Gomes localizado no município de Tarauacá.</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9366/ind-n-342-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9366/ind-n-342-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Óculos de proteção individual para atender as necessidades do Hospital Sansão Gomes localizado no município de Tarauacá.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9367/ind-n-343-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9367/ind-n-343-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades do Hospital Sansão Gornes localizado no município de Tarauacá.</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9368/ind-n-344-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9368/ind-n-344-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades do Hospital Sansão Gomes localizado no município de Tarauacá.</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9369/ind-n-345-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9369/ind-n-345-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades do Hospital Sansão Gornes localizado no município de Tarauacá.</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9370/ind-n-346-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9370/ind-n-346-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de óculos de proteção individual para atender as necessidades da Unidade de Saúde Ana Ned em Vita Campinas localizado no município de Plácido de Castro.</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9371/ind-n-347-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9371/ind-n-347-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades da unidade de salde Ana Ned em Vita Campinas localizado no município de Plácido de Castro.</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9372/ind-n-348-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9372/ind-n-348-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades da Unidades de Saúde Ana Neri na Vita Campinas localizado no município de Plácido de Castro.</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9373/ind-n-349-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9373/ind-n-349-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades da Unidade da Família Ana Neri localizado na vila Campinas que pertence ao município de Plácido de Castro.</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9374/ind-n-350-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9374/ind-n-350-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades do Hospital João Câncio Fernandes localizado no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9375/ind-n-351-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9375/ind-n-351-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de óculos de proteção individual para atender as necessidades do Hospital João Câncio Fernandes localizado no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9376/ind-n-352-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9376/ind-n-352-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades do Hospital João Câncio Fernandes localizado no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9377/ind-n-353-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9377/ind-n-353-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades do Hospital João Câncio Fernandes localizado no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9378/ind-n-354-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9378/ind-n-354-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades do Hospital João Câncio Fernandes localizado no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9379/ind-n-355-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9379/ind-n-355-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades da Cidade do Povo.</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9380/ind-n-356-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9380/ind-n-356-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de óculos de proteção individual para atender as necessidades da Upa Cidade do Povo</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9381/ind-n-357-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9381/ind-n-357-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades da Cidade do Povo.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9382/ind-n-358-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9382/ind-n-358-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre — SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades da Upa Cidade do Povo.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9383/ind-n-359-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9383/ind-n-359-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades da Upa Cidade do Povo.</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9384/ind-n-360-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9384/ind-n-360-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades da Maternidade de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9385/ind-n-361-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9385/ind-n-361-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de óculos de proteção individual para atender as necessidades da Maternidade de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9386/ind-n-362-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9386/ind-n-362-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9387/ind-n-363-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9387/ind-n-363-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades da Maternidade de Cruzeiro do Sul localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9388/ind-n-364-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9388/ind-n-364-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Toucas para atender as necessidades da maternidade de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9389/ind-n-365-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9389/ind-n-365-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades da Upa Via Verde.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9390/ind-n-366-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9390/ind-n-366-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9391/ind-n-367-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9391/ind-n-367-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de óculos de proteção individual para atender as necessidades da Upa Via Verde.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9392/ind-n-368-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9392/ind-n-368-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades da Upa Via Verde.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9393/ind-n-369-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9393/ind-n-369-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades da Upa Via Verde em Rio Branco.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9394/ind-n-370-jenilson_leiute.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9394/ind-n-370-jenilson_leiute.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades da Upa Via Verde.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9395/ind-n-371-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9395/ind-n-371-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades do Hospital de Urgência e Emergência-HUERB.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9396/ind-n-372-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9396/ind-n-372-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encantinhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Óculos de proteção individual para atender as necessidades do Hospital de Urgência e Emergência- HUERB.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9397/ind-n-373-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9397/ind-n-373-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades do Hospital de Urgência e Emergência-HUERB.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9398/ind-n-374-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9398/ind-n-374-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Sade do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades do Hospital de Urgência e Emergência HUERB.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9399/ind-n-375-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9399/ind-n-375-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre-SESACRE realize a aquisição mascaras, insumos básicos e em quantidades adequadas para atender as necessidades do HUERB.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9400/ind-n-376-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9400/ind-n-376-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Segurança Pública do Acre- realize a contratação/lotação de profissionais na área de vigilância para atender as necessidades da Upa Franco Silva.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9401/ind-n-377-jeniulson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9401/ind-n-377-jeniulson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades da Upa Franco Silva.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9402/ind-n-378-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9402/ind-n-378-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Inferno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Óculos de proteção individual para atender as necessidades da Upa Franco Silva.</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9403/ind-n-379-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9403/ind-n-379-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades da Upa Franco Silva.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9404/ind-n-380-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9404/ind-n-380-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades da Upa Franco Silva em Rio Branco.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9405/ind-n-381-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9405/ind-n-381-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades da Upa da Cidade do Povo em Rio Branco.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9406/ind-n-382-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9406/ind-n-382-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades do Hospital Rosaldo Firmo de Aguiar Dr. Baba localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9407/ind-n-383_-jemilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9407/ind-n-383_-jemilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de óculos de proteção individual para atender as necessidades do Hospital Rosaldo Firmo de Aguiar Dr. Baba localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9408/ind-n-384-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9408/ind-n-384-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades do Hospital Rosaldo Firmo de Aguiar Dr. Baba localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9409/ind-n-385-jenilson_leite1.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9409/ind-n-385-jenilson_leite1.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades do Hospital Rosalvo Firmo de Aguiar Dr. Baba localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9410/ind-n-386-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9410/ind-n-386-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara para atender as necessidades do Hospital Rosaldo Firmo de Aguiar Dr. Baba no município de Feijó.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9411/ind-n-387-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9411/ind-n-387-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Avental impermeável para atender as necessidades do Hospital Regional Wlldy Viana localizado no município de Brasiléia.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9412/ind-n-388-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9412/ind-n-388-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Segurança Publica do Acre- realize a contratação/lotação de profissionais na área de vigilância para atender as necessidades do Hospital Wildy Viana.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9413/ind-n-389-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9413/ind-n-389-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9414/ind-n-390-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9414/ind-n-390-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Touca para atender as necessidades do Hospital Wildy Viana localizado no município de Brasiléia.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9415/ind-n-391-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9415/ind-n-391-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de Mascara N95 para atender as necessidades do Hospital Regional Wildy Viana localizado no município de Brasiléia.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9416/ind-n-392-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9416/ind-n-392-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9417/ind-n-393-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9417/ind-n-393-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de luvas para atender as necessidades do Hospital sansão Gomes localizado no município de Tarauacá.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9418/ind-n-394-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9418/ind-n-394-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria do Estado de Saúde do Acre - SESACRE que viabilize a aquisição de luvas para atender as necessidades do Hospital Ary Rodrigues localizado no município de Senador Guiomard.</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9419/ind-n-395-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9419/ind-n-395-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre - SESACRE que viabilize a aquisição de luvas para atender as necessidades do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/10038/indicacao_399-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/10038/indicacao_399-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL</t>
   </si>
   <si>
     <t>10044</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>COVID 19</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção dos aparelhos de ar condicionado para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9444/indicacao_577.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9444/indicacao_577.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional médico Clínico geral para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9445/indicacao_578.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9445/indicacao_578.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional agente administrativo para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9446/indicacao_579.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9446/indicacao_579.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de medicamentos antialérgicos para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9447/indicacao_580.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9447/indicacao_580.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de medicamentos antibióticos para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9448/indicacao_581.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9448/indicacao_581.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de medicamentos anti-inflamatórios para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9449/indicacao_582.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9449/indicacao_582.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional de apoio (copa ,cozinha, lavanderia) para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9450/indicacao_583.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9450/indicacao_583.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 Autoclave atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9451/indicacao_584.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9451/indicacao_584.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de roupas de cama (lençol) para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9452/indicacao_585.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9452/indicacao_585.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional Biomédico/|Bioquímico para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9453/indicacao_586.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9453/indicacao_586.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de cadeiras de rodas para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9454/indicacao_587.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9454/indicacao_587.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 desfibrilador para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9455/indicacao_588.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9455/indicacao_588.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional enfermeiro para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9456/indicacao_589.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9456/indicacao_589.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de EPIs para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9457/indicacao_590.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9457/indicacao_590.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional Farmacêutico para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9458/indicacao_591.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9458/indicacao_591.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional Fisioterapeuta para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9459/indicacao_592.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9459/indicacao_592.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de Insumos laboratoriais para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9460/indicacao_593.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9460/indicacao_593.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de insumos básicos para curativos para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9461/indicacao_594.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9461/indicacao_594.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a ampliação de leitos clínicos para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9462/indicacao_595.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9462/indicacao_595.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/reforma de maca fixa para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9463/indicacao_596.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9463/indicacao_596.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/reforma de maca para transferência para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9464/indicacao_597.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9464/indicacao_597.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de monitor cardíaco para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9465/indicacao_598.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9465/indicacao_598.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional médico obstetra para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9466/indicacao_599.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9466/indicacao_599.pdf</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9467/indicacao_600.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9467/indicacao_600.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de Oxímetro para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9468/indicacao_601.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9468/indicacao_601.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional médico Pediatra para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9469/indicacao_602.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9469/indicacao_602.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/melhorias nos ambientes de repouso para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9471/indicacao_604.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9471/indicacao_604.pdf</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9472/indicacao_605.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9472/indicacao_605.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional Técnico em análises clínicas para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9473/indicacao_606.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9473/indicacao_606.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional Técnico em enfermagem para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9474/indicacao_607.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9474/indicacao_607.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 Tomográfo para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9475/indicacao_608.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9475/indicacao_608.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional Técnico em radiologia para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9476/indicacao_609.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9476/indicacao_609.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional médico especialista em ultrassonografia para atender as necessidade do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9477/indicacao_610.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9477/indicacao_610.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja realocado percentual do orçamento destinado a comunicação para ações de visibilidade na prevenção do sistema de saúde pública durante a pandemia</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9478/indicacao_611.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9478/indicacao_611.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre,reiteramos a indicação do dia 19 de março de 2020 para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores da Unidade Mista localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9479/indicacao_612.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9479/indicacao_612.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Centro de Controle Oncológico do Acre CECON,localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9480/indicacao_613.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9480/indicacao_613.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do HEMOACRE localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9481/indicacao_614.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9481/indicacao_614.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital de Saúde Mental HOSMAC localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9482/indicacao_615.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9482/indicacao_615.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital Regional do Jurá localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9483/indicacao_616.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9483/indicacao_616.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital Dermatógico localizado no município de Cruzeiro do Sul</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9484/indicacao_617.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9484/indicacao_617.pdf</t>
   </si>
   <si>
     <t>.Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do hospital do Idoso,localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9485/indicacao_618.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9485/indicacao_618.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação do dia 19 de março de 2020 para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do João Câncio Fernabdes localizado no município de Sena Madureira.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9486/indicacao_619.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9486/indicacao_619.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação do dia 19 de março de 2020 para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital Manoel Marinho Monte localizado no município de Plácido de Castro.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9487/indicacao_620.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9487/indicacao_620.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre,reiteramos a indicação do dia 19 de março de 2020 para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital Regional do Alto Acre localizado no município de Brasiléia.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9488/indicacao_621.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9488/indicacao_621.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital Ary Rodrigues localizado no município de Senador Guiomard.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9489/indicacao_622.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9489/indicacao_622.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação do dia 19 de março de 2020 para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital Epaminondas Jacomé localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9490/indicacao_623.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9490/indicacao_623.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Laboratório de Análise Clínica do Hospital de Clinicas do Acre, localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9491/indicacao_624.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9491/indicacao_624.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Laboratório de Patologia Clínica do Hospital de Clinicas do Acre,localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9492/indicacao_625.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9492/indicacao_625.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Laboratório Central de Saúde Pública ( LACEN). localizado no município de Rio Branco.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9493/indicacao_626.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9493/indicacao_626.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital Abel Pinheiro localizado no município de Mâncio Lima</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9494/indicacao_627.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9494/indicacao_627.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores da Maternidade localizada no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9495/indicacao_628.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9495/indicacao_628.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores da Unidade Mista localizado no município de Rodrigues Alves.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9496/indicacao_629.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9496/indicacao_629.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores que trabalham no setor de fiscalização da sefaz no Tucandeira na BR 364.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9497/indicacao_630.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9497/indicacao_630.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação do dia 19 de março de 2020 para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores do Hospital Sansão Gomes localizado no município de Tarauacá</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9498/indicacao_631.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9498/indicacao_631.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores da Upa da Cidade do Povo, localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9499/indicacao_632.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9499/indicacao_632.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que seja adquirido EPIs e mantido o estoque e dispensado de maneira satisfatória para os servidores da Upa franco Silva, localizado no município de Rio Branco</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9500/indicacao_633.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9500/indicacao_633.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Técnicos em radiologia para atender as necessidades da Unidade Mista de Saúde localizado no município de Assis Brasil</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9501/indicacao_634.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9501/indicacao_634.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Técnicos em informática para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9502/indicacao_635.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9502/indicacao_635.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/adequação do acesso para pessoas com necessidades especiais (cadeirantes..) para atender as necessidades da Unidade Mista localizado no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9503/indicacao_636.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9503/indicacao_636.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de agente administrativo atender as necessidades da Unidade Mista de Saúde localizado no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9504/indicacao_637.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9504/indicacao_637.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de andador para atender as necessidades da Unidade Mista de saúde localizado no município de Assis Brasil</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9505/indicacao_638.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9505/indicacao_638.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de medicamentos antialérgicos para atender as necessidades d Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9506/indicacao_639.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9506/indicacao_639.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de medicamentos antibióticos para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9507/indicacao_640.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9507/indicacao_640.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de medicamentos anti-inflamatórios para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9508/indicacao_641.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9508/indicacao_641.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Técnicos em enfermagem, para atender as necessidades da Unidade Mista de saúde localizada no município de Brasil.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9509/indicacao_642.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9509/indicacao_642.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Técnicos em higiene bucal para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9510/indicacao_643.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9510/indicacao_643.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais de apoio (copa, cozinha ,lavanderia),para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9511/indicacao_644.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9511/indicacao_644.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais de apoio (recepção,acolhimento,segurança),para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9512/indicacao_646.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9512/indicacao_646.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 Autoclave atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9513/indicacao_646.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9513/indicacao_646.pdf</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9514/indicacao_647.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9514/indicacao_647.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de cadeiras de rodas para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9515/indicacao_648.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9515/indicacao_648.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de cadeira especial para banho para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9516/indicacao_649.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9516/indicacao_649.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Clínico geral para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9517/indicacao_650.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9517/indicacao_650.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional dentista para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9518/indicacao_651.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9518/indicacao_651.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 aparelho desfibrilador para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9519/indicacao_652.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9519/indicacao_652.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Enfermeiros para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9520/indicacao_653.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9520/indicacao_653.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de equipamentos de TI (computadores e seus acessórios) para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9521/indicacao_654.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9521/indicacao_654.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição 01 estufa de secagem para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9522/indicacao_655.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9522/indicacao_655.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional farmacêutico para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9523/indicacao_656.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9523/indicacao_656.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Fisioterapeutas para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9524/indicacao_657.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9524/indicacao_657.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Ginecologista/Obstetra para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9525/indicacao_658.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9525/indicacao_658.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de insumos para curativo para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9526/indicacao_659.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9526/indicacao_659.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de insumos do setor de radiologia para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9527/indicacao_660.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9527/indicacao_660.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a instalação/manutenção do leito de isolamento para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9528/indicacao_661.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9528/indicacao_661.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a implantação de leitos clínicos para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9529/indicacao_662.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9529/indicacao_662.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de maca de transferência para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de maca fixa para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9531/indicacao_664.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9531/indicacao_664.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de maqueiros para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9532/indicacao_665.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9532/indicacao_665.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de MMH (material médico hospitalar) para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9533/indicacao_666.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9533/indicacao_666.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de mobiliário para enfermaria (cama, biombo ,escada ,mesa de cabeceira, suporte para soro, etc.) para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9534/indicacao_667.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9534/indicacao_667.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 monitor cardíaco para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9535/indicacao_668.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9535/indicacao_668.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional motorista de ambulância para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9536/indicacao_669.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9536/indicacao_669.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional ortopedista para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9537/indicacao_670.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9537/indicacao_670.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 aparelho chamado Oxímetro para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9538/indicacao_671.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9538/indicacao_671.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais pediatra para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9539/indicacao_672.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9539/indicacao_672.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/reforma do mobiliário (cadeiras,mesas,balcão) para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9540/indicacao_673.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9540/indicacao_673.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/manutenção dos banheiros para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9541/indicacao_674.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9541/indicacao_674.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/manutenção do setor de repouso para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9542/indicacao_675.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9542/indicacao_675.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 respirador para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9543/indicacao_676.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9543/indicacao_676.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de roupas de cama (lençol) para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9544/indicacao_677.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9544/indicacao_677.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do aparelho de radiologia para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9545/indicacao_678.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9545/indicacao_678.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 seladora de embalagem para o setor de esterilização para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9546/indicacao_679.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9546/indicacao_679.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/adequação do setor de (copa e cozinha) para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9547/indicacao_680.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9547/indicacao_680.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/adequação do setor de (lavanderia, serviços gerais e almoxarifado) para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9548/indicacao_681.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9548/indicacao_681.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 aparelho de ultrassonografia para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9549/indicacao_682.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9549/indicacao_682.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 ventilador pulmonar para atender as necessidades da Unidade Mista de Saúde localizada no município de Assis Brasil.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9550/indicacao_683.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9550/indicacao_683.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/adequação do acesso para pessoas com necessidades especiais (cadeirantes..) para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9551/indicacao_684.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9551/indicacao_684.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de agente administrativo aquisição atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9552/indicacao_685.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9552/indicacao_685.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de andador para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9553/indicacao_886.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9553/indicacao_886.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de medicamentos antialérgicos para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9554/indicacao_687.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9554/indicacao_687.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de medicamentos antibióticos para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9555/indicacao_688.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9555/indicacao_688.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de medicamentos anti-inflamatórios para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9556/indicacao_689.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9556/indicacao_689.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Técnicos em enfermagem, para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9557/indicacao_690.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9557/indicacao_690.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Técnicos em higiene bucal para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9558/indicacao_691.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9558/indicacao_691.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Técnicos em radiologia para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9559/indicacao_692.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9559/indicacao_692.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Técnicos em informática para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9560/indicacao_693.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9560/indicacao_693.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais de apoio (copa ,cozinha, lavanderia),para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9561/indicacao_694.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9561/indicacao_694.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais de apoio (recepção, acolhimento, segurança),para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9562/indicacao_695.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9562/indicacao_695.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais de apoio (recepção ,acolhimento, segurança),para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9563/indicacao_696.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9563/indicacao_696.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize aquisição/manutenção dos aparelhos de ar condicionado para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9564/indicacao_697.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9564/indicacao_697.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 Autoclave atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9565/indicacao_698.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9565/indicacao_698.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de cadeiras de rodas para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9566/indicacao_699.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9566/indicacao_699.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de cadeira especial para banho para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9567/indicacao_700.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9567/indicacao_700.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Clínico geral para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9568/indicacao_701.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9568/indicacao_701.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional dentista para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9569/indicacao_702.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9569/indicacao_702.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 aparelho desfibrilador para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9570/indicacao_703.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9570/indicacao_703.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Enfermeiros para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9571/indicacao_704.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9571/indicacao_704.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de equipamentos de TI (computadores e seus acessórios) para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9572/indicacao_705.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9572/indicacao_705.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição 01 estufa de secagem para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9573/indicacao_706.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9573/indicacao_706.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional farmacêutico para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9574/indicacao_707.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9574/indicacao_707.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Fisioterapeutas para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9575/indicacao_708.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9575/indicacao_708.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Ginecologista/Obstetra para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9576/indicacao_709.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9576/indicacao_709.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de insumos para curativo para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9577/indicacao_710.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9577/indicacao_710.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque necessário de insumos do setor de radiologia para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9578/indicacao_711.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9578/indicacao_711.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a instalação/manutenção do leito de isolamento para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9579/indicacao_712.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9579/indicacao_712.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a implantação de leitos clínicos para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9580/indicacao_713.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9580/indicacao_713.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de maca de transferência para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9581/indicacao_714.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9581/indicacao_714.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de maca fixa para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9614/indicacao_715.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9614/indicacao_715.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de MMH (material médico hospitalar) para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9615/indicacao_716.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9615/indicacao_716.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de mobiliário para enfermaria (cama, biombo, escada ,mesa de cabeceira, suporte para soro, etc.) para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9616/indicacao_717.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9616/indicacao_717.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 monitor cardíaco para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9617/indicacao_718.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9617/indicacao_718.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional motorista de ambulância para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9618/indicacao_719.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9618/indicacao_719.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional ortopedista para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9619/indicacao_720.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9619/indicacao_720.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 aparelho chamado Oxímetro para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9620/indicacao_721.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9620/indicacao_721.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissionais Pediatra para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9621/indicacao_722.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9621/indicacao_722.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/reforma do mobiliário (cadeiras ,mesas, balcão) para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9622/indicacao_723.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9622/indicacao_723.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/manutenção dos banheiros para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9623/indicacao_724.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9623/indicacao_724.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/manutenção do setor de repouso para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9624/indicacao_725.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9624/indicacao_725.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 respirador para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9625/indicacao_726.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9625/indicacao_726.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de roupas de cama (lençol) para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9626/indicacao_727.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9626/indicacao_727.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do aparelho de radiologia para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9627/indicacao_728.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9627/indicacao_728.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 seladora de embalagem para o setor de esterilização para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9628/indicacao_729.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9628/indicacao_729.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/adequação do setor de (copa e cozinha) para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9629/indicacao_730.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9629/indicacao_730.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/adequação do setor de (lavanderia, serviços gerais e almoxarifado) para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9630/indicacao_731.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9630/indicacao_731.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 aparelho de ultrassonografia para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri.</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9631/indicacao_732.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9631/indicacao_732.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 ventilador pulmonar para atender as necessidades do Hospital Epaminondas Jácome localizado no município de Xapuri</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9632/indicacao_733.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9632/indicacao_733.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 solicitada pela câmara municipal de Feijó para que a Secretaria de Estado de Saúde do Acre – SESACRE viabilize a contratação de profissional de apoio para (copa,recepção,lavanderia) para o Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9633/indicacao_734.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9633/indicacao_734.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 solicitada pela câmara municipal de Feijó para que a Secretaria de Estado de Saúde do Acre – SESACRE viabilize a contratação de profissional fisioterapeuta para o Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9634/indicacao_735.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9634/indicacao_735.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 solicitada pela câmara municipal de Feijó para que a Secretaria de Estado de Saúde do Acre – SESACRE que realize mutirão de cirurgias no Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9635/indicacao_736.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9635/indicacao_736.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de reagentes hematológicos para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9636/indicacao_737.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9636/indicacao_737.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 solicitada pela câmara municipal de Feijó para que a Secretaria de Estado de Saúde do Acre – SESACRE viabilize a contratação de profissional médico para o Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9637/indicacao_738.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9637/indicacao_738.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 solicitada pela câmara municipal de Feijó para que a Secretaria de Estado de Saúde do Acre – SESACRE viabilize a reforma do prédio do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9638/indicacao_739.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9638/indicacao_739.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 solicitada pela câmara municipal de Feijó para que a Secretaria de Estado de Saúde do Acre – SESACRE que realize a contatação de especialista para realizar os exames de ultrassom do Hospital Rosaldo Firmo de Aguiar localizado no município de Feijó.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9639/indicacao_740.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9639/indicacao_740.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de insumos para a sala de curativo para o HOSMAC</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9640/indicacao_741.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9640/indicacao_741.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de MMH (material médico hospitalar) para o HOSMAC</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9641/indicacao_742.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9641/indicacao_742.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de agente administrativo para o HOSMAC.</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9642/indicacao_743.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9642/indicacao_743.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional de apoio para (copa,cozinha,lavanderia) para o HOSMAC.</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9643/indicacao_744.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9643/indicacao_744.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de profissional de apoio para (recepção,acolhimento,segurança) para o HOSMAC.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9644/indicacao_745.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9644/indicacao_745.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de autoclave para os servidores do HOSMAC</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9645/indicacao_746.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9645/indicacao_746.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de cama hospitalar para o HOSMAC.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9646/indicacao_747.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9646/indicacao_747.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de colchões para o HOSMAC</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9647/indicacao_748.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9647/indicacao_748.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de enfermeiro para o HOSMAC.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9648/indicacao_749.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9648/indicacao_749.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de estoque EPIs para os servidores do HOSMAC</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9649/indicacao_750.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9649/indicacao_750.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de 01 estufa de secagem para o setor de esterilização para os servidores do HOSMAC.</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9650/indicacao_751.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9650/indicacao_751.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de maca de transferência para o HOSMAC</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9651/indicacao_752.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9651/indicacao_752.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de maca fixa para o HOSMAC</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9652/indicacao_753.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9652/indicacao_753.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de mobiliário (cadeiras, mesas, armários tipo arquivo...) para o HOSMAC</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9653/indicacao_754.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9653/indicacao_754.pdf</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9654/indicacao_755.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9654/indicacao_755.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de psicólogo para o HOSMAC.</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9655/indicacao_756.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9655/indicacao_756.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de médico psiquiatra para o HOSMAC.</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9656/indicacao_757.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9656/indicacao_757.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a reforma/manutenção do HOSMAC.</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9657/indicacao_758.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9657/indicacao_758.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de roupa de cama (lençol) para o HOSMAC</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9658/indicacao_759.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9658/indicacao_759.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de roupas (batas hospitalar) para os pacientes internados do HOSMAC</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9659/indicacao_760.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9659/indicacao_760.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição mobiliário para a sala de medicação para o HOSMAC.</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9660/indicacao_761.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9660/indicacao_761.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção de 01 seladora para os servidores do HOSMAC</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9661/indicacao_762.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9661/indicacao_762.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a contratação de técnico em enfermagem para o HOSMAC.</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9662/indicacao_763.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9662/indicacao_763.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 agitador orbital para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9663/indicacao_764.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9663/indicacao_764.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição /manutenção de 01 ambulância para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9664/indicacao_765.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9664/indicacao_765.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de antialérgicos para o Hospital Dermatológico localizado no município de Cruzeiro do Sul</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9665/indicacao_766.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9665/indicacao_766.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de antibióticos para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9666/indicacao_767.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9666/indicacao_767.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de anti-inflamatório para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9667/indicacao_768.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9667/indicacao_768.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de 01 autoclave para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9668/indicacao_769.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9668/indicacao_769.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 banho maria para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9669/indicacao_770.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9669/indicacao_770.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional biomédico/bioquímico para o Hospital Dermatológico localizado no município de Cruzeiro do Sul</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9681/indicacao_772.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9681/indicacao_772.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 02 centrífugas para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9682/indicacao_773.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9682/indicacao_773.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de insumos para o setor de coleta do laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9683/indicacao_774.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9683/indicacao_774.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 02 contadores de células para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9684/indicacao_775.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9684/indicacao_775.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos para o setor de curativo do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9685/indicacao_776.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9685/indicacao_776.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional enfermeiro para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9686</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9686/indicacao_777.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9686/indicacao_777.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de equipamentos de informática para digitação dos exames do laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9687/indicacao_778.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9687/indicacao_778.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos para o setor de esterilização do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9688/indicacao_779.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9688/indicacao_779.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional farmacêutico para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9689/indicacao_780.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9689/indicacao_780.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional fisioterapeuta para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9690/indicacao_781.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9690/indicacao_781.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 homogeneizador para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9691/indicacao_782.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9691/indicacao_782.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional maqueiro para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9692/indicacao_783.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9692/indicacao_783.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 02 microscópios para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9693/indicacao_784.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9693/indicacao_784.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição insumos MMH (material médico hospitalar) para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9694/indicacao_785.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9694/indicacao_785.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do mobiliário (maca, maca fixa, biombo, escada hospitalar) do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9695/indicacao_786.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9695/indicacao_786.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do mobiliário para o laboratório (cadeiras para bancada, cadeira normal, mesa, armário tipo arquivo) do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9696/indicacao_787.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9696/indicacao_787.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de aparelho monitor cardíaco para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9697/indicacao_788.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9697/indicacao_788.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional motorista para ambulância para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9698/indicacao_789.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9698/indicacao_789.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional médico pediatra para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9699/indicacao_790.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9699/indicacao_790.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de reagentes para dosagens bioquímicas para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9700/indicacao_791.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9700/indicacao_791.pdf</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9701/indicacao_792.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9701/indicacao_792.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de reagentes imunológicos para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9702/indicacao_793.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9702/indicacao_793.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção do repouso do laboratório Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9703/indicacao_794.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9703/indicacao_794.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção do repouso do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9704/indicacao_795.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9704/indicacao_795.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de aparelho respirador para o Hospital Dermatológico localizado no município de Cruzeiro do Sul. JUSTIFICATIVA Encaminhamos a referida indicação no intuito de somar esforços para minimizar/solucionar os problemas enfrentados pela saúde pública. Agradecemos desde já a atenção dispensada.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9705/indicacao_796.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9705/indicacao_796.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de roupas de cama para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9706/indicacao_797.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9706/indicacao_797.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de 01 seladora de embalagem para o setor de esterilização do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9707/indicacao_798.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9707/indicacao_798.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional técnico em enfermagem para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional técnico em laboratório para o Hospital Dermatológico localizado no município de Cruzeiro do Sul</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de insumos para uroanálise para o laboratório do Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9710/indicacao_801.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9710/indicacao_801.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição /manutenção de 01 aparelho de USG para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9711/indicacao_802.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9711/indicacao_802.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de aparelho ventilador pulmonar para o Hospital Dermatológico localizado no município de Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9712/indicacao_803.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9712/indicacao_803.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque dos EPIs para os servidores do INTO Instituto de Traumatologia Ortopédica ( ala destinada aos novos internos).</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9713/indicacao_804.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9713/indicacao_804.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção do estoque de insumos como álcool a 70% para o INTO Instituto de Traumatologia Ortopédica ( ala destinada aos novos internos).</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9714/indicacao_805.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9714/indicacao_805.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição/manutenção dos medicamentos essenciais do protocolo de tratamento da COVID 19 para os pacientes do INTO Instituto de Traumatologia Ortopédica ( ala destinada aos novos internos).</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9715/indicacao_806.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9715/indicacao_806.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos ( coletor, fita para leitura, reagente para proteína na urina..) para realizar exame de urina para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de máscara cirúrgica para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de máscara N 95 para a Upa Via Verde</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9718/indicacao_809.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9718/indicacao_809.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de monitor cardíaco para a Upa Via Verde</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9719/indicacao_810.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9719/indicacao_810.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do respirador para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9720/indicacao_811.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9720/indicacao_811.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 2019 para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional técnico em análises clínicas para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9721</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9721/indicacao_812.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9721/indicacao_812.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional técnico em enfermagem para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9722/indicacao_813.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9722/indicacao_813.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de ventilador pulmonar para a Upa Via Verde</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9723/indicacao_814.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9723/indicacao_814.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional agente administrativo para atender na Upa Via Verde</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9730/indicacao_815.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9730/indicacao_815.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE verifique a qualidade/quantidade da alimentação fornecida aos servidores/plantonistas da Upa Via Verde.</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9731/indicacao_816.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9731/indicacao_816.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção do almoxarifado da Upa Via Verde.</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9732/indicacao_817.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9732/indicacao_817.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de medicamentos antialérgicos para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de medicamentos antibióticos para a Upa Via Verde</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9741/indicacao_819.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9741/indicacao_819.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de medicamentos anti-inflamatórios para a Upa Via Verde</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9742/indicacao_820.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9742/indicacao_820.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do aparelho de RX da Upa Via Verde.</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9743/indicacao_821.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9743/indicacao_821.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional apoio administrativo para recepção para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional de apoio para a farmácia farmacêutico da Upa Via Verde.</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9745/indicacao_823.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9745/indicacao_823.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional de apoio para a copa para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9746/indicacao_824.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9746/indicacao_824.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do ar condicionado da recepção da Upa Via Verde.</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9747/indicacao_825.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9747/indicacao_825.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do ar condicionado da emergência clínica da Upa Via Verde.</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9748/indicacao_826.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9748/indicacao_826.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do ar condicionado para as enfermarias (observação adulto, pediatria I II isolamento, farmácia) da Upa Via Verde.</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9749/indicacao_827.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9749/indicacao_827.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do ar condicionado do laboratório (área técnica e sala de processamento) da Upa Via Verde.</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9750/indicacao_828.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9750/indicacao_828.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do ar condicionado dos repousos da Upa Via Verde.</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional assistente social para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9752/indicacao_830.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9752/indicacao_830.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 autoclave para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9753/indicacao_831.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9753/indicacao_831.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de avental impermeável para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9754/indicacao_832.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9754/indicacao_832.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção dos banheiros da pediatria I da Upa Via Verde.</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9755/indicacao_833.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9755/indicacao_833.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção dos banheiros da pediatria II da Upa Via Verde.</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9756/indicacao_834.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9756/indicacao_834.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção dos banheiros do repouso I da Upa Via Verde.</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9757/indicacao_834.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9757/indicacao_834.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção dos banheiros do repouso II da Upa Via Verde.</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9758/indicacao_836.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9758/indicacao_836.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção dos banheiros da observação adulto da Upa Via Verde</t>
   </si>
   <si>
     <t>9759</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9759/indicacao_837.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9759/indicacao_837.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção dos banheiros para cadeirantes da Upa Via Verde.</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9760/indicacao_838.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9760/indicacao_838.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção dos banheiros da recepção da Upa Via Verde.</t>
   </si>
   <si>
     <t>9761</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01banho -maria para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9762/indicacao_840.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9762/indicacao_840.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional biomédico/bioquímica para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9763/indicacao_841.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9763/indicacao_841.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de cadeira para acompanhante para o setor de observação adulto da Upa Via Verde</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9764/indicacao_842.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9764/indicacao_842.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição /manutenção de cadeiras de rodas para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9765</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9765/indicacao_843.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9765/indicacao_843.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição /manutenção de cadeiras de banho para a Upa Via Verde</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9766/indicacao_844.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9766/indicacao_844.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de cama hospitalar infantil para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9767/indicacao_845.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9767/indicacao_845.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de cama hospitalar para a Upa Via Verde</t>
   </si>
   <si>
     <t>9768</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9768/indicacao_846.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9768/indicacao_846.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 02 centrífugas para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9769/indicacao_847.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9769/indicacao_847.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional médico clínico geral para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9770</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9770/indicacao_848.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9770/indicacao_848.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de colchões para o setores de pediatria I ,pediatria II e observação adulto da Upa Via Verde.</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9771/indicacao_849.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9771/indicacao_849.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de colchões para o setores de repouso I e II, isolamento da Upa Via Verde.</t>
   </si>
   <si>
     <t>9772</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9772/indicacao_850.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9772/indicacao_850.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos para coleta COVID 19 ( tubos específico com solução de pbs,swab) da Upa Via Verde.</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9773/indicacao_851.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9773/indicacao_851.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos (tubos com gel separador, tubos com edta..) para a Upa Via Verde</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9774/indicacao_852.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9774/indicacao_852.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 02 contadores de células para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9775/indicacao_853.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9775/indicacao_853.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de insumos para suturas (fios, lâminas de bisturi...) para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9776/indicacao_854.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9776/indicacao_854.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional dentista para atender na Upa Via Verde</t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9777/indicacao_855.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9777/indicacao_855.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional enfermeiro para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9778/indicacao_856.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9778/indicacao_856.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de enfermeiro especialista para atuar na emergência clínica da Upa Via Verde.</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9779/indicacao_857.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9779/indicacao_857.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de estoque de EPIs para a sala de odontologia da Upa Via Verde.</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9780/indicacao_858.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9780/indicacao_858.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de EPIs para os profissionais da sala de coleta do COVID 19 da Upa Via Verde.</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9781/indicacao_859.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9781/indicacao_859.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de equipamentos (cadeira específica, compressor...) para a sala de odontologia da Upa Via Verde.</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9782/indicacao_860.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9782/indicacao_860.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de equipamentos de informática (para digitar exames) para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9783/indicacao_861.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9783/indicacao_861.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de insumos para o setor de esterilização da Upa Via Verde</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9784/indicacao_862.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9784/indicacao_862.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 estufa de secagem para o laboratório da Upa Via Verde</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9785/indicacao_863.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9785/indicacao_863.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional farmacêutico para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9786/indicacao_864.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9786/indicacao_864.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional fisioterapeuta para atender na Upa Via Verde</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9787/indicacao_865.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9787/indicacao_865.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 geladeira para armazenar amostras biológicas para o laboratório da Upa Via Verde</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9788/indicacao_866.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9788/indicacao_866.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 geladeira para armazenar os reagentes do laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9789/indicacao_867.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9789/indicacao_867.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 homogeneizador para o laboratório da Upa Via Verde</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos (lâminas, lamínulas, extensora..) para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9791/indicacao_869.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9791/indicacao_869.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos (pipetas, ponteira, placas) para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9792/indicacao_870.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9792/indicacao_870.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos odontológicos da Upa Via Verde</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9793/indicacao_871.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9793/indicacao_871.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE viabilize a aquisição/manutenção do estoque de insumos e medicamentos necessários para a sala de medicação da Upa Via Verde.</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9794/indicacao_872.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9794/indicacao_872.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de estoque de insumos essenciais (brocas, sugador...) para a sala de odontologia da Upa Via Verde.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9795/indicacao_873.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9795/indicacao_873.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE viabilize a aquisição/manutenção do estoque de insumos (avental impermeável, protetor facial, máscara N95,touca..) para a sala de coleta de nasofaringe para COVID 19 da Upa Via Verde.</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de estoque de insumos (películas de vários tamanhos) para o setor de radiologia da Upa Via Verde.</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9797/indicacao_875.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9797/indicacao_875.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de estoque de jaleco descartável para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9798/indicacao_876.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9798/indicacao_876.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de macas de transferência para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9799/indicacao_877.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9799/indicacao_877.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de macas fixa para a Upa Via Ver</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9800/indicacao_878.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9800/indicacao_878.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de médico intensivista para atuar na emergência clínica da Upa Via Verde</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9801/indicacao_879.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9801/indicacao_879.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 02 microscópios para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9802/indicacao_880.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9802/indicacao_880.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de insumos MMH (algodão,  agulhas, garrotes, seringas,) para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9803/indicacao_881.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9803/indicacao_881.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de insumos MMH (material médico hospital) para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9804/indicacao_883.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9804/indicacao_883.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de mobiliário para o isolamento da Upa Via Verde</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9805/indicacao_883.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9805/indicacao_883.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de mobiliário (cadeiras ,mesas, armário, cadeira tipo longarina) para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9806/indicacao_884.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9806/indicacao_884.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de mobiliário para o setor de odontologia da Upa Via Verde</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9807/indicacao_885.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9807/indicacao_885.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do mobiliário para o setor de vigilância da Upa Via Verde.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9808/indicacao_886.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9808/indicacao_886.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional nutricionista para atender na Upa Via Verde</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9809/indicacao_887.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9809/indicacao_887.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional médico pediatra para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9810/indicacao_888.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9810/indicacao_888.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de pró-pé para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9811/indicacao_889.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9811/indicacao_889.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de protetor facial para a Upa Via Verde</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9812/indicacao_890.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9812/indicacao_890.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de reagentes para dosagens bioquímicas para o laboratório da Upa Via Verde</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9813/indicacao_891.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9813/indicacao_891.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de reagentes hematológicos para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9814/indicacao_892.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9814/indicacao_892.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de reagentes imunológicos para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9815/indicacao_893.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9815/indicacao_893.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de reagentes para coloração de lâminas de malária para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9816/indicacao_894.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9816/indicacao_894.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a reforma/manutenção do refeitório da Upa Via Verde</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9817/indicacao_895.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9817/indicacao_895.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional de apoio para a vigilância da Upa Via Verde</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9818/indicacao_896.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9818/indicacao_896.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de roupa de cama (lençol) da Upa Via Verde.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9819/indicacao_897.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9819/indicacao_897.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção de 01 seladora de embalagens para o setor de esterilização para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9820/indicacao_898.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9820/indicacao_898.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de técnico em enfermagem para atuar na emergência clínica da Upa Via Verde.</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9821/indicacao_899.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9821/indicacao_899.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a contratação de profissional THD para atender na Upa Via Verde.</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9822/indicacao_900.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9822/indicacao_900.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a manutenção na tubulação de oxigênio da emergência clínica da Upa Via Verde.</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9831/indicacao_901.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9831/indicacao_901.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição/manutenção do estoque de insumos para uroanálises para o laboratório da Upa Via Verde.</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9832/indicacao_902.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9832/indicacao_902.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE realize a aquisição de 01 aparelho de USG para a Upa Via Verde.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9833/indicacao_903.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9833/indicacao_903.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção do estoque de EPIs para os servidores das delegacias da 1ª Regional em Rio Branco.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9834/indicacao_904.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9834/indicacao_904.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção de equipamentos de informática, Internet, mobiliários e melhores condições de trabalho no ambiente da delegacia da 1ª Regional em Rio Branco</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9835/indicacao_905.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9835/indicacao_905.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção do estoque de EPIs para os servidores das delegacias da 7ª Regional de Baixo Acre</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9837/indicacao_907.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9837/indicacao_907.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção do estoque de EPIs para os servidores das delegacias da 2ª Regional em Rio Branco.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9838/indicacao_908.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9838/indicacao_908.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção de equipamentos de informática, Internet, mobiliários e melhores condições de trabalho no ambiente da delegacia da 2ª Regional em Rio Branco</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9839/indicacao_909.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9839/indicacao_909.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção de equipamentos de informática, Internet, mobiliários e melhores condições de trabalho no ambiente da delegacia da 3ª Regional em Rio Branco.</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9840/indicacao_910.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9840/indicacao_910.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção de equipamentos de informática, Internet, mobiliários e melhores condições de trabalho no ambiente da delegacia da 4ª Regional do Juruá.</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9847/indicacao_911.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9847/indicacao_911.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção do estoque de EPIs para os servidores das delegacias da 4ª Regional do Juruá.</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9848/indicacao_912.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9848/indicacao_912.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde-SESACRE que viabilize a reforma e devidos reparos (goteiras) no 4º andar da verticalização do Pronto Socorro.</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9849/indicacao_913.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9849/indicacao_913.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção do estoque de EPIs para os servidores da delegacia da 5ª Regional de Tarauacá-Envira.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9850/indicacao_914.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9850/indicacao_914.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize aquisição/manutenção do estoque de EPIs para os servidores da delegacia da 6ª Regional do Purus.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9851/indicacao_915.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9851/indicacao_915.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção de equipamentos de informática, Internet, mobiliários e melhores condições de trabalho no ambiente da delegacia da 6ª Regional do Purus.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9852/indicacao_916.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9852/indicacao_916.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção de equipamentos de informática, Internet, mobiliários e melhores condições 7de trabalho no ambiente da delegacia da 7ª Regional de Baixo Acre.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9853/indicacao_917.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9853/indicacao_917.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção do estoque de EPIs para os servidores da delegacia da 8ª Regional do Alto Acre.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9854/indicacao_918.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9854/indicacao_918.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP que viabilize a aquisição/manutenção de equipamentos de informática, Internet, mobiliários e melhores condições de trabalho no ambiente da delegacia da 8ª Regional do Alto Acre.</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/10043/indicacao_919.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/10043/indicacao_919.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, que veja a possibilidade de disponibilizar uma ambulância para atender as necessidades do Hospital do Idoso e transportar os pacientes que precisam fazer exames fora das dependências do referido hospital.</t>
   </si>
   <si>
     <t>11165</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11165/indicacao_920.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11165/indicacao_920.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP viabilize o serviço de sanitização na unidade prisional Antônio Amaro Alves em Rio Branco.</t>
   </si>
   <si>
     <t>11166</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11166/indicacao_921.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11166/indicacao_921.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Saúde Pública do Acre –SESACRE disponibilize EPIs para os servidores da unidade prisional Antônio Amaro Alves em Rio Branco.</t>
   </si>
   <si>
     <t>11167</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11167/indicacao_922.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11167/indicacao_922.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para o Departamento de Estradas e Rodagens do Acre-DERACRE-SEINFRA, realize em parceria com a prefeitura do município do Jordão a reabertura/reparos e melhorias no ramal da integração, localizado no referido munícipio.</t>
   </si>
   <si>
     <t>11168</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11168/indicacao_923.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11168/indicacao_923.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para o Departamento de Estradas e Rodagens do Acre-DERACRE-SEINFRA, realize em parceria com a prefeitura do município do Jordão a reabertura/reparos e melhorias no ramal dos colonos, localizado no referido munícipio.</t>
   </si>
   <si>
     <t>11169</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11169/indicacao_924.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11169/indicacao_924.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para o Departamento de Estradas e Rodagens do Acre-DERACRE-SEINFRA, realize em parceria com a prefeitura do município do Jordão a reabertura/reparos e melhorias no ramal Santa Júlia, localizado no referido munícipio.</t>
   </si>
   <si>
     <t>11170</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11170/indicacao_925.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11170/indicacao_925.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para o Departamento de Estradas e Rodagens do Acre-DERACRE-SEINFRA, realize em parceria com a prefeitura do município do Jordão a intermediação junto ao Banco Mundial para a conclusão do acesso ao posto de saúde construído no bairro Lindolfo Matheus (bairro novo), localizado no referido munícipio.</t>
   </si>
   <si>
     <t>11171</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11171/indicacao_926.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11171/indicacao_926.pdf</t>
   </si>
   <si>
     <t>11172</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11172/indicacao_927.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11172/indicacao_927.pdf</t>
   </si>
   <si>
     <t>11173</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11173/indicacao_928.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11173/indicacao_928.pdf</t>
   </si>
   <si>
     <t>11174</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11174/indicacao_929.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11174/indicacao_929.pdf</t>
   </si>
   <si>
     <t>11175</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11175/indicacao_931.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11175/indicacao_931.pdf</t>
   </si>
   <si>
     <t>11176</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11176/indicacao_932.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11176/indicacao_932.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para o Departamento de Estradas e Rodagens do Acre-DERACRE-SEINFRA, realize em parceria com a prefeitura do município do Jordão a reabertura/reparos e melhorias no ramal Rio de Janeiro, localizado no referido munícipio.</t>
   </si>
   <si>
     <t>11177</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11177/indicacao_933.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11177/indicacao_933.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP viabilize o serviço de sanitização na unidade prisional Manoel Neri da Silva em Cruzeiro do Sul.</t>
   </si>
   <si>
     <t>11178</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11178/indicacao_934.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11178/indicacao_934.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Saúde Pública do Acre –SESACRE disponibilize EPIs para os servidores da unidade prisional Manoel Neri da Silva em Cruzeiro do Sul</t>
   </si>
   <si>
     <t>11179</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11179/indicacao_935.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11179/indicacao_935.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP viabilize o serviço de sanitização na unidade prisional Moacir Prado em Tarauacá.</t>
   </si>
   <si>
     <t>11180</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11180/indicacao_936.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11180/indicacao_936.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP viabilize o serviço de sanitização na unidade prisional do Quinarí em Senador Guiomard.</t>
   </si>
   <si>
     <t>11181</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11181/indicacao_938.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11181/indicacao_938.pdf</t>
   </si>
   <si>
     <t>11182</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11182/indicacao_939.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11182/indicacao_939.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde-SESACRE que viabilize a reforma e devidos reparos no setor de radiologia do Pronto Socorro-HUERB.</t>
   </si>
   <si>
     <t>11183</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11183/indicacao_940.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11183/indicacao_940.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, reiteramos a indicação de 14/11/2019 para que a Secretaria de Estado de Saúde-SESACRE que viabilize a reforma e devidos reparos na sala do Acelerador Linear do UNACON.</t>
   </si>
   <si>
     <t>11184</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11184/indicacao_941.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11184/indicacao_941.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Segurança Pública do Acre –SEJUSP viabilize o serviço de sanitização na unidade prisional feminino de Rio Branco.</t>
   </si>
   <si>
     <t>11185</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11185/indicacao_942.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11185/indicacao_942.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Saúde Pública do Acre –SESACRE disponibilize EPIs para os servidores da unidade prisional feminino de Rio Branco.</t>
   </si>
   <si>
     <t>11186</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11186/indicacao_943.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11186/indicacao_943.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 169, do Regimento Interno da Assembleia Legislativa, que seja encaminhado ao Governo do Estado do Acre, para que a Secretaria de Estado de Saúde do Acre – SESACRE que viabilize a aquisição de 01 respirador para a Unidade Mista de Saúde do munícipio de Porto Walter.</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8870/moc-n-1-jose_bestene.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8870/moc-n-1-jose_bestene.pdf</t>
   </si>
   <si>
     <t>Moço de Pesar aos familiares da Sr. JOSÉ APARECIDO PEREIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8906/moc-n-2-jose_bestene.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8906/moc-n-2-jose_bestene.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. JORGE AMORIM CAMINHO.</t>
   </si>
   <si>
     <t>14048</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14048/mocao_9.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14048/mocao_9.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a todas as forças de segurança pública do Estado do Acre, por estarem na vanguarda do combate a Covid-19.</t>
   </si>
   <si>
     <t>14051</t>
   </si>
   <si>
     <t>JOSÉ LUIS</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14051/mocao_13.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14051/mocao_13.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do senhor Abrahim Farhat Neto</t>
   </si>
   <si>
     <t>14053</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14053/mocao_14.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14053/mocao_14.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a Polícia Militar do Estado do Acre, em comemoração aos 104 anos de criação da Polícia Militar.</t>
   </si>
   <si>
     <t>14054</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Jonas Lima</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14054/moc-n-15-jonas_lima.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14054/moc-n-15-jonas_lima.pdf</t>
   </si>
   <si>
     <t>"Moção de pesar aos familiares do senhor Said Bezerra Barbosa"</t>
   </si>
   <si>
     <t>14055</t>
   </si>
   <si>
     <t>Daniel Zen</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14055/moc-n-16-daniel.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14055/moc-n-16-daniel.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso para o médico Dr. Thor Oliveira Dantas pela importante atuação no enfrentamento da Pandemia de Covid19, ocasionada_x000D_
 pelo Novo CoronaVirus (SARS-CoV2)</t>
   </si>
   <si>
     <t>14056</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14056/moc-n-17-roberto.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14056/moc-n-17-roberto.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos ENFERMEIROS lotados no âmbito do Estado do Acre.</t>
   </si>
   <si>
     <t>14057</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14057/mocao_18.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14057/mocao_18.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares da Sra. Leilane Ribeiro de Oliveira.</t>
   </si>
   <si>
     <t>14059</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14059/mocao_20.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14059/mocao_20.pdf</t>
   </si>
   <si>
     <t>“Moção de pesar aos familiares do senhor Jose do Nascimento Silva”</t>
   </si>
   <si>
     <t>14060</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14060/mocao_21.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14060/mocao_21.pdf</t>
   </si>
   <si>
     <t>“Moção De Aplausos a Mauro Sérgio Ferreira da Cruz, em virtude dos Relevantes Serviços Prestados A Sociedade Acreana”.</t>
   </si>
   <si>
     <t>14061</t>
   </si>
   <si>
     <t>EDVALDO MAGALHÃES</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14061/mocao_22.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14061/mocao_22.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso em comemoração aos 30 anos do Estatuto da Criança e do Adolescente - ECA.”</t>
   </si>
   <si>
     <t>14062</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14062/moc-n-23-roberto.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14062/moc-n-23-roberto.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo Falecimento do Senhor Sebastião Souza Correia, prefeito do município de Rodrigues Alvos.</t>
   </si>
   <si>
     <t>14074</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14074/mocao_24.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14074/mocao_24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos ADVOGADOS do Estado do Acre.</t>
   </si>
   <si>
     <t>14075</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14075/mocao_25.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14075/mocao_25.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR.RAIMUNDO NONATO BALBINO, FIGURA EXEMPLAR DE GARRA, FORÇA E TRABALHO HONESTO EM NOSSO ESTADO.</t>
   </si>
   <si>
     <t>14076</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14076/mocao_26.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14076/mocao_26.pdf</t>
   </si>
   <si>
     <t>“Moção de PESAR pelo falecimento do SGT PM RR JOSÉ ITAMAR PIRES DE LIMA ocorrido na manhã do dia 18 de Agosto de 2020, em sua residência, que deixou a Polícia Militar do Estado do Acre e seus familiares em grande luto pela irreparável perda.</t>
   </si>
   <si>
     <t>14077</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14077/mocao_27.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14077/mocao_27.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Sergio Mandroti, pelos relevantes serviços prestados a inclusão e assistência social no Estado do Acre.</t>
   </si>
   <si>
     <t>14078</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14078/mocao_28.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14078/mocao_28.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos em alusão aos 76 anos da Rádio Difusora Acreana.</t>
   </si>
   <si>
     <t>14079</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14079/mocao_29.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14079/mocao_29.pdf</t>
   </si>
   <si>
     <t>A ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE, nos termos do artigo 172 da Resolução n° 86/90 – Regimento Interno desta Casa de Leis apresenta MOÇÃO DE PESAR aos familiares pelo triste falecimento do senhor Francisco Araújo, apelidado por (Abacate), ocorrido no dia 29 de agosto.</t>
   </si>
   <si>
     <t>14080</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14080/mocao_30.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14080/mocao_30.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Ex-Deputado Estadual Alércio Dias, que durante sua vida prestou relevantes contribuições para o desenvolvimento do Estado do Acre.</t>
   </si>
   <si>
     <t>14081</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14081/mocao_31.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14081/mocao_31.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. EMERSON DO NASCIMENTO SILVA, PROFESSOR, PALESTRANTE, CONFERENCISTA, MESTRANDO EM MATEMÁTICA,_x000D_
 EMPREENDEDOR E CRIADOR DO MÉTODO DE MATEMÁTICA MARCIANO CUJO VÍDEO POSSUI MAIS DE 18 MILHÕES DE VISUALIZAÇÕES.</t>
   </si>
   <si>
     <t>14082</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14082/mocao_32_digitalizado.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14082/mocao_32_digitalizado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO  A INTEERPLAST.ORG PELOS RELEVANTES SERVIÇOS PRESTADOS EM  SAÚDE PÚBLICA NO ESTADO DO ACRE.</t>
   </si>
   <si>
     <t>14083</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14083/mocao_33_digitalizado.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14083/mocao_33_digitalizado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SR, CELSO LUIZ SACRAMENTO DE OUZA PELA SUA TRAAJETÓRIA PESSOAL E PROFISSSIONAL VITORIOSAS E RELEVANTES AÇÕES PRESTADAS A ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>14084</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14084/mocao_34_digitalizado.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14084/mocao_34_digitalizado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APALUSO AO SE. REGÉRIO VICTOR ALVES MELO PELA SUA TRAJETÓRIA PESOAL E PROFISSIONAL VITORIOOS E RELEVANTES SERVIÇOS PRESTADOS AO ESTADO DO ACRE</t>
   </si>
   <si>
     <t>14085</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14085/mocao_35.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14085/mocao_35.pdf</t>
   </si>
   <si>
     <t>“Moção de Aplauso pela passagem do Dia Nacional dos Conselheiros Tutelares, comemorado oficialmente dia 18 de novembro.”</t>
   </si>
   <si>
     <t>14086</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14086/mocao_36.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14086/mocao_36.pdf</t>
   </si>
   <si>
     <t>“Moção de Pesar pelo falecimento do sindicalista Raimundo Soares de Araújo, o Trovoada.”</t>
   </si>
   <si>
     <t>14087</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14087/mocao_37.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14087/mocao_37.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Hedilberto Saraiva, ex-presidente do Partido Democrático Trabalhista do Acre (PDT/AC).</t>
   </si>
   <si>
     <t>14091</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14091/mocao_38.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14091/mocao_38.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Programa de Gaúcho da Emissora Gazeta FM.</t>
   </si>
   <si>
     <t>14093</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14093/mocao_39.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14093/mocao_39.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS AOS ALUNOS DO CURSO DE ENFERMAGEM E MEDICINA DA UFAC, PELA PRODUÇÃO DE 125 MIL EPI’S, QUE FORAM DISTRIBUÍDOS PARA TODAS AS CIDADES DO ESTADO DO ACRE E MANTIVERAM PROTEGIDOS TODOS OS PROFISSIONAIS DA SAÚDE NOS_x000D_
 PRIMEIROS QUATRO MESES DA PANDEMIA COVID-19”.</t>
   </si>
   <si>
     <t>14095</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14095/mocao_40.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14095/mocao_40.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS AO SENHOR MARCOS PAULO, PELO EXCELENTE TRABALHO REALIZADO COMO ADMINISTRADOR DO HOSPITAL SANTA JULIANA E POR SEUS SERVIÇOS VOLUNTÁRIOS EM FAVOR DAS OUTRAS OBRAS SOCIAIS DA DIOCESE DE RIO BRANCO.</t>
   </si>
   <si>
     <t>14096</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14096/mocao_41.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14096/mocao_41.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Sra. Francisca Brito Gomes.</t>
   </si>
   <si>
     <t>14097</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14097/mocao_42.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14097/mocao_42.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a senhora Advogada e vice-presidente da OAB/AC, MARINA BELANDI SCHEFFER.</t>
   </si>
   <si>
     <t>14099</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14099/mocao_43.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14099/mocao_43.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Senhora Siwandressa Cibelle dos Santos Almeida.</t>
   </si>
   <si>
     <t>14100</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14100/mocao_44.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14100/mocao_44.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS A SERVIDORA PÚBLICA MIRTES DOS SANTOS GÓES PELOS EXCELENTES SERVIÇOS PRESTADOS NA ÁREA DA SAÚDE NO ESTADO DO ACRE”</t>
   </si>
   <si>
     <t>14101</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14101/mocao_45.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14101/mocao_45.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS A PREFEITA SOCORRO NERI PELA EXCELENTE GESTÃO REALIZADA NA PREFEITURA MUNICIPAL DE RIO BRANCO”</t>
   </si>
   <si>
     <t>14102</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14102/mocao_46.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14102/mocao_46.pdf</t>
   </si>
   <si>
     <t>"Moção de Aplauso aos Srs. José de Souza Lima e Henrique Afonso Soares Lima pelos relevantes serviços prestados à sociedade e a vitória nas urnas ratificada pelo povo cruzeirense dia 15 de novembro".</t>
   </si>
   <si>
     <t>14103</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14103/mocao_48.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14103/mocao_48.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do senhor Jorge Araken Faria da Silva.</t>
   </si>
   <si>
     <t>14104</t>
   </si>
   <si>
     <t>PEDRO LONGO</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14104/mocao_49.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14104/mocao_49.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao médico infectologista, ex-governador Tião Viana.</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8911/pdl-n-1-edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8911/pdl-n-1-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>Ratifica Os Convênios CONFAZ n° 91/2012 e 152/201, o Decreto Estadual n°6.715/2013 e regulamenta a redução da base de cálculo das operações de_x000D_
 fornecimento de refeiçoes promovidas por bares, restaurantes e similares.</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8918/pl-n-6-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8918/pl-n-6-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a destinação de bens, direitos e valores oriundos de ilícitos penais para Os órgãos que integram a segurança pública do Estado do Acre,_x000D_
 conforme preceitua o §10 do art. 70 da Lei Federal n.  9.613 de 3 de marco de 1998, e dá outras providências</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8919/pl-n-7-marcus_cavalcante.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8919/pl-n-7-marcus_cavalcante.pdf</t>
   </si>
   <si>
     <t>Obriga a inclusão da tipagem sanguínea e do fator RH nos documentos de identificação de recém-nascidos, nos termos que especifica.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8923/pl-n-8-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8923/pl-n-8-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Institui o título "Mulher de Destaque do Acre" e da outras providências.</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9066/pl-n-10-maria_antonia.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9066/pl-n-10-maria_antonia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de dispensadores de álcool em gel nos estabelecimentos coletivos, públicos ou privados no Estado do Acre, a fim de evitar a transmissão de doenças infectocontagiosas e dá outras providências.</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9067/pl-n-11-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9067/pl-n-11-chico_viga.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS OBRIGAÇÕES DOS CLUBES PROFISSIONAIS E ESCOLINHAS DE FUTEBOL, SEDIADOS NO ESTADO DO ACRE, QUE POSSUAM ATLETAS MENORES DE 18 (DEZOITO) ANOS, DE ASSEGURAR E DE COBRAR 0 PLENO EXERCÍCIO ESCOLAR DESTES MENORES NA FORMA QUE MENCIONA.".</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9125/pl-n-12-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9125/pl-n-12-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Assegura ao consumidor contratante de serviço publico o direito de incluir o nome de seu cônjuge como adicional na fatura mensal de consumo".</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9126/pl-n-13-robero_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9126/pl-n-13-robero_duarte.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Mulher Advogada, no âmbito do Estado do Acre.</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9184/pl-n-14-edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9184/pl-n-14-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de corte dos serviços de energia elétrica e água no Estado do Acre, durante o período de 90 dias, em virtude da pandemia _x000D_
 COVID-19 e dá outras providências."</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9185/pl-n-15-chigo_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9185/pl-n-15-chigo_viga.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Governo do Estado do Acre a requisitar administrativamente propriedades privadas com o intuito de viabilizar o cumprimento  de quarentenas, isolamentos e demais tratamentos médicos enquanto perdurar o Plano de Contingencia em virtude do Covid-197</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9183/pl-n-16-chigo_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9183/pl-n-16-chigo_viga.pdf</t>
   </si>
   <si>
     <t>Obriga os indivíduos que apresentem possibilidade de contaminação a realizarem o teste Para o Covid-19 e dá outras providências</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9186/pl-n-17-juliana_rodrigues.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9186/pl-n-17-juliana_rodrigues.pdf</t>
   </si>
   <si>
     <t>Proíbe a majoração, sem justa causa, do preço de produtos e serviços em geral durante o plano de contingência da Secretaria de Estado de Saúde_x000D_
 relacionado ao novo Corona vírus - COVID -19.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9187/pl-n-18-edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9187/pl-n-18-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de corte dos serviços de energia elétrica e égua no Estado do Acre, durante o período de 90 dias, em virtude da_x000D_
 pandemia COVID-I 9</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9188/pl-n-19-edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9188/pl-n-19-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a suspensão do completo de obrigações financeiras referentes a empréstimos consignados contra Idos por servidores públicos estaduais, no árbitro do Estado do Acre, durante o período de 90 dias e dá outras providências."</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9189/pl-n-20-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9189/pl-n-20-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>EMENTA: Institui pagamento de multa para quem divulgar por Meio Eletrônico noticias inverídicas sobre epidemias, endemias e pandemias no Estado_x000D_
 do Acre.</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9190/pl-n-21-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9190/pl-n-21-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Assegura aos locatários de imóveis comerciais, no âmbito do Estado do Acre, o abatimento proporcional de valores de locação, em razão da determinação de fechamento e interrupção das atividades comerciais para atendimento das medidas de combate a Covid-19, e dá outras_x000D_
 providências."</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9191/pl-n-22-chigo_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9191/pl-n-22-chigo_viga.pdf</t>
   </si>
   <si>
     <t>Estabelece multa para quem divulgar por meio eletrônico noticias falsas/fakenews" sobre epidemias, endemias e pandemias no estado do Acre.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9192/pl-n-22-chigo_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9192/pl-n-22-chigo_viga.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da suspensão elou o cancelamento dos pianos de saúde por falta de pagamento, durante a vigência do piano de contingência do novo corona vírus (covid-19) e dá outras providências".</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9193/pl-n-24-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9193/pl-n-24-chico_viga.pdf</t>
   </si>
   <si>
     <t>EMENTA: Dispõe sobre a redução proporcional das mensalidades da rede privada de ensino durante o plano de contingência do novo corona vírus da secretaria de estado de saúde.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9194/pl-n-25-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9194/pl-n-25-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a prorrogação dos prazos de vencimento do Imposto sobre Transmissão Causa mortis e Doação (ITCD) e do Imposto sobre a_x000D_
 Propriedade de Veículos Automotores (IPVA), durante o surto do Corona vírus no Estado.".</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9195/pl-n-26_-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9195/pl-n-26_-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Suspende a validade de documentos públicos, no âmbito do Estado do Acre, que necessitem de atendimento presencial para renovação e/ou_x000D_
 prorrogação, enquanto durarem as medidas de contenção do corona vírus (covid-1 9).</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9196/pl-n-27-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9196/pl-n-27-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Suspende os prazos de validade dos concursos púbicos já homologados, durante o período de surto de corona vírus (COVID-1 9).</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9197/pl-n-28-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9197/pl-n-28-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Torna obrigatório o fornecimento de itens de proteção para os profissionais da saúde e da segurança pública enquanto vigorar o estado de_x000D_
 calamidade pública, decorrente da pandemia do COVID-19, que atinge o Estado do Acre."</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9198/pl-n-29-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9198/pl-n-29-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Autoriza a isenção temporária do Imposto sobre Operações Relativas a Circulação de Mercadorias e sobre Prestações de Serviços de Transporte_x000D_
 Interestadual e Intermunicipal e de Comunicação - ICMS Os produtos que especifica, e dá providências correlatas."</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9199/pl-n-30_-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9199/pl-n-30_-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a suspender a cobrança de ICMS (Imposto Sobre Circulação de Mercadorias e Prestação de Serviços) no âmbito do Estado do Acre, das empresas de uma forma geral, tal como as empresas prestadoras de serviços não compreendidos na competência tributária dos municípios, pelo prazo de 90 (noventa) dias."</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9200/pl-n-31-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9200/pl-n-31-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Suspende Os prazos de vaidade dos concursos públicos já homologados, durante o período de surto de corona vírus - Covid-1 9".</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9201/pl-n-32-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9201/pl-n-32-janilson_leite.pdf</t>
   </si>
   <si>
     <t>"Suspende o protesto de títulos durante período certo e dá outras providências.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9202/pl-n-33-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9202/pl-n-33-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Garante abono de falta ao trabalho aos servidores e funcionários públicos estaduais afetados pelo surto de corona vírus - Covid-1 9•))</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9203/pl-n-34-meire_sarefim.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9203/pl-n-34-meire_sarefim.pdf</t>
   </si>
   <si>
     <t>Dispõe sabre a implementação do programa remédio em Casa" durante a_x000D_
 pandemia do corona vírus (COVID-19) no Estado do Acre- no âmbito e dá outras providências.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9204/pl-n-35-meire_serafim.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9204/pl-n-35-meire_serafim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação dos postos de atendimento para permitir a higiene básica da população em situação de rua,  durante a pandemia do corona vírus (COVID-19) no âmbito do Estado do Acre.</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9205/pl-n-36-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9205/pl-n-36-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a forma de cobrança sobre operações relativas a circulação de mercadorias e sobre prestações de serviços de_x000D_
 transporte interestadual e intermunicipal e de comunicação, para serem tributado da saída do Bem ou mercadoria do estabelecimento de contribuinte.</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9206/pl-n-37-meire_serafim.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9206/pl-n-37-meire_serafim.pdf</t>
   </si>
   <si>
     <t>Proíbe o comércio, o manuseio, a utilização, a queima e a soltura de fogos de artificio sonoros no  Âmbito do. Estado. do. Acre, a. 4á. outras._x000D_
 providências</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9207/pl-n-38-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9207/pl-n-38-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorização ao Poder Executivo para a contratação de seguro de vida em favor dos profissionais de saúde que vierem a ser infectados nos seus .postos de Trabalho peIo corona vírus, Covid-1 9.</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9208/pl-n-39-governador_cameli.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9208/pl-n-39-governador_cameli.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 3.547, de 13 de novembro de 2019, que autoria o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9209/pl-n-40-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9209/pl-n-40-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de moratória de IPVA e ICMS dos meses de abril ate outubro de 2020 em razão da crise econômica/financeira ocasionada pela epidemia de COVID- 19, especialmente em virtude do Decreto n° 5.496, de 20 de marco de 2020 que determinou o fechamento total e parcial dos estabelecimentos comerciais e industrias do estado do Acre, e dá outras providências.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9210/pl-n-41-marcus_cavalcante.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9210/pl-n-41-marcus_cavalcante.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade para que os empregadores forneçam mascaras os seus funcionários em estabelecimentos públicos, industrias, comerciais e bancários, como forma de evitar o contágio do novo corona vírus</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9211/pl-n-42-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9211/pl-n-42-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>As concessionárias de serviço púbico de energia elétrica deverão possibilitar o  parcelamento do débito das faturas referentes ao período de durou a_x000D_
 pandemia covid-19.</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9212/pl-n-43-jose_bestene.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9212/pl-n-43-jose_bestene.pdf</t>
   </si>
   <si>
     <t>Dispõe sabre a redução proporcional das mensalidades da rede privada de ensino durante a Piano de Contingência do Estado do Acre para Infecção pelo novo Corona vírus -Covid - 19.</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9213/pl-n-44-jose_bestene.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9213/pl-n-44-jose_bestene.pdf</t>
   </si>
   <si>
     <t>Determina a disponibilização gratuita pelas operadoras de telefonia e Internet móvel dos acessos a sites de comunicação, redes sociais e streaming_x000D_
 sem qualquer contabilização do pacote de dados dos clientes e dispõe sobre a suspensão dos serviços de telefonia e internet por inadimplência durante as medidas referente a contenção do vírus COVID-19.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9214/pl-n-45-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9214/pl-n-45-janilson_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de uso e fenecimento de mascaras em estabelecimentos públicos, indústrias, comercias e bancários, como medida de enfrentamento a disseminação do novo corona vírus, causador da COVID-19, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9215/pl-n-46-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9215/pl-n-46-janilson_leite.pdf</t>
   </si>
   <si>
     <t>Reconhece o falecimento, em virtude da COVID-19 contraída por servidor público civil ou militar estadual, no exercício de suas atribuições, como acidente em serviço para fins de pagamento de pensão especial.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9216/pl-n-47-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9216/pl-n-47-janilson_leite.pdf</t>
   </si>
   <si>
     <t>O GOVERNADOR DO ESTADO DO ACRE_x000D_
 FAQO SABER que a Assembleia Legislativa do Estado do Acre decreta, e eu sanciono, a seguinte lei:_x000D_
 Art. 1°. Fica instituído o pagamento de um bônus financeiro aos profissionais da área da saúde, que estão trabalhando diretamente nas unidades de referenda e incansavelmente no combate ao COVID-19, durante o período da pandemia.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9217/pl-n-48-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9217/pl-n-48-janilson_leite.pdf</t>
   </si>
   <si>
     <t>O GOVERNADOR DO ESTADO DO ACRE_x000D_
 FAÇO SABER que a Assembleia Legislativa do Estado do Acre decreta, e eu sanciono, a seguinte lei:_x000D_
 Art. 10. Fica o Poder Executivo autorizado a conceder bolsa-auxilio para as famílias responsáveis por estudantes da rede pública de ensino, que tenham as aulas suspensas, por antecipação ou ampliação do recesso escolar, decorrentes de medida de contenção da pandemia CORONA VIRUS - COVID-1 9.</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9218/pl-n-49-antonia_sales.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9218/pl-n-49-antonia_sales.pdf</t>
   </si>
   <si>
     <t>AUTORIZA 0 EXECUTIVO A CRIAR GRATIFICAÇAO PELO EXERCICIO BE ATJVIDADE INSALUBRE E PERICULOSA EM TEMPO DE PANDEMIA (GEAIPTP)_x000D_
 AOS PROFISSIONAIS ATIVOS DA AREA DE SAÚDE, SEGURANA PCJBLICA E CORPO DE BOMBEIROS, ENQUANTO PERDURAR 0 ESTADO DE CALAMIDADE_x000D_
 PUBLICA EM DECORRENCIA DA PANDEMIA DO CORONA VIRUS (COVJD-19), ESTABELECIDO PELO DECRETO No 5496 DE 20/03/2020</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9219/pl-n-50-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9219/pl-n-50-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Submeto a essa Augusta Assembleia Legislativa, par intermédio de Vossa Excelência, para fins de apreciação e aprovação, atendidos os dispositivos que_x000D_
 disciplinam o processo legislativo, o presente Projeto de Lei que 'Autoriza o Poder Executivo a abrir ao Orçamento vigente crédito especial em favor do Fundo Estadual de Saúde do Estado do Acre e dá outras providências</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9220/pl-n-51-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9220/pl-n-51-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Assegura aos locatários de imóveis comerciais e de edificações usadas como igreja, no âmbito do Estado do Acre, o direito de negociar Os seus contratos para manter o equilíbrio financeiro, em razão da determinação de fechamento e interrupção das atividades comerciais para atendimento_x000D_
 das medidas de combate a Covid-19, e dá outras providências".</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9222/pl-n-52-edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9222/pl-n-52-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a disponibilização de acomodação em hotéis e pousadas, no âmbito do Estado do Acre, para atender servidores da Saúde que estão na linha de frente do enfrenta mento e combate a pandemia COVID-19".</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9223/pl-n-53-daniel_santana.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9223/pl-n-53-daniel_santana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Proibição do Poder Executivo de reduzir ou suspender quaisquer parcelas dos vencimentos de servidores e funcionários públicos_x000D_
 estaduais titulares de cargos efetivos, cargos em comissão ou admitidos; ativos, inativos e seus pensionistas, inclusive os cedidos por outros órgãos e que prestem serviços ao Estado do Acre como medida de ajuste em face dos efeitos da situação decorrente do estado de emergência de saúde pública de importância internacional do COVID-19.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9224/pl-n-54-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9224/pl-n-54-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Submeto a essa Augusta Assembleia Legislativa, por intermédio de Vossa. .Excelência, .para fins de apreciação a aprovação, atendidos as dispositivos que disciplinam a processo legislativo, a Projeto de Lei que 'Autoriza o Poder Executivo a realizar a alienação de ações da O Administrador da Zona de Processamento de Exportaç6es AZPE/AC, Inclusive quando Importar transferência de controle acionário".</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9225/pl-n-55-luis_tche.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9225/pl-n-55-luis_tche.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de utilização de mascaras no Estado do Acre durante o período de pandemia do novo corona vírus.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9226/pl-n-55-luis_tche.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9226/pl-n-55-luis_tche.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório Instalação e utilização do caixa desinfetante de calçados, semelhantes a pedilúvios, nas entradas do todos Os prédios públicos no Estado do Acre durante o período do pandemia em função do novo corona vírus (COV1D.19).</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9227/pl-n-57-luis_tche.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9227/pl-n-57-luis_tche.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade para que todas as compras realizadas pelo Estado do Acre no combate ao COVID-19 sejam informadas ao Poder Legislativo e ao Tribunal de Contas, e dá outras providências.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9228/pl-n-58-luis_tche.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9228/pl-n-58-luis_tche.pdf</t>
   </si>
   <si>
     <t>Dispõe sabre a proibição de apreensão de veículos pelo não pagamento de determinados tributos durante a pandemia de Corona vírus no Estado do Acre.</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9229/pl-n-59-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9229/pl-n-59-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Extingue o Fundo Financiamento para Agua e Esgoto do Estado do Acre - FAEAC, instituído pela Lei n° 568, de 5 de novembro de 1975 e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9230/pl-n-60-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9230/pl-n-60-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação, com encargo, de um imóvel urbano da Fundação do Bern Estar Social - FUNBESA ao Estado do Acre.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9231/pl-n-62-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9231/pl-n-62-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do Imposto sobre Operações Relativas a Circulação de Mercadorias e sobre Prestações de Serviços de Transporte Interestadual e_x000D_
 Intermunicipal e de Comunicação - ICMS - nas saldas de energia elétrica a consumidores enquadrados na Subclasse Residencial Baixa Renda</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9232/pl-n-63-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9232/pl-n-63-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de adicional correspondente a cem por cento do valor devido a titulo de adicional de insalubridade, como medida_x000D_
 excepcional e temporária de enfrentamento da doença COVID-19.</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9233/pl-n-64-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9233/pl-n-64-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do cumprimento de mandados de reintegração de posse e imissão na posse, despejos e remoções judiciais ou extra judiciais enquanto perdurarem o Decreto n°5.830, de 23 de abril de 2020, (Calamidade Pública) e as restrições sanitárias estipuladas pelo Ministério da Saúde_x000D_
 quanto a prevenção ao contágio do Corona vírus (COVID-19).</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9234/pl-n-65-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9234/pl-n-65-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do Protesto de Títulos em razão do Decreto n° 5.830, de 23 de abril de 2020, (Calamidade Pública) e as restrições sanitárias estipuladas pelo Ministério da Saúde quanto a prevenção ao contágio do Corona vírus (COVID-19).</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9235/pl-n-66-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9235/pl-n-66-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Dispões sobre condutas e obrigações a serem cumpridas pelos supermercados, hipermercados ou estabelecimento comerciais semelhantes em razão do Decreto O 5.830, de 23 de abril de 2020, (Calamidade Pública) e as restrições sanitárias estipuladas pelo Ministério da Saúde quanto a prevenção ao contágio do Corona vírus (COVID-19).</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9236/pl-n-67-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9236/pl-n-67-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de mascara de proteção, luvas, produtos de higiene e outros recursos necessários ao desempenho da função aos funcionários, colaboradores é gerentes de empresas que prestem atendimento de Serviços de Funerárias.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar apólice de seguro de vida para os profissionais de saúde durante a vigência do decreto n° 5.830, de 23 de abril de 2020, (calamidade pública) e as restrições sanitárias estipuladas pelo ministério da saúde quanto a prevenção ao contágio do corona vírus (cov'id-19).</t>
   </si>
   <si>
     <t>14007</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14007/pl69.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14007/pl69.pdf</t>
   </si>
   <si>
     <t>Autoriza o Estado do Acre a utilizar os imóveis referidos no Decreto nº 992, de 17 de fevereiro de 2011, para fins de integralização de aumento de capital social na Administradora da Zona de Processamento de Exportação do Acre S/A AZPE/AC.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9238/pl-n-70-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9238/pl-n-70-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Estadual no 2.031, de 26 de novembro de 2008, que institui o Serviço Social de Saúde do Acre e dá outras providências.</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9239/pl-n-71-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9239/pl-n-71-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de validade por mais (01) um ano do concurso púbico para provimento dos cargos da Policia CM edital NO 001 SGA/PMAC, de 17 de marco de 2017, é homologado em virtude da Pandemia do Corona vírus (COVJD-19).</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9240/pl-n-72-juliana_rodrigues.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9240/pl-n-72-juliana_rodrigues.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o registro de violência doméstica por meio de Delegacia Virtual, durante a pandemia do corona vírus - COVID 19.</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9241/pl-n-73-juliana_rodrigues.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9241/pl-n-73-juliana_rodrigues.pdf</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a comunicação pelos condomínios residenciais aos órgãos de segurança pública, sobre a ocorrência ou de indícios de violência doméstica e familiar contra mulher, criança, adolescente ou idoso, em seus interiores, quando houver registro da violência no livro de ocorrências</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9242/pl-n-74-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9242/pl-n-74-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de validade por mais (01) um ano do concurso público para provimento dos cargos da Policia Militar edital NO 001 SGAIPMAC, de 02 de marco de 2017, ja homologado em virtude da Pandemia do Corona vírus (COVID-1 9).</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9243/pl-n-75-daniel_santana.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9243/pl-n-75-daniel_santana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos estabelecimentos bancários a fornecer condições mínimas de dignidade humana e controle sanitário aos clientes que necessitem de acesso aos seus serviços, durante situações excepcionais e também em estados de emergência e/ou calamidade, decretado pelas autoridades do executivo de qualquer esfera no Estado do Acre.</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9244/pl-n-76-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9244/pl-n-76-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar hotéis ou estabelecimentos similares, corno também locação de imóveis a profissionais de saúde, pessoal de apoio, serviços gerais, policiais civis, policiais militares e cidadãos de baixa renda diagnosticados com covid-19 e que residam com família  saudável durante a vigência do decreto n° 5.830, de 23 de abril de 2020, (calamidade pública) e as restrições sanitárias estipuladas pelo ministério da saúde quanto a prevenção ao contágio do corona vírus (covid-19).</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9245/pl-n-77-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9245/pl-n-77-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Art. 30 A Politica Estadual de Assistência Social rege-se pelos seguintes princípios:</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9246/pl-n-78-poder_exeutivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9246/pl-n-78-poder_exeutivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 3.520, de 25 de setembro de 2019, que dispõe sabre as diretrizes orçamentárias para o exercício financeiro de 2020, a fim de_x000D_
 criar a Fonte 600 - Recursos Ordinários, destinada a operacionalização da Desvinculação de Receitas do Estado -DRE.</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9247/pl-n-79-juliana_rodrigues.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9247/pl-n-79-juliana_rodrigues.pdf</t>
   </si>
   <si>
     <t>"Estabelece as Igrejas e os Templos de qualquer Culto como atividade essencial em períodos de calamidade pública."</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9248/pl-n-80-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9248/pl-n-80-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a conceder linha de crédito/financiamento com o objetivo especifico a pagamento de mensalidades e matriculas em escolas, universidades e faculdades privadas.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9249/pl-n-81-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9249/pl-n-81-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de regime remuneratório especifico, transitório e facultativo, destinados aos servidores mencionados no Anexo II da Lei no 3.231, de 15 de marco de 2017, que dispõe sobre o Piano de Cargos, Carreiras e Remuneração do quadra da Secretaria de Estado da Casa Civil.</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9250/pl-n-82-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9250/pl-n-82-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o procedimento de utilização de veículos apreendidos e não identificados quanto a procedência e a propriedade para o uso de Entidades_x000D_
 Públicas sem fins lucrativos do Estado do Acre.</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
     <t>"Dispõe sobre o procedimento de utilização de veículos apreendidos e não identificados quanto a procedência e a propriedade exclusivamente no trabalho de repressão penal pelas forças de segurança pública do Estado do Acre".</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9252/pl-n-84-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9252/pl-n-84-janilson_leite.pdf</t>
   </si>
   <si>
     <t>Autoriza a Convocação Imediata do Excedente de Concursos Púbicos, da Área de Segurança, para o Serviço Ativo do Estado Do Acre, em Decorrência da Pandemia do Covid-1 9, e dá outras providências.</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9253/pl-n-85-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9253/pl-n-85-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a instituir pensão vitalícia em benefício da família de servidor; empregado da administração pública estadual e ao trabalhador profissional de saúde, em decorrência de falecimento pelo Corona vírus (Covid-19).</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9254/pl-n-86-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9254/pl-n-86-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a contratar apólice de seguro de Vida para os profissionais de saúde, durante a vigência do decreto n° 5.465, de 16 de_x000D_
 0 marco de 2020.</t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9255/pl-n-87-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9255/pl-n-87-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a fornecer cestas básicas a família dos comprovadamente acometidos por corona vírus (covid 19) e que estejam descritos como baixa renda.</t>
   </si>
   <si>
     <t>9256</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9256/pl-n-88-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9256/pl-n-88-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a priorização dos servidores das áreas de saúde e segurança por ocasião da regulação dos leitos de internação no âmbito do_x000D_
 Estado do Acre e da outras providências".</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9257/pl-n-89-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9257/pl-n-89-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>9258</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9258/pl-n-90-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9258/pl-n-90-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o uso da Telemedicina em qualquer atividade de saúde pública ou privada no âmbito Estado do Acre durante a crise causada pelo_x000D_
 Corona vírus".</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9259/pl-n-91-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9259/pl-n-91-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Auxilio Temporário de Emergência em Saúde (ATS) destinado aos agentes da área da segurança pública, a fim de suprir Os gastos excepcionais e emergenciais decorrentes da exposição excessiva aos efeitos da pandemia causada pelo novo corona vírus (COVID-1 9).</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9260/pl-n-92-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9260/pl-n-92-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Auxilio Temporário de Emergência em Saúde - ATS destinado a suprir Os gastos excepcionais e emergenciais decorrentes da_x000D_
 exposição excessiva de agentes públicos aos efeitos da pandemia causada pelo novo corona vírus - Covid 19.</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9261/pl-n-93-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9261/pl-n-93-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 1.422, de 18 de dezembro de 2001, que "Dispõe sobre o Regimento de Custas do Poder Judiciário do Estado do Acre, amplia o_x000D_
 acesso è justiça e dá outras providências'</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9262/pl-n-94-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9262/pl-n-94-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 1.236, de 12 de agosto de 1997, que dispõe sobre a Remuneração do Pessoal da Policia Militar do Estado do Acre.</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9263/pl-n-95-luis_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9263/pl-n-95-luis_gonzaga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de procedimento especial de contagem de tempo de serviço para aposentadoria aos Servidores Públicos Estaduais que exerceram suas funções durante o período de calamidade pública no Estado do Acre."</t>
   </si>
   <si>
     <t>9264</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9264/pl-n-96-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9264/pl-n-96-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a permanência do profissional Fisioterapeuta nas Unidades de Terapia Intensiva - UTI, adulto, especializada, pediátrica e Neonatal, e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9265/pl-n-97-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9265/pl-n-97-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão no grupo prioritário de atendimento em razão da pandemia do COVD-19 (Corona vírus), as pessoas com deficiências em cumprimento a Lei Brasileira de Inclusão - Lei n° 13.146/2015".</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9266/pl-n-98-jose_bestene.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9266/pl-n-98-jose_bestene.pdf</t>
   </si>
   <si>
     <t>Autoriza o Departamento Estadual de Trânsito de Acre a conceder isenção a taxa de estadia por infrações de trânsito pelo período que durar a pandemia do Covid-19</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9267/pl-n-99-edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9267/pl-n-99-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extensão do Auxílio Temporário de Emergência em Saúde - ATS, criado pela Lei NO 3.631, de 26 de malo de 2020, aos servidores da área de operação do Departamento Estadual de Agua e Saneamento - DEPASA".</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9268/pl-n-100-antonia_sales.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9268/pl-n-100-antonia_sales.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a requisição administrativa de propriedades privadas, no Estado do Acre, tais como hotéis, motéis, pousadas e outros estabelecimentos de_x000D_
 hospedagem, para o acolhimento de mulheres vitimas de violência doméstica e familiar, enquanto perdurar a pandemia do Covid-19.</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9269/pl-n-101-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9269/pl-n-101-janilson_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de tuneis de descontaminação, na forma que especifica.</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9270/pl-n-102-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9270/pl-n-102-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Estabelece penalidades administrativas aos agentes públicos que cometerem atos de corrupção e improbidade envolvendo recursos e bens destinados ao enfrentamento de pandemias e/ou calamidade pública</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9271/pl-n-103-janilson_nleite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9271/pl-n-103-janilson_nleite.pdf</t>
   </si>
   <si>
     <t>" Autorizo a criação do Programa Emergencial de Testagem para o COVID-19 em Modalidade Drive Thru e dá outras providências."</t>
   </si>
   <si>
     <t>9272</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9272/pl-n-104-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9272/pl-n-104-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o registro do ocorrência através da delegacia on-line e o pedido de medida protetiva de urgência relativos a ato do violência contra a mulher, o idoso, a pessoa com deficiência, a criança e o adolescente, durante o estado de calamidade pública em decorrência da pandemia de Covid-19, e dá outras providências.".</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9273/pl-n-105-antonia_sales.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9273/pl-n-105-antonia_sales.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre um piano de emergência para entrega regular de remédios aos doentes crônicos durante a pandemia do Covid-1 9.</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9274/pl-n-106-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9274/pl-n-106-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Autoriza a realização dos testes diagnósticos do corona vírus - SARS - CoV-2, aos professores e funcionários de instituições de ensino, públicas e_x000D_
 privadas, antes do reinicio de suas atividades no âmbito do Estado do Acre, na forma que menciona".</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
     <t>DISPOE SOBRE 0 ENCAMINHAMENTO, DE INF0RMAc6Es SOBRE A AQUISIÇAO DE BENS E A CONTRATAcA0 DE SERVIOS REAUZADAS PELO PODER_x000D_
 EXECUTIVO EM FUNÇAO AO ENFRENTAMENTO DO ESTADO DE CALAMIDADE PUBLICA DECORRENTE DA PANDEMIA DE COVID-19, CAUSADA PELO_x000D_
 CORONAVIRUS PARA ASSEMBLEIA LEGISLATVA, BEM COMO AO TRIBUNAL DE CONTAS DO ESTADO DO ACRE.</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9276/pl-n-108-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9276/pl-n-108-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>DISPOE SOME A REGULAMENTAÇÃO DOS PROCESSOS DE DISPENSAS DE LICITAÇÕES DO ESTADO DO ACRE</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
     <t>Submeto a essa Augusta Assembleia Legislativa, por intermédio de Vossa Excelência, para fins de apreciação e aprovação, atendidos os dispositivos que disciplinam o processo legislativo, o presente Projeto de Lei que "Altera Lei n° 1.248, de 4 de dezembro de 1997, que criou o Departamento Estadual de Agua e Saneamento - DEAS."</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9278/pl-n-110-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9278/pl-n-110-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do imposto sobre Operações Relativas a Circulação de Mercadorias e sobre Prestação de Serviços de Transporte Interestadual e_x000D_
 Intermunicipal e de Comunicação - ICMS, nas saldas de mercadorias, em decorrência de doações para assistência a vitimas de calamidade pública.</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9279/pl-n-111-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9279/pl-n-111-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 3.547, de 13 de novembro de 2019, que autoriza a Poder Executivo a contratar operação de crédito coM a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9280/pl-n-112-antonia_sales.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9280/pl-n-112-antonia_sales.pdf</t>
   </si>
   <si>
     <t>Institui o Dia ESTADUAL da Pessoa com Visão Monocular No estado do Acre e da outras providências.</t>
   </si>
   <si>
     <t>9281</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9281/pl-n-113-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9281/pl-n-113-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação da Central de informações sobre pacientes internados na Rede Estadual de Sade durante a pandemia do novo coronavirus - COVID-_x000D_
 19 e dá outras providências".</t>
   </si>
   <si>
     <t>9282</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9282/pl-n-114-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9282/pl-n-114-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição da inclusão do nome de consumidores nos cadastros e serviços de proteção ao crédito, no período de calamidade pública,_x000D_
 reconhecida pelo Decreto n° 5496, de 20 de marco de 2020, no âmbito do Estado do Acre".</t>
   </si>
   <si>
     <t>9283</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9283/pl-n-115-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9283/pl-n-115-chico_viga.pdf</t>
   </si>
   <si>
     <t>"Autoriza a criação de memorial em homenagem as vitimas do novo CoronavIrus no Estado do Acre".</t>
   </si>
   <si>
     <t>9284</t>
   </si>
   <si>
     <t>"Dispõe sobre o acesso gratuito de Internet banda larga por professores e alunos da rede pública do estado do Acre."</t>
   </si>
   <si>
     <t>9285</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9285/pl-n-117-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9285/pl-n-117-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a realização dos testes diagnósticos do coronavirus - SARS - CoV-2, aos professores e funcionários de instituições de ensino, púbicas e privadas, antes do reinicio de suas atividades no âmbito do Estado do Acre, na forma que menciona.</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9286/pl-n-118-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9286/pl-n-118-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução proporcional das mensalidades da rede privada de ensino durante a vigência do Decreto de Calamidade Pública no Estado do Acre.</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9287/pl-n-119-jenilso_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9287/pl-n-119-jenilso_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da cobrança de valores adicionais - sobretaxa para matricula Cu mensalidade de estudantes portadores de síndrome de Down, autismo, transformo invasivo do desenvolvimento cu outras síndromes e dá outras providências.</t>
   </si>
   <si>
     <t>9288</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9288/pl-n-120-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9288/pl-n-120-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>ASSEG(JRA AO ALUNO COM DEFICEENCIA PRIORIDADE NA MATRICULA EM ESCOLA PUBLICA ESTADUAL MAIS PROXIMA DE SUA RESIDENCIA E DA OUTRAS PRO VIDENCIAS.</t>
   </si>
   <si>
     <t>9289</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9289/pl-n-121-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9289/pl-n-121-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de distribuição gratuita de sabonete liquido, álcool em gel e mascara descartáveis em unidades básicas de saúde (UBS) e dá outras providências.</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9290/pl-n-122-luiz_gonzaga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9290/pl-n-122-luiz_gonzaga.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição de apreensão de veículos durante a pandemia de Coronavirus no Estado do Acre?"</t>
   </si>
   <si>
     <t>9291</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9291/pl-n-123-jenilso_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9291/pl-n-123-jenilso_leite.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOME A PRIORIDADE PARA 0 RECEBIMENTO DE FUTURA VACINA CONTRA 0 VIRUS COVIV-1 9."</t>
   </si>
   <si>
     <t>14008</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14008/pl124.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14008/pl124.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO ESTADUAL A ADQUIRIR A FUTURA VACINA CONTRA O VÍRUS COVID-19 PARA FORNECER DE FORMA GRATUITA PARA A POPULAÇÃO ACREANA</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9292/pl-n-125-marcus_cavalcante.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9292/pl-n-125-marcus_cavalcante.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a flexibilização da Quarentena e retomada gradual das atividades econômicas no contexto da pandemia do COVIDI9.</t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9293/pl-n-126-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9293/pl-n-126-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>"Dispõe sabre a isenção de taxa/tarifas e outras despesas oriundas de inscrição para concursos públicos estaduais e vestibulares do Estado, a doadores do plasma convalescente, cadastrados em Órgãos públicos competentes, bem coma a concessão ao beneficio da meia entrada aos eventos culturais."</t>
   </si>
   <si>
     <t>9319</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9319/ind-n-127-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9319/ind-n-127-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>"lnstitui o Programa Acreano de Prevenção a Violência contra a mulher, e dá outras providências."</t>
   </si>
   <si>
     <t>9320</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9320/pl-n-128-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9320/pl-n-128-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>"Concede, a pessoa com deficiência auditiva gestante, o direito a um intérprete da Língua Brasileira de Sinais - LIBRAS, para acompanhar a consulta de pré-natal e a trabalho de parto."</t>
   </si>
   <si>
     <t>9321</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9321/pl-n-129-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9321/pl-n-129-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>"Cria o Conselho Estadual de Transparência e Controle Social para o Monitoramento e avaliação das ações relacionadas ao enfretamento do COVID-19."</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
     <t>"Autoriza a instalação de Energia Solar em novas edificações de Escolas da Rede Estadual do Acre".</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9323/pl-n-131-_poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9323/pl-n-131-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção do ICMS nas operações que envolvam os equipamentos e acessórios destinados para a geração de energia fotovoltaica conforme especificado no Convênio ICMS 101197, de 12 de dezembro de 1997, do Conselho Nacional de Politica Fazendária - CON FAZ.</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9324/pl-n-132-_marcus_cavalcante.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9324/pl-n-132-_marcus_cavalcante.pdf</t>
   </si>
   <si>
     <t>Institui o "PROGRAMA EDUCAÇÃO ANTI-DROGAS, ALCOOL E FUMO" nas escolas da rede púbica de ensino estadual, por profissionais médicos pertencentes ao quadro permanente do estado que exerçam sua profissão nos municípios.</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9325/pl-n-133-jose_luis.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9325/pl-n-133-jose_luis.pdf</t>
   </si>
   <si>
     <t>Assegura ao consumidor a remarcação de eventos em razão da COVID-19 no âmbito do Estado do Acre.</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9326/pl-n-134-jose_luis.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9326/pl-n-134-jose_luis.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Estadual que obriga o Estado a fornecer medicamentos e exames de alto custo aos lógicos.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9327/pl-n-135-jose_luis.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9327/pl-n-135-jose_luis.pdf</t>
   </si>
   <si>
     <t>Institui a Politica Estadual de Sensibilização e Defesa dos Direitos dos Portadores de Doenças Inflamatórias intestinais.</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9328/pl-n136-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9328/pl-n136-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sabre a cria cão e gestão de um memorial em homenagens as ultimas de could-19 no Estado do Acre.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9329/pl-n-137-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9329/pl-n-137-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>FAO SABER que a Assembleia Legislativa decreta e eu sanciono a seguinte lei: Art. 10. A Lei estadual n°2.249 de 21 de dezembro de 2009, passa a vigorar com as seguintes alterações:</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9330/pl-n-138-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9330/pl-n-138-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"institui o "Projeto Arles Marciais na Escola", na Rede Estadual de Ensino Público do Estado do Acre."</t>
   </si>
   <si>
     <t>9331</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9331/pl-n-139-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9331/pl-n-139-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Estado e insere no Calendário Oficial de Eventos do Acre a Quinzena de Agosto Lilás, com a finidade de desenvolver ações efetivas no combate a violência contra a mulher e de promover a divulgação da Lei Federal n° 11.340, de 7 de agosto de 2Q06.</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
     <t>DISPOE SOBRE 0 RECONHECIMENTO PARA FINS JURIDICOS E ADMINISTRATIVOS AS ORGANIZAÇOES DE POVOS E COMUNIDADES TRADICIONAIS DE MATRIZ AFRICANA E CENTROS ESPIRITAS COMO TEMPLOS RELIGIOSOS NO ESTADO DO ACRE.</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9333/pl-n-141-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9333/pl-n-141-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>DISPOE SOME A ISENÇAO DAS TAXAS BANcAR1AS PARA PESSOAS JURIDICAS DE DJREITO PRIVADO SEM FINS LUCRATJVOS DO ESTADO DO ACRE.</t>
   </si>
   <si>
     <t>9334</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9334/pl-n-142-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9334/pl-n-142-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI No 1.805, DE 26 DE DEZEMBRO DE 2006, QUE "DISPOE SOBRE A FIXAcA0 DE EMOL(JMENTOS DEVIDOS PELOS ATOS PRATICADOS PELOS SERVIOS NOTARIAIS E DE REGISTROS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>9335</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9335/pl-n-143-poder_executiuvo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9335/pl-n-143-poder_executiuvo.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória, enquanto perdurar o estado de calamidade pública reconhecido pelo Decreto Legislativo n° 02, de 20 marco de 2020, a_x000D_
 obrigatoriedade de utilização de mascaras de proteção em locais públicos e privados e institui multa em caso de descumprimento.</t>
   </si>
   <si>
     <t>9336</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9336/pl-n-144-wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9336/pl-n-144-wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Acreano ao Reverendo Bispo Dr. SAMUEL FERREIRA</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9337/pl-n-145-_wagner_felipe.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9337/pl-n-145-_wagner_felipe.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Acreano ao Reverendo Bispo Dr. MANOEL FERREIRA</t>
   </si>
   <si>
     <t>9338</t>
   </si>
   <si>
     <t>WHENDY LIMA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9338/pl-n-146-wendy_lima.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9338/pl-n-146-wendy_lima.pdf</t>
   </si>
   <si>
     <t>Concede Título do Cidadão Acreano ao Reverendo Bispo Dr. ABNER DE CASSIO FERREIRA.</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9339/pl-n-147-cadmiel_bomfim.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9339/pl-n-147-cadmiel_bomfim.pdf</t>
   </si>
   <si>
     <t>Institui o dia do Veterano Policial Militar e Bombeiro Militar na Policia Militar e Corpo de Bombeiro Militar do Acre.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9340/pl-n-148-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9340/pl-n-148-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Institui e inclui no Calendário Oficial do Estado do Acre o Dia Estadual do Atirador Desportivo</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9341/pl-n-149_-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9341/pl-n-149_-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o peticionamento eletrônico de recurso de infrações, defesa prévia, solicitação de advertência por escrito ou indicação de condutor em multas aplicadas por autoridades de trânsito, junto ao Departamento Estadual de Trânsito do Acre (DETRAN/AC) e adota outras providências."</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9342/pl-n-150-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9342/pl-n-150-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>EMENTA Concede Título de Cidadã Acreana a Rosália da Silva Moreira Mandroti.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9343/pl-n-151-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9343/pl-n-151-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública no âmbito do Estado do Acre a Associação Atlética Banco do Brasil de Rio Branco Acre</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9344/pl-n-152-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9344/pl-n-152-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública no âmbito do Estado do Acre a Associação Desportiva e Cultural Educar</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9345/pl-n-153-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9345/pl-n-153-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.179 de 09 de dezembro de 2009, que dispõe sobre o Piano de Cargos Carreiras e Remuneração do quadro de servidores do Instituto Socioeducativo do Estado do Acre- ISE.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9346/pl-n-154-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9346/pl-n-154-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei n° 2.001, de 31 de marco de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9347/pl-n-155-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9347/pl-n-155-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sabre a prorrogação de prazo para pagamento do Imposto sobre Operações Relativas a Circulação de Mercadorias e Sobre Prestações de Serviços de Transporte Interestadual e Intermunicipal e de Comunicação - ICMS, na situação que especifica.</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9348/pl-n-156-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9348/pl-n-156-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Acreana a Palmira Valente dos Santos Machado.</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9349/pl-n-157-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9349/pl-n-157-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Grupo Especial de Operações em Fronteira - GEFRON/AC e dá outras providências.</t>
   </si>
   <si>
     <t>9350</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9350/pl-n-158-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9350/pl-n-158-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Estadual a receber área em doação para construção da Escola Pública Estadual no município de Capixaba.</t>
   </si>
   <si>
     <t>9351</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9351/pl-n-159-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9351/pl-n-159-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Acreano ao Sr. FRANCISCO ADAILSON CLAUDIO OLIVEIRA</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9352/pl-n-160-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9352/pl-n-160-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Acreano ao Sr. FRANCISCO ELISBAO PEREIRA NETO.</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9353/pl-n-161-roberto_duarte.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9353/pl-n-161-roberto_duarte.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação Sociedade Amor a Quatro Patas."</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9354/pl-n-162-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9354/pl-n-162-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Prevê a obrigatoriedade de utilização de mascaras de proteção descartáveis em todos os estabelecimentos e atividades no Estado do Acre que trabalhem com preparo, manuseio e produção de alimentos.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9355/pl-n-163-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9355/pl-n-163-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a criar o "Curso Pré-Enem" gratuito em âmbito estadual, com prioridade para alunos que não tiveram oportunidade e/ou condições financeiras de acompanhar aulas online em sua totalidade em razão do risco de contagio pela COVID-19 e dá outras providencias</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9356/pl-n-164-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9356/pl-n-164-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Células Motivadoras" de prevenção e combate ao abandono escolar na rede pública estadual do Estado do Acre</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9357/pl-n-165_-_jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9357/pl-n-165_-_jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Concede, a pessoa com deficiência, o direito a um intérprete da Língua Brasileira de Sinais - LIBRAS, nos Batalhões da Polícia Militar e nas Delegacias de_x000D_
 Polícia do Estado do Acre</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9358/pl-n-166-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9358/pl-n-166-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Estadual do Livro e de Incentivo a Leitura e a Escrita.</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9359/pl-n-167-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9359/pl-n-167-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>INSTITUI 0 CODIGO DE DEFESA DO EMPREENDEDOR, ESTABELECENDO NORMAS PARA EXPEDIÇAO DE ATOS PÚBLJCO5 DE UBERAÇAQ DA ATIVIDADE ECONÔMICA, BEM COMO SOBRE A REALIZAÇAO DE ANALISE DE IMPACTO REGULATORIO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9360/pl-n-168-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9360/pl-n-168-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do Imposto sobre Operações Relativas a Circulação de Mercadorias e sobre Prestações de Serviços de Transporte Interestadual e_x000D_
 Intermunicipal e de Comunicação - ICMS nas operações de doações que indica, destinadas a Justiça Eleitoral, com amparo no Convênio ICMS 81/20.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9361/pl-n-169-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9361/pl-n-169-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A VEDAÇAO DE NOMEAçA0 PARA CARGOS EM COMISSAO DE PESSOAS CONDENADAS POR CRIME DE RACHA.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9420/pl-n-170-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9420/pl-n-170-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Estado para o exercício financeiro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9421/pl-n-171-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9421/pl-n-171-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Estadual a receber área em doação para construção da Escota Publica Estadual no município de Brasiléia.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9422/pl-n-172-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9422/pl-n-172-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE DO SINDICATO DAS EMPRESAS DE ASSEIO, LIMPEZA, CONSERVAÇÃO, TRABALHO TEMPORARIO E SERVIOS TERCEIRIZAVEIS DO ESTADO DO ACRE - SEAC/AC</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9423/pl-n-173-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9423/pl-n-173-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A FEDERAcA0 DE TAEKWONDO DO ESTADO DO ACRE.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9424/pl-n-174-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9424/pl-n-174-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE A UNIAO MUNICIPAL DOS ESTUDANTES DE RIO BRANCO-ACRE.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9425/pl-n-175-daniel_santana.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9425/pl-n-175-daniel_santana.pdf</t>
   </si>
   <si>
     <t>institui o "Projeto Treinamento Desportivo Especializado na Escola da Rede Estadual de Ensino Publico do Estado do Acre.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9426/pl-n-176-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9426/pl-n-176-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Submeto a essa Augusta Assembleia Legislativa, por intermédio de Vossa Excelência, para fins de apreciação e aprovação, atendidos os dispositivos que disciplinam o processo legislativo, o presente Projeto de Lei que "Altera Lei nº 3.549, de 2 de dezembro de 2019, que Instituí o Regime de Previdência Complementar do Estado para os servidores titulares de cargos efetivos, inclusive os membros dos órgãos e poderes que menciona; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal."</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9427/pl-n-177-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9427/pl-n-177-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Submeto a essa Augusta Assembleia Legislativa, por intermédio de Vossa Excelência, para fins de apreciação e aprovação, atendidos os dispositivos que disciplinam o processo legislativo, a presente Projeto de Lei que "Dispõe sobre a Revisão do Piano Plurianual - PPA 2020-2023 e altera a Lei a' 3.619, de 17 de abril de 2020."</t>
   </si>
   <si>
     <t>14009</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14009/pl178.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14009/pl178.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.642, de 21 de julho de 2020, que dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2021, a fim de alterar a Meta de Resultado Primário e alterar e acrescer programas que especifica.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9429/pl-n-179-mesa_diretora.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9429/pl-n-179-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão acreano ao Sr. Phelippe Daou Junior.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9430/pl-n-180-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9430/pl-n-180-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública no âmbito do Estado do Acre a Associação dos Produtores Rivais Colibri.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9431/pl-n-181-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9431/pl-n-181-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Institui o dia do atirador esportivo com o objetivo de reconhecer a importância da prática do esporte no Estado do Acre.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9432/pl-n-182-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9432/pl-n-182-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>encaminhado à subsecretaria de atividade legislativa.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9433/pl-n-183-francisco_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9433/pl-n-183-francisco_viga.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Escolinha de Futebol Esporte Saúde e Lazer- E.F.E.S.L.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9434/pl-n-184-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9434/pl-n-184-janilson_leite.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da atividade profissional de sanitarista, e dá outras providências.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9435/pl-n-185-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9435/pl-n-185-janilson_leite.pdf</t>
   </si>
   <si>
     <t>Estabelece que a vacina contra o Sars-Cov-2, aprovada pela Agenda Nacional de Vigilância Sanitária - ANVISA, com base em critérios técnicos_x000D_
 que assegurem a qualidade, segurança e qualidade do produto, ser6 obrigatória em todo o Estado do Acre e fará parte do calendário de vacinações.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9436/pl-n-186-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9436/pl-n-186-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Institui exame preventivo e tratamento da disfonia aos profissionais em educação que atuem em salas de aula no Estado do Acre e da outras providencias.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9437/pl-n-187-janilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9437/pl-n-187-janilson_leite.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Acreano a Carlos Antônio de Araújo Marques Junior.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9438/pl-n-188-fagner_calegario.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9438/pl-n-188-fagner_calegario.pdf</t>
   </si>
   <si>
     <t>DISPOE SOME A CRJAÇAO DO SERVIO ESPECIALIZADO EM ENGENHARIA DE SEGURANA E EM MEDICINA DO TRABALHO - SESMT.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9439/pl-n-189-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9439/pl-n-189-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Estadual do Ciclismo com o objetivo de estimular a prática do esporte e como melo de transporte sustentável</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9440/pl-n-190-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9440/pl-n-190-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre sessões de cinema adaptadas a pessoas com Transtorno do Espectro Autista (TEA) e sua familias.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9441/pl-n-191-poder_excutivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9441/pl-n-191-poder_excutivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 3.642, de 21 de julho de 2020, que dispõe sobre as diretrizes orçamentárias para 0 exercício financeiro de 2021, a fim de alterar a Meta de Resultado Primário e alterar e acrescer programas que especifica.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9442/pl-n-192-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9442/pl-n-192-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar Termo Aditivo ao Contrato Firmado com a União ao amparo da Lei Federal n° 9.496, de 11 de setembro de 1997,_x000D_
 Medida Provisória n° 2.192-70, de 24 de agosto de 2001, para estabelecimento das alterações autorizadas pela Lei Complementar Federal n° 173, de 27 de maio de 2020.</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9582/pl-n-193-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9582/pl-n-193-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n° 2.179 de 09 de dezembro de 2009, que dispõe sobre 0 Piano de Cargos Carreiras e Remuneração do quadro de servidores do Instituto Socioeducativo do Estado do Acre - ISE, a fim de alterar a idade máxima para matricula no curso de formação do cargo de Agente Socioeducativo.</t>
   </si>
   <si>
     <t>14012</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14012/pl194_digitalizado.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14012/pl194_digitalizado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a União Recreativa Rio Branco.</t>
   </si>
   <si>
     <t>14014</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14014/pl195.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14014/pl195.pdf</t>
   </si>
   <si>
     <t>Institui a carreira de Auditor Fiscal Estadual Agropecuário no âmbito do Instituto de Defesa Agropecuária e Florestal – IDAF.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9583/pl-n-196-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9583/pl-n-196-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação de prazo para pagamento do Imposto sobre a Propriedade de Veículos Automotores - IPVA.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9584/pl-n-197-jose_bestene.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9584/pl-n-197-jose_bestene.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Acreano ao Sr. Washington Luiz Carneiro dos Santos.</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9585/pl-n-198-jose_bestene.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9585/pl-n-198-jose_bestene.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Acreano ao Sr. Wagner Xavier d'Avila Lucena.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9586/pl-n-199-chico_viga.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9586/pl-n-199-chico_viga.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública "Associação de Mulheres do Acre Revolucionarias" - AMAR</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9587/pl-n-200-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9587/pl-n-200-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação, com encargo, de um imóvel urbano ao Município de Rio Branco/Ac.</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9588/pl-n-2001-poder_executivo-msg-n-1.742-4_de_dezembro_2020.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9588/pl-n-2001-poder_executivo-msg-n-1.742-4_de_dezembro_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 3.588, de 19 de dezembro de 2019, que estima a Receita e fixa a Despesa do Estado para o exercício financeiro de 2020, a fim de alterar e acrescer descrição as Emendas Parlamentares que especifica.</t>
   </si>
   <si>
     <t>14016</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14016/pl202.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14016/pl202.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Acreano ao Senhor Mário Luiz Faust.</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9589/pl-n-203-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9589/pl-n-203-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento incentivado de débitos ficais relacionados ao Imposto sobre Operações Relativas a Circulação de Mercadorias e sobre Prestações de Serviços de Transporte Interestadual e Intermunicipal e de Comunicação - ICMS.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9590/pl-n-204-pedro_longo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9590/pl-n-204-pedro_longo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Integridade e Complane, com o objetivo de implantar medidas preventivas de combate a corrupção no âmbito dos Poderes Legislativo e Executivo do Estado do Acre, e dá outras providências.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9591/pl-n-205-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9591/pl-n-205-poder_executivo.pdf</t>
   </si>
   <si>
     <t>institui o Fundo Especial para a recuperação da Bacia do igarapé São Francisco</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9592/pl-n-206-poder__executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9592/pl-n-206-poder__executivo.pdf</t>
   </si>
   <si>
     <t>Cria regra de absorção, aos servidores que  especifica, referente ao pagamento da Gratificação de Atividade Vinculada a Administração Militar, criada pela Lei n° 2.864, de 27 de fevereiro de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9593/pl-n-207-pedro_longo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9593/pl-n-207-pedro_longo.pdf</t>
   </si>
   <si>
     <t>Dispõe sabre a atendimento de serviços extrajudiciais por meio de centrais e plataformas de serviços eletrônicos no Estado do Acre e de outras providências, e sabre a solicitação de emissão de documento de identificação civil (RG) pelos Registros Civis das Pessoas Naturais</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9594/pl-n-208-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9594/pl-n-208-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública no âmbito do Estado do Acre a Associação Atlética Banco do Brasil de Sena Madureira Acre.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9595/pl-n-209-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9595/pl-n-209-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o parágrafo único do art. 116 do Código Tributário Nacional, estabelecendo procedimentos para que o Auditor da Receita Estadual desconsidere atos ou negócios jurídicos praticados com a finalidade de dissimular a ocorrência do fato gerador dos tributos estaduais ou a_x000D_
 natureza dos elementos constitutivos da obrigação tributária.</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9596/pl-n-210-poder_executivo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9596/pl-n-210-poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Estado do Acre ceder ao Município de Cruzeiro do Sul, a título gratuito, imóveis urbanos com encargo de funcionamento do Parque Urbano de Cruzeiro do Sul - AC.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9597/pl-n-211-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9597/pl-n-211-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Acreano a Marcos Paulo.</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9598/pl-n-212-_edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9598/pl-n-212-_edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Acreano ao Dom  José  AItevir da Silva.</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9599/pl-n-213-_edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9599/pl-n-213-_edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Acreana a professora Vera Maria de Souza Moll.</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9600/pl-n-214-_edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9600/pl-n-214-_edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Acreano ao Jornalista e Doutor em Educação, Wagner da Costa Silva.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9601/pl-n-215-_mesa_diretora.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9601/pl-n-215-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Fixa o subsidio do governador, vice-governador e dos secretários do Estado para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>JOSENILDO INACIO</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9602/pl-n-216-_josenildo_inacio.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9602/pl-n-216-_josenildo_inacio.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Acreana a Sra. MERCEDES AUREA GIMENES DA SILVA.</t>
   </si>
   <si>
     <t>14017</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14017/pl217.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14017/pl217.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Disciplina dos Militares do Estado do Acre e dá outras providências.</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9603/pl-n-218-_governo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9603/pl-n-218-_governo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 533, de 19 de junho de 1974, que "Dispõe sobre Os critérios e as condições que asseguram aos oficias da ativa da PM do Estado do_x000D_
 Acre o acesso na hierarquia policial militar, mediante promoção, de forma  seletiva, gradual e sucessiva e dá outras providências."</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9604/pl-n-219-governo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9604/pl-n-219-governo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção do ICMS nas operações que envolvam os equipamentos e acessórios destinados para a geração de energia fotovoltaica conforme especificado no Convênio ICMS 101/97, de 12 de dezembro de 1997, do Conselho Nacional de Politica Fazendária - CONFAZ.</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9605/pl-n-220-governo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9605/pl-n-220-governo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema de Premiação Especial por apreensão de armas de fogo e dá outras providências.</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9606/pl-n-223-daniel_santana.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9606/pl-n-223-daniel_santana.pdf</t>
   </si>
   <si>
     <t>"Concede o Título de Cidadão Acreano ao Ilustríssimo Senhor KLEYBER SOUZA GUIMARÃES"</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9607/pl-n-224-nenem_almeida.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9607/pl-n-224-nenem_almeida.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública no âmbito do Estado do Acre a assolação desportiva Galvez Esporte Clube.</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9608/pl-n-225-governo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9608/pl-n-225-governo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão de florestas públicas para a produção sustentável do Estado do Acre.</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9609/pl-n-226-pedro_longo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9609/pl-n-226-pedro_longo.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Acreano ao Ilustríssimo Senhor RYNALDO LUCIO DOS SANTOS.</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9610/pl-n-227-pedro_longo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9610/pl-n-227-pedro_longo.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Acriano ao Ilustríssimo Senhor ALLAN GOMES DE  OLIVEIRA QUEIROGA.</t>
   </si>
   <si>
     <t>9611</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9611/pl-n-228-mesa_diretora.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9611/pl-n-228-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Acreana a Sra. MIRLA MORAES MIRANDA MARIANO.</t>
   </si>
   <si>
     <t>14019</t>
   </si>
   <si>
     <t>Tribunal Justiça</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14019/pl229_digitalizado.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14019/pl229_digitalizado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A RENUMERAÇÃO DA FUNÇÃO DE JUIZ DE PAZ NO ÂMBITO DO PODER JUDICIÁRIO DO ESTADO DO ACRE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9612/pl-n-230-governo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9612/pl-n-230-governo.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes sobre a atuação dos profissionais de segurança pública fora das corporações</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9613/pl-n-231-governo.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9613/pl-n-231-governo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 3.647, de 10 de setembro de 2020, que torna obrigatória, enquanto perdurar o estado de calamidade  pública reconhecido pelo Decreto Legislativo no 02, de 20 março de 2020, a obrigatoriedade de utilização de mascaras</t>
   </si>
   <si>
     <t>14020</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14020/plc1.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14020/plc1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 355, de 28 de dezembro de 2018, que dispõe sobre a estrutura administrativa, política e operacional do Poder Executivo e a Lei nº 1.248, de 4 dezembro de 1997, que criou o Departamento Estadual de Água e Saneamento – DEAS.</t>
   </si>
   <si>
     <t>14021</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14021/plc4.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14021/plc4.pdf</t>
   </si>
   <si>
     <t>Regulamenta	o	art.	182	da	Constituição Estadual, institui o conceito de renda mínima cidadã, a ser atribuída a cada cidadão residente_x000D_
 _x000D_
 em território acreano, nos termos da presente lei,	e	cria	o	respectivo	programa	de transferência de renda.</t>
   </si>
   <si>
     <t>14022</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14022/plc5.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14022/plc5.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 49 da Lei Complementar nº 39, de 29 de dezembro de 1993, que “Dispõe sobre o Estatuto dos Servidores Públicos Civis do Estado do Acre, das Autarquias e das Fundações Públicas, instituídas e mantidas pelo Poder Público.”</t>
   </si>
   <si>
     <t>14023</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14023/plc7.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14023/plc7.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 349, de 26 de julho de 2018.</t>
   </si>
   <si>
     <t>14024</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14024/plc8.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14024/plc8.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Complementar Nº 349, de 26 de julho de 2018.”</t>
   </si>
   <si>
     <t>14026</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14026/plc9.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14026/plc9.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de parcelamento de créditos tributários relacionados ao Imposto sobre Operações Relativas à Circulação de Mercadorias e sobre Prestações de Serviços de Transporte Interestadual e Intermunicipal e de Comunicação - ICMS.</t>
   </si>
   <si>
     <t>14027</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14027/plc10.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14027/plc10.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 53, de 29 de outubro de 1996, que dispõe sobre Legislação Tributária Estadual, e da Lei nº 1.481, de 17 de janeiro de 2003.</t>
   </si>
   <si>
     <t>14029</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14029/plc12.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14029/plc12.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 355, de 28 de dezembro de 2018, que dispõe sobre a estrutura administrativa, política e operacional do Poder Executivo, a fim de alterar a nomenclatura do Gabinete Militar para Casa Militar, as competências de órgãos públicos e a supervisão da entidade que especifica; e dá outras providências.</t>
   </si>
   <si>
     <t>14030</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14030/plc13.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14030/plc13.pdf</t>
   </si>
   <si>
     <t>14031</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14031/plc14.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14031/plc14.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 55, de 9 de julho de 1997, que dispõe quanto ao Imposto sobre Operações Relativas à Circulação de Mercadorias e sobre Prestações de Serviços de Transporte Interestadual e Intermunicipal e de Comunicação – ICMS.</t>
   </si>
   <si>
     <t>14032</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14032/plc15.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14032/plc15.pdf</t>
   </si>
   <si>
     <t>14033</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14033/plc16.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14033/plc16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tratamento tributário relativo às taxas do Poder Executivo Estadual e dá outras providências</t>
   </si>
   <si>
     <t>14034</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14034/plc17.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14034/plc17.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 129, de 22 de janeiro de 2004, que “Institui a Lei Orgânica da Polícia Civil e o Estatuto dos Policiais Civis do Estado do Acre e dá outras providências.”</t>
   </si>
   <si>
     <t>14035</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14035/plc18.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14035/plc18.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 39, de 29 de dezembro de 1993, a fim de prever a aplicação de penalidade à prática de assédio moral no âmbito da Administração Pública Direta e Indireta do Estado do Acre, por servidores públicos e dá outras providências.</t>
   </si>
   <si>
     <t>14036</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14036/plc19.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14036/plc19.pdf</t>
   </si>
   <si>
     <t>“Regulamenta os valores recebidos em decorrência da aplicação das Leis Complementares do Estado do Acre n.º 8, de 18 de julho de 1983; n.º 11, de 20 de março de 1964 e n.º 47, de 22 de novembro de 1995”</t>
   </si>
   <si>
     <t>14037</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14037/plc21_nova_versao.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14037/plc21_nova_versao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 355, de 28 de dezembro de 2018, que dispõe sobre a estrutura administrativa, política e operacional do Poder Executivo, a fim reestruturar administrativamente os órgãos, entidades, cargos e funções que especifica; revoga dispositivo da Lei Complementar nº 39, de 29 de dezembro de 1993, que dispõe sobre o Estatuto dos Servidores Públicos Civis do Estado do Acre, das Autarquias e das Fundações Públicas, instituídas e mantidas pelo Poder Público</t>
   </si>
   <si>
     <t>14039</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14039/plc22.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14039/plc22.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 372, de 11 de dezembro de 2020, que dispõe sobre a concessão de parcelamento de créditos tributários relacionados ao Imposto sobre Operações Relativas à Circulação de Mercadorias e sobre Prestações de Serviços de Transporte Interestadual e Intermunicipal e de Comunicação - ICMS.</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9020/req-n-5-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9020/req-n-5-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Cumpmento-o cordialmente, em caráter de urgência, requeiro na forma regimental, ao Presidente da Comissão de Saúde e Assistência Social da Assembleia Legislativa do Estado do Acre, nos termos do art. 24, §11 do Regimento Interno da Assembleia Legislativa do Estado do Acre, para solicitar uma visita da Comissão de Saúde desta Casa Legislativa no Hospital do Câncer do Acre - UNACON para verificar as condições da unidade, pois não tem medicamentos essenciais para o tratamento dos pacientes.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9021/req-n-6-jenilson_leite.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9021/req-n-6-jenilson_leite.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Assembleia Legislativa do Estado do Acre, com fulcro no artigo 181, do Regimento interno desta Casa Legislativa,para que o Governo do Estado Acre,através da Secretaria de Saúde do Acre- SESACRE, esclareça sobre o funcionamento do LACEN/ACRE, tendo em vista o Comunicado n° 002/2020, que foi divulgado no dia 05 de fevereiro de 2020, informando que o envio das amostras biológicas ao LACEN_x000D_
 estarão suspensas por período indeterminado.</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9022/rerq-n-7-cadmiel_bomfim.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9022/rerq-n-7-cadmiel_bomfim.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa diretora da Assembleia Legislativa do Estado do Acre, conforme artigos 174 e 180, inciso V; ambos do Regimento interno desta casa Legislativa - Resolução n° 86/90, a convocação de Sessão Solene para o dia 12 de Marco de 2020, para homenagear o Dia Mundial do Rim.</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9023/req-n-8-edvaldo_magalhaes.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9023/req-n-8-edvaldo_magalhaes.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, em conformidade com o que dispõe § 41 do art. 27 do Regimento Interno da Assembleia Legislativa, que seja prorrogado, por mais cento e vinte dias, Os trabalhos da Comissão Parlamentar de Inquérito, instituída pela Resolução n° 10, de 14 de agosto de 2019, com o objetivo_x000D_
 de investigar supostas irregularidades nos contratos e nas aplicações das taxas de juros dos empréstimos consignados dos servidores públicos com as instituições bancárias e financeiras.</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9024/req-n-9-juliana_rodrigues.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9024/req-n-9-juliana_rodrigues.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora da Assembleia Legislativa do Estado do Acre - ALEAC, nos termos dos arts. 174 e 180, IX, ambos da Resolução n° 86/1990 - Regimento Interno, encaminhar expediente a direção da empresa Gol Linhas Aéreas no Acre, para que a companhia aérea adote, imediatamente, todas as providências necessárias para a realização das viagens de pacientes encaminhados para Tratamento Fora de Domicilio - TFD, tendo em vista as denúncias de que a referida empresa de transporte aéreo de passageiros tem inviabilizado (cancelando e adiando), por conta do excesso de trâmites administrativos e demora nas solicitações de atendimento, deslocamentos de pacientes, muitos com doenças gravíssimas, encaminhados para o TFD.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9025/req-n-10-antonia_sales.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9025/req-n-10-antonia_sales.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, na forma disposta nos arts. 174 e 180, inciso IV da Resolução n° 86/90 - Regimento Interno da Assembleia Legislativa do estado do Acre - ALEAC, a realização de Sessão solene para implantação da Procuradoria da Mulher na Assembleia Legislativa do Acre a ser realizada no dia 03/04/2020.</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9026/req-n-11-daniel_zen.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9026/req-n-11-daniel_zen.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, na forma disposta nos arts. 174 e 180, inciso IV, ambos da Resolução n° 86/1990 - Regimento Interno da Assembleia Legislativa do Estado do Acre (ALEAC), a realização de Sessão Temática com tema: Violência contra as mulheres, em homenagem ao 08 de marco, Dia_x000D_
 Internacional da Mulher, a ser realizada no dia 26 de marco de 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -12076,68 +12076,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8838/ind-n-1-antonio_pedro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8839/ind-n-2-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8840/ind-n-3-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8841/ind-n-4-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8842/ind-n-5-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8843/ind-n-6-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8844/ind-n-7-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8845/ind-n-8-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8846/ind-n-9-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8847/ind-n-10-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8848/ind-n-11-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8849/ind-n-12-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8850/ind-n-13-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8851/ind-n-14-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8879/ind-n-16-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8855/ind-n-18-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8912/ind-n-19-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8857/ind-n-20-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8858/ind-n-21-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8859/ind-n-22-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8860/ind-n-23-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8861/ind-n-24-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8862/ind-n-25-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8863/ind-n-26-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8867/ind-n-27-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8869/ind-n-29-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8871/ind-n-30-josee_bestene.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8872/ind-n-31-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8873/ind-n-32-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8874/ind-n-33-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8876/ind-n35-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8877/ind-n36-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8878/ind-n-37-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8881/ind-n-38-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8882/ind-n-39-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8883/ind-n-40-_jenilson_leite_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8884/ind-n-41-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8885/ind-n-42-jenlson_leite.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8886/ind-n-43-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8887/ind-n-44-jenilson_oleite.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8889/ind-n-46-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8890/ind-n-47-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8891/ind-n-48-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8892/ind-n-49-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8893/ind-n-50-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8894/ind-n-51-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8895/ind-n-52-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8897/ind-n-54-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8898/ind-n-55-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8900/ind-n-57-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8901/ind-n-58-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8902/ind-n-59-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8903/ind-n-60-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8904/ind-n-61-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8905/ind-n-62-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8907/ind-n-63-juliana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8908/ind-n-64-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8909/ind-n-65-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8910/ind-n-66-marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8913/ind-n-67-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8914/ind-n-68-marcua_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8915/ind-n-69-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8916/ind-n-70-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8917/ind-n-71-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8920/ind-n-72-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8921/ind-n-73-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8924/ind-n-75-cadmiel_bomfim.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8925/ind-n-76-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8926/ind-n-77-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8927/ind-n-78-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8928/ind-n-79-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8929/ind-n-80-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8930/ind-n-81-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8931/ind-n-82-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8932/ind-n-83-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8933/ind-n-84-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8934/ind-n-85-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8935/ind-n-86-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8936/ind-n-87-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8937/ind-n-88-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8938/ind-n-89-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8939/ind-n-90-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8940/ind-n-91-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8941/ind-n-92-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8942/ind-n-93-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8944/ind-n-95-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8945/ind-n-96-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8946/ind-n-97-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8947/ind-n-98-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8948/ind-n-99-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8949/ind-n-100-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8950/ind-n-100-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8951/ind-n-102-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8952/ind-n-103-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8953/ind-n-104-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8954/ind-n-105-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8955/ind-n-106-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8956/ind-n-107-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8957/ind-n108-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8958/ind-n-109-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8959/ind-n-110-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8960/ind-n-111-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8961/ind-n-112-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8962/ind-n-114-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8963/ind-n-114-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8964/ind-n-115-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8965/ind-n-116-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8966/ind-n-117-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8968/ind-n-119-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8969/ind-n-120-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8970/ind-n-121-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8971/ind-n-122-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8972/ind-n-123-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8973/ind-n-124-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8974/ind-n-125-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8975/ind-n126-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8976/ind-n-127-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8977/ind-n128-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8978/ind-n-129-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8979/ind-n-130-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8980/ind-n-131-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8981/ind-n-132-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8982/ind-n-133-jeniulson_leite.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8983/ind-n-134-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8984/ind-n-135-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8985/ind-n-136-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8986/ind-n-137-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8987/ind-n-138-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8988/ind-n139-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8989/ind-n-140-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8990/ind-n-141-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8991/ind-n-142-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8992/ind-n-143-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8993/ind-n-144-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8994/ind-n-145-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8995/ind-n-146-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8996/ind-n-147-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8997/ind-n-148-jenilson.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8998/ind-n-149-jenilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8999/ind-n-150-jenilson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9000/ind-n-151-jenilson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9001/ind-n-152-jenilson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9002/ind-n-153-jenilson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9003/ind-n-154-jenilson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9004/ind-n-155-jenilson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9005/ind-n-156-jenilson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9006/ind-n-157-jenilson.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9007/ind-n-158-jenilson.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9008/ind-n-159-jenilson.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9009/ind-n-160-jenilson.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9010/ind-n-161-jenilson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9011/ind-n-162-jenilson.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9012/ind-n-163-jenilson.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9013/ind-n-164-jenilson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9014/ind-n-165-jenilson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9015/ind-n-166-jenilson.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9016/ind-n-167-jenilson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9017/ind-n-168-jenilson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9018/ind-n-169-jenilson.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9019/ind-n-170-jenilson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9027/ind-n-171-jenilson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9028/ind-n-172-jenilson.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9029/ind-n-173-_janilson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9030/ind-n-174-jenilson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9031/ind-n175-jenilson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9032/ind-n-176-jenilson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9033/ind-n-177-jenilson.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9034/ind-n-178-jenilson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9035/ind-n-179-jenilson.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9036/ind-n-180-jenilson.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9037/ind-n-181-jenilson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9038/ind-n-182-jenilson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9039/ind-n-183-jenilson.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9040/ind-n-184-jenilson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9041/ind-n-185-jenilson.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9042/ind-n-186-jenilson.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9043/ind-n-187-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9044/ind-n-188-jenilson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9045/ind-n-189-jenilson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9046/ind-n-190-jenilson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9047/ind-n-191-jenilson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9048/ind-n-192-jenilson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9049/ind-n-193-jenilson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9050/ind-n-194-jenilson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9053/ind-n-197-jenilson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9054/ind-n-198-jenilson.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9055/ind-n-199-jenilson.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9056/ind-n-200-jenilson.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9057/ind-n-201-jenilson.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9058/ind-n-202-jenilson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9059/ind-n-203-jenilson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9060/ind-n-204-jenilson.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9061/ind-n-205-jenilson.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9062/ind-n-206-jenilson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9063/ind-n-207-jenilson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9064/ind-n-208-jenilson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9065/ind-n-209-jenilson.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9069/ind-n-211-jenilson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9070/ind-n-212-jenilson.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9071/ind-n-213-jenilson.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9072/ind-n-214-jenilson.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9073/ind-n-215-jenilson.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9074/ind-n-216-jenilson.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9075/ind-n-217-jeniulson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9076/ind-n-218-jenilson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9077/ind-n-219-jenilson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9078/ind-n-220-jenilson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9079/ind-n-221-jenilson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9080/ind-n-222-jenilson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9082/ind-n-224-antonio_pedro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9083/ind-n-225-antonio_pedro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9085/ind-n227-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9087/ind-n-229-jenilson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9088/ind-n-230-jenilson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9089/ind-n-231-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9090/ind-n-232-luiz_gozaga.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9091/ind-n-233-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9092/ind-n-234-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9093/ind-n-235-jenilson.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9094/ind-n-236-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9095/ind-n-237-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9096/ind-n-238-jenilson.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9097/ind-n-239-jenilson.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9098/ind-n-240-jenilson.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9099/ind-n-241-jenilson.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9100/ind-n-242-jenilson.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9101/ind-n-243-jenilson.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9102/ind-n-244-jenilson.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9103/ind-n-245-jenilson.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9104/ind-n-246-jenilson.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9105/ind-n-247-jenilson.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9106/ind-n-248-jenilson.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9107/ind-n-249-jenilson.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9108/ind-n-250-jenilson.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9109/ind-n-251-jenilson.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9110/ind-n-252-jenilson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9111/ind-n-253-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9112/ind-n-254-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9113/ind-n-255-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9114/ind-n-256-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9115/ind-n-257-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9116/ind-n-258-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9117/ind-n-259-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9118/ind-n-262_-_maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9119/ind-n-263-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9120/ind-n-264-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9121/ind-n-265-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9122/ind-n-266-jeniulson_leite.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9123/ind-n-267-jenilson_leiter.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9124/ind-n-268-_jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9127/ind-n-269-jenilson_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9128/ind-n-270-jenilson.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9129/ind-n-271-jenilson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9142/ind-n-272-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9143/ind-n-273-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9144/ind-n-274-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9145/ind-n-275-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9146/ind-n-276-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9147/ind-n-277-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9148/ind-n-278-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9149/ind-n-279-jenilson.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9150/ind-n-280-jenilson.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9151/ind-n-281-jenilson.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9152/ind-n-282-jenilson.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9153/ind-n-283-jenilson.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9154/ind-n-284-_jenilson.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9155/ind-n-285-jenilson.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9156/ind-n-286-jenilson.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9157/ind-n-287-jenilson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9158/ind-n-288-jenilson.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9159/ind-n-289-jenilson.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9160/ind-n-290-jenilson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9161/ind-n-291-jenilson.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9162/ind-n-292-jenilson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9163/ind-n-293-jenilson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9164/ind-n-294-jenilson.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9165/ind-n-295-jenilson.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9166/ind-n-296-jenilson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9167/ind-n-297-jenilson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9168/ind-n-298-jenilson.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9169/ind-n-299-jenilson.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9170/ind-n-300-jenilson.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9171/ind-n-301-jenilson.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9172/ind-n-302-jenilson.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9173/ind-n-303-jenilson.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9174/ind-n-304-jenilson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9175/ind-n-305-jenilson.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9176/ind-n-306-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9177/ind-n-307-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9178/ind-n-308-jenlson_leite.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9179/ind-n-309-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9180/ind-n-310-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9294/ind-n-311-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9295/ind-n-312-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9296/ind-n-313-jenlson_leite.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9297/ind-n-314-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9298/ind-n-315-meire_serafim.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9301/ind-n-316-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9300/ind-n-317-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9302/ind-n-318-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9303/ind-n-319-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9304/ind-n-320-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9306/ind-n-325-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9307/ind-n-326-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9309/ind-n-328-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9310/ind-n-329-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9311/ind-n-330-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9312/ind-n-331-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9313/ind-n-332-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9314/ind-n-333-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9315/ind-n-334-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9316/ind-n-335-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9317/ind-n-336-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9318/ind-n-327-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9362/ind-n-338-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9363/ind-n-339-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9364/ind-n-340-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9365/ind-n-341-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9366/ind-n-342-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9367/ind-n-343-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9368/ind-n-344-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9369/ind-n-345-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9370/ind-n-346-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9371/ind-n-347-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9372/ind-n-348-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9373/ind-n-349-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9374/ind-n-350-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9375/ind-n-351-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9376/ind-n-352-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9377/ind-n-353-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9378/ind-n-354-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9379/ind-n-355-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9380/ind-n-356-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9381/ind-n-357-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9382/ind-n-358-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9383/ind-n-359-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9384/ind-n-360-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9385/ind-n-361-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9386/ind-n-362-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9387/ind-n-363-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9388/ind-n-364-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9389/ind-n-365-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9390/ind-n-366-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9391/ind-n-367-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9392/ind-n-368-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9393/ind-n-369-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9394/ind-n-370-jenilson_leiute.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9395/ind-n-371-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9396/ind-n-372-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9397/ind-n-373-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9398/ind-n-374-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9399/ind-n-375-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9400/ind-n-376-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9401/ind-n-377-jeniulson_leite.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9402/ind-n-378-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9403/ind-n-379-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9404/ind-n-380-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9405/ind-n-381-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9406/ind-n-382-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9407/ind-n-383_-jemilson_leite.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9408/ind-n-384-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9409/ind-n-385-jenilson_leite1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9410/ind-n-386-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9411/ind-n-387-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9412/ind-n-388-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9413/ind-n-389-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9414/ind-n-390-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9415/ind-n-391-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9416/ind-n-392-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9417/ind-n-393-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9418/ind-n-394-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9419/ind-n-395-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/10038/indicacao_399-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9444/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9445/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9446/indicacao_579.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9447/indicacao_580.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9448/indicacao_581.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9449/indicacao_582.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9450/indicacao_583.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9451/indicacao_584.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9452/indicacao_585.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9453/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9454/indicacao_587.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9455/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9456/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9457/indicacao_590.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9458/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9459/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9460/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9461/indicacao_594.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9462/indicacao_595.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9463/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9464/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9465/indicacao_598.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9466/indicacao_599.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9467/indicacao_600.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9468/indicacao_601.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9469/indicacao_602.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9471/indicacao_604.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9472/indicacao_605.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9473/indicacao_606.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9474/indicacao_607.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9475/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9476/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9477/indicacao_610.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9478/indicacao_611.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9479/indicacao_612.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9480/indicacao_613.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9481/indicacao_614.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9482/indicacao_615.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9483/indicacao_616.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9484/indicacao_617.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9485/indicacao_618.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9486/indicacao_619.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9487/indicacao_620.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9488/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9489/indicacao_622.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9490/indicacao_623.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9491/indicacao_624.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9492/indicacao_625.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9493/indicacao_626.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9494/indicacao_627.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9495/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9496/indicacao_629.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9497/indicacao_630.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9498/indicacao_631.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9499/indicacao_632.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9500/indicacao_633.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9501/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9502/indicacao_635.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9503/indicacao_636.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9504/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9505/indicacao_638.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9506/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9507/indicacao_640.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9508/indicacao_641.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9509/indicacao_642.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9510/indicacao_643.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9511/indicacao_644.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9512/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9513/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9514/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9515/indicacao_648.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9516/indicacao_649.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9517/indicacao_650.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9518/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9519/indicacao_652.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9520/indicacao_653.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9521/indicacao_654.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9522/indicacao_655.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9523/indicacao_656.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9524/indicacao_657.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9525/indicacao_658.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9526/indicacao_659.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9527/indicacao_660.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9528/indicacao_661.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9529/indicacao_662.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9531/indicacao_664.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9532/indicacao_665.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9533/indicacao_666.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9534/indicacao_667.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9535/indicacao_668.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9536/indicacao_669.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9537/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9538/indicacao_671.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9539/indicacao_672.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9540/indicacao_673.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9541/indicacao_674.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9542/indicacao_675.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9543/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9544/indicacao_677.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9545/indicacao_678.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9546/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9547/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9548/indicacao_681.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9549/indicacao_682.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9550/indicacao_683.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9551/indicacao_684.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9552/indicacao_685.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9553/indicacao_886.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9554/indicacao_687.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9555/indicacao_688.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9556/indicacao_689.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9557/indicacao_690.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9558/indicacao_691.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9559/indicacao_692.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9560/indicacao_693.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9561/indicacao_694.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9562/indicacao_695.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9563/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9564/indicacao_697.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9565/indicacao_698.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9566/indicacao_699.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9567/indicacao_700.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9568/indicacao_701.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9569/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9570/indicacao_703.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9571/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9572/indicacao_705.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9573/indicacao_706.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9574/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9575/indicacao_708.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9576/indicacao_709.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9577/indicacao_710.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9578/indicacao_711.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9579/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9580/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9581/indicacao_714.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9614/indicacao_715.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9615/indicacao_716.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9616/indicacao_717.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9617/indicacao_718.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9618/indicacao_719.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9619/indicacao_720.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9620/indicacao_721.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9621/indicacao_722.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9622/indicacao_723.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9623/indicacao_724.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9624/indicacao_725.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9625/indicacao_726.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9626/indicacao_727.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9627/indicacao_728.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9628/indicacao_729.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9629/indicacao_730.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9630/indicacao_731.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9631/indicacao_732.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9632/indicacao_733.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9633/indicacao_734.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9634/indicacao_735.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9635/indicacao_736.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9636/indicacao_737.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9637/indicacao_738.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9638/indicacao_739.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9639/indicacao_740.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9640/indicacao_741.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9641/indicacao_742.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9642/indicacao_743.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9643/indicacao_744.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9644/indicacao_745.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9645/indicacao_746.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9646/indicacao_747.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9647/indicacao_748.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9648/indicacao_749.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9649/indicacao_750.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9650/indicacao_751.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9651/indicacao_752.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9652/indicacao_753.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9653/indicacao_754.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9654/indicacao_755.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9655/indicacao_756.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9656/indicacao_757.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9657/indicacao_758.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9658/indicacao_759.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9659/indicacao_760.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9660/indicacao_761.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9661/indicacao_762.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9662/indicacao_763.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9663/indicacao_764.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9664/indicacao_765.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9665/indicacao_766.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9666/indicacao_767.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9667/indicacao_768.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9668/indicacao_769.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9669/indicacao_770.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9681/indicacao_772.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9682/indicacao_773.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9683/indicacao_774.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9684/indicacao_775.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9685/indicacao_776.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9686/indicacao_777.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9687/indicacao_778.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9688/indicacao_779.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9689/indicacao_780.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9690/indicacao_781.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9691/indicacao_782.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9692/indicacao_783.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9693/indicacao_784.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9694/indicacao_785.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9695/indicacao_786.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9696/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9697/indicacao_788.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9698/indicacao_789.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9699/indicacao_790.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9700/indicacao_791.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9701/indicacao_792.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9702/indicacao_793.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9703/indicacao_794.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9704/indicacao_795.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9705/indicacao_796.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9706/indicacao_797.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9707/indicacao_798.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9710/indicacao_801.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9711/indicacao_802.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9712/indicacao_803.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9713/indicacao_804.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9714/indicacao_805.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9715/indicacao_806.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9718/indicacao_809.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9719/indicacao_810.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9720/indicacao_811.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9721/indicacao_812.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9722/indicacao_813.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9723/indicacao_814.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9730/indicacao_815.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9731/indicacao_816.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9732/indicacao_817.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9741/indicacao_819.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9742/indicacao_820.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9743/indicacao_821.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9745/indicacao_823.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9746/indicacao_824.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9747/indicacao_825.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9748/indicacao_826.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9749/indicacao_827.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9750/indicacao_828.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9752/indicacao_830.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9753/indicacao_831.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9754/indicacao_832.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9755/indicacao_833.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9756/indicacao_834.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9757/indicacao_834.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9758/indicacao_836.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9759/indicacao_837.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9760/indicacao_838.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9762/indicacao_840.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9763/indicacao_841.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9764/indicacao_842.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9765/indicacao_843.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9766/indicacao_844.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9767/indicacao_845.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9768/indicacao_846.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9769/indicacao_847.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9770/indicacao_848.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9771/indicacao_849.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9772/indicacao_850.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9773/indicacao_851.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9774/indicacao_852.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9775/indicacao_853.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9776/indicacao_854.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9777/indicacao_855.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9778/indicacao_856.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9779/indicacao_857.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9780/indicacao_858.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9781/indicacao_859.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9782/indicacao_860.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9783/indicacao_861.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9784/indicacao_862.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9785/indicacao_863.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9786/indicacao_864.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9787/indicacao_865.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9788/indicacao_866.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9789/indicacao_867.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9791/indicacao_869.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9792/indicacao_870.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9793/indicacao_871.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9794/indicacao_872.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9795/indicacao_873.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9797/indicacao_875.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9798/indicacao_876.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9799/indicacao_877.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9800/indicacao_878.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9801/indicacao_879.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9802/indicacao_880.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9803/indicacao_881.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9804/indicacao_883.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9805/indicacao_883.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9806/indicacao_884.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9807/indicacao_885.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9808/indicacao_886.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9809/indicacao_887.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9810/indicacao_888.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9811/indicacao_889.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9812/indicacao_890.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9813/indicacao_891.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9814/indicacao_892.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9815/indicacao_893.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9816/indicacao_894.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9817/indicacao_895.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9818/indicacao_896.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9819/indicacao_897.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9820/indicacao_898.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9821/indicacao_899.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9822/indicacao_900.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9831/indicacao_901.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9832/indicacao_902.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9833/indicacao_903.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9834/indicacao_904.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9835/indicacao_905.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9837/indicacao_907.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9838/indicacao_908.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9839/indicacao_909.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9840/indicacao_910.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9847/indicacao_911.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9848/indicacao_912.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9849/indicacao_913.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9850/indicacao_914.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9851/indicacao_915.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9852/indicacao_916.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9853/indicacao_917.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9854/indicacao_918.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/10043/indicacao_919.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11165/indicacao_920.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11166/indicacao_921.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11167/indicacao_922.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11168/indicacao_923.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11169/indicacao_924.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11170/indicacao_925.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11171/indicacao_926.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11172/indicacao_927.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11173/indicacao_928.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11174/indicacao_929.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11175/indicacao_931.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11176/indicacao_932.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11177/indicacao_933.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11178/indicacao_934.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11179/indicacao_935.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11180/indicacao_936.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11181/indicacao_938.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11182/indicacao_939.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11183/indicacao_940.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11184/indicacao_941.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11185/indicacao_942.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11186/indicacao_943.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8870/moc-n-1-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8906/moc-n-2-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14048/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14051/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14053/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14054/moc-n-15-jonas_lima.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14055/moc-n-16-daniel.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14056/moc-n-17-roberto.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14057/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14059/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14060/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14061/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14062/moc-n-23-roberto.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14074/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14075/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14076/mocao_26.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14077/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14078/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14079/mocao_29.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14080/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14081/mocao_31.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14082/mocao_32_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14083/mocao_33_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14084/mocao_34_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14085/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14086/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14087/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14091/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14093/mocao_39.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14095/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14096/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14097/mocao_42.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14099/mocao_43.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14100/mocao_44.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14101/mocao_45.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14102/mocao_46.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14103/mocao_48.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14104/mocao_49.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8911/pdl-n-1-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8918/pl-n-6-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8919/pl-n-7-marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8923/pl-n-8-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9066/pl-n-10-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9067/pl-n-11-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9125/pl-n-12-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9126/pl-n-13-robero_duarte.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9184/pl-n-14-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9185/pl-n-15-chigo_viga.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9183/pl-n-16-chigo_viga.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9186/pl-n-17-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9187/pl-n-18-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9188/pl-n-19-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9189/pl-n-20-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9190/pl-n-21-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9191/pl-n-22-chigo_viga.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9192/pl-n-22-chigo_viga.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9193/pl-n-24-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9194/pl-n-25-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9195/pl-n-26_-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9196/pl-n-27-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9197/pl-n-28-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9198/pl-n-29-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9199/pl-n-30_-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9200/pl-n-31-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9201/pl-n-32-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9202/pl-n-33-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9203/pl-n-34-meire_sarefim.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9204/pl-n-35-meire_serafim.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9205/pl-n-36-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9206/pl-n-37-meire_serafim.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9207/pl-n-38-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9208/pl-n-39-governador_cameli.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9209/pl-n-40-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9210/pl-n-41-marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9211/pl-n-42-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9212/pl-n-43-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9213/pl-n-44-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9214/pl-n-45-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9215/pl-n-46-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9216/pl-n-47-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9217/pl-n-48-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9218/pl-n-49-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9219/pl-n-50-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9220/pl-n-51-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9222/pl-n-52-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9223/pl-n-53-daniel_santana.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9224/pl-n-54-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9225/pl-n-55-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9226/pl-n-55-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9227/pl-n-57-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9228/pl-n-58-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9229/pl-n-59-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9230/pl-n-60-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9231/pl-n-62-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9232/pl-n-63-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9233/pl-n-64-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9234/pl-n-65-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9235/pl-n-66-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9236/pl-n-67-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14007/pl69.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9238/pl-n-70-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9239/pl-n-71-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9240/pl-n-72-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9241/pl-n-73-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9242/pl-n-74-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9243/pl-n-75-daniel_santana.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9244/pl-n-76-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9245/pl-n-77-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9246/pl-n-78-poder_exeutivo.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9247/pl-n-79-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9248/pl-n-80-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9249/pl-n-81-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9250/pl-n-82-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9252/pl-n-84-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9253/pl-n-85-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9254/pl-n-86-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9255/pl-n-87-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9256/pl-n-88-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9257/pl-n-89-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9258/pl-n-90-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9259/pl-n-91-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9260/pl-n-92-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9261/pl-n-93-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9262/pl-n-94-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9263/pl-n-95-luis_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9264/pl-n-96-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9265/pl-n-97-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9266/pl-n-98-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9267/pl-n-99-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9268/pl-n-100-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9269/pl-n-101-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9270/pl-n-102-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9271/pl-n-103-janilson_nleite.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9272/pl-n-104-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9273/pl-n-105-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9274/pl-n-106-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9276/pl-n-108-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9278/pl-n-110-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9279/pl-n-111-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9280/pl-n-112-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9281/pl-n-113-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9282/pl-n-114-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9283/pl-n-115-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9285/pl-n-117-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9286/pl-n-118-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9287/pl-n-119-jenilso_leite.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9288/pl-n-120-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9289/pl-n-121-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9290/pl-n-122-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9291/pl-n-123-jenilso_leite.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14008/pl124.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9292/pl-n-125-marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9293/pl-n-126-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9319/ind-n-127-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9320/pl-n-128-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9321/pl-n-129-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9323/pl-n-131-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9324/pl-n-132-_marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9325/pl-n-133-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9326/pl-n-134-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9327/pl-n-135-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9328/pl-n136-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9329/pl-n-137-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9330/pl-n-138-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9331/pl-n-139-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9333/pl-n-141-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9334/pl-n-142-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9335/pl-n-143-poder_executiuvo.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9336/pl-n-144-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9337/pl-n-145-_wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9338/pl-n-146-wendy_lima.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9339/pl-n-147-cadmiel_bomfim.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9340/pl-n-148-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9341/pl-n-149_-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9342/pl-n-150-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9343/pl-n-151-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9344/pl-n-152-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9345/pl-n-153-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9346/pl-n-154-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9347/pl-n-155-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9348/pl-n-156-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9349/pl-n-157-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9350/pl-n-158-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9351/pl-n-159-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9352/pl-n-160-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9353/pl-n-161-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9354/pl-n-162-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9355/pl-n-163-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9356/pl-n-164-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9357/pl-n-165_-_jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9358/pl-n-166-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9359/pl-n-167-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9360/pl-n-168-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9361/pl-n-169-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9420/pl-n-170-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9421/pl-n-171-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9422/pl-n-172-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9423/pl-n-173-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9424/pl-n-174-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9425/pl-n-175-daniel_santana.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9426/pl-n-176-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9427/pl-n-177-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14009/pl178.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9429/pl-n-179-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9430/pl-n-180-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9431/pl-n-181-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9432/pl-n-182-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9433/pl-n-183-francisco_viga.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9434/pl-n-184-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9435/pl-n-185-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9436/pl-n-186-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9437/pl-n-187-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9438/pl-n-188-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9439/pl-n-189-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9440/pl-n-190-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9441/pl-n-191-poder_excutivo.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9442/pl-n-192-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9582/pl-n-193-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14012/pl194_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14014/pl195.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9583/pl-n-196-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9584/pl-n-197-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9585/pl-n-198-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9586/pl-n-199-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9587/pl-n-200-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9588/pl-n-2001-poder_executivo-msg-n-1.742-4_de_dezembro_2020.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14016/pl202.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9589/pl-n-203-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9590/pl-n-204-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9591/pl-n-205-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9592/pl-n-206-poder__executivo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9593/pl-n-207-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9594/pl-n-208-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9595/pl-n-209-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9596/pl-n-210-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9597/pl-n-211-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9598/pl-n-212-_edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9599/pl-n-213-_edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9600/pl-n-214-_edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9601/pl-n-215-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9602/pl-n-216-_josenildo_inacio.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14017/pl217.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9603/pl-n-218-_governo.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9604/pl-n-219-governo.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9605/pl-n-220-governo.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9606/pl-n-223-daniel_santana.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9607/pl-n-224-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9608/pl-n-225-governo.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9609/pl-n-226-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9610/pl-n-227-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9611/pl-n-228-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14019/pl229_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9612/pl-n-230-governo.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9613/pl-n-231-governo.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14020/plc1.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14021/plc4.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14022/plc5.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14023/plc7.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14024/plc8.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14026/plc9.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14027/plc10.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14029/plc12.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14030/plc13.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14031/plc14.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14032/plc15.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14033/plc16.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14034/plc17.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14035/plc18.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14036/plc19.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14037/plc21_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14039/plc22.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9020/req-n-5-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9021/req-n-6-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9022/rerq-n-7-cadmiel_bomfim.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9023/req-n-8-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9024/req-n-9-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9025/req-n-10-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9026/req-n-11-daniel_zen.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8838/ind-n-1-antonio_pedro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8839/ind-n-2-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8840/ind-n-3-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8841/ind-n-4-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8842/ind-n-5-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8843/ind-n-6-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8844/ind-n-7-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8845/ind-n-8-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8846/ind-n-9-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8847/ind-n-10-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8848/ind-n-11-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8849/ind-n-12-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8850/ind-n-13-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8851/ind-n-14-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8879/ind-n-16-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8855/ind-n-18-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8912/ind-n-19-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8857/ind-n-20-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8858/ind-n-21-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8859/ind-n-22-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8860/ind-n-23-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8861/ind-n-24-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8862/ind-n-25-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8863/ind-n-26-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8867/ind-n-27-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8869/ind-n-29-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8871/ind-n-30-josee_bestene.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8872/ind-n-31-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8873/ind-n-32-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8874/ind-n-33-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8876/ind-n35-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8877/ind-n36-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8878/ind-n-37-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8881/ind-n-38-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8882/ind-n-39-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8883/ind-n-40-_jenilson_leite_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8884/ind-n-41-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8885/ind-n-42-jenlson_leite.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8886/ind-n-43-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8887/ind-n-44-jenilson_oleite.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8889/ind-n-46-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8890/ind-n-47-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8891/ind-n-48-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8892/ind-n-49-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8893/ind-n-50-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8894/ind-n-51-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8895/ind-n-52-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8897/ind-n-54-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8898/ind-n-55-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8900/ind-n-57-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8901/ind-n-58-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8902/ind-n-59-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8903/ind-n-60-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8904/ind-n-61-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8905/ind-n-62-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8907/ind-n-63-juliana.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8908/ind-n-64-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8909/ind-n-65-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8910/ind-n-66-marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8913/ind-n-67-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8914/ind-n-68-marcua_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8915/ind-n-69-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8916/ind-n-70-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8917/ind-n-71-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8920/ind-n-72-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8921/ind-n-73-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8924/ind-n-75-cadmiel_bomfim.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8925/ind-n-76-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8926/ind-n-77-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8927/ind-n-78-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8928/ind-n-79-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8929/ind-n-80-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8930/ind-n-81-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8931/ind-n-82-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8932/ind-n-83-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8933/ind-n-84-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8934/ind-n-85-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8935/ind-n-86-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8936/ind-n-87-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8937/ind-n-88-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8938/ind-n-89-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8939/ind-n-90-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8940/ind-n-91-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8941/ind-n-92-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8942/ind-n-93-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8944/ind-n-95-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8945/ind-n-96-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8946/ind-n-97-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8947/ind-n-98-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8948/ind-n-99-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8949/ind-n-100-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8950/ind-n-100-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8951/ind-n-102-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8952/ind-n-103-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8953/ind-n-104-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8954/ind-n-105-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8955/ind-n-106-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8956/ind-n-107-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8957/ind-n108-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8958/ind-n-109-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8959/ind-n-110-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8960/ind-n-111-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8961/ind-n-112-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8962/ind-n-114-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8963/ind-n-114-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8964/ind-n-115-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8965/ind-n-116-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8966/ind-n-117-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8968/ind-n-119-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8969/ind-n-120-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8970/ind-n-121-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8971/ind-n-122-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8972/ind-n-123-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8973/ind-n-124-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8974/ind-n-125-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8975/ind-n126-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8976/ind-n-127-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8977/ind-n128-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8978/ind-n-129-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8979/ind-n-130-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8980/ind-n-131-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8981/ind-n-132-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8982/ind-n-133-jeniulson_leite.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8983/ind-n-134-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8984/ind-n-135-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8985/ind-n-136-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8986/ind-n-137-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8987/ind-n-138-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8988/ind-n139-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8989/ind-n-140-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8990/ind-n-141-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8991/ind-n-142-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8992/ind-n-143-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8993/ind-n-144-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8994/ind-n-145-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8995/ind-n-146-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8996/ind-n-147-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8997/ind-n-148-jenilson.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8998/ind-n-149-jenilson.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8999/ind-n-150-jenilson.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9000/ind-n-151-jenilson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9001/ind-n-152-jenilson.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9002/ind-n-153-jenilson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9003/ind-n-154-jenilson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9004/ind-n-155-jenilson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9005/ind-n-156-jenilson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9006/ind-n-157-jenilson.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9007/ind-n-158-jenilson.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9008/ind-n-159-jenilson.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9009/ind-n-160-jenilson.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9010/ind-n-161-jenilson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9011/ind-n-162-jenilson.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9012/ind-n-163-jenilson.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9013/ind-n-164-jenilson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9014/ind-n-165-jenilson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9015/ind-n-166-jenilson.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9016/ind-n-167-jenilson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9017/ind-n-168-jenilson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9018/ind-n-169-jenilson.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9019/ind-n-170-jenilson.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9027/ind-n-171-jenilson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9028/ind-n-172-jenilson.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9029/ind-n-173-_janilson.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9030/ind-n-174-jenilson.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9031/ind-n175-jenilson.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9032/ind-n-176-jenilson.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9033/ind-n-177-jenilson.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9034/ind-n-178-jenilson.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9035/ind-n-179-jenilson.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9036/ind-n-180-jenilson.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9037/ind-n-181-jenilson.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9038/ind-n-182-jenilson.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9039/ind-n-183-jenilson.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9040/ind-n-184-jenilson.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9041/ind-n-185-jenilson.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9042/ind-n-186-jenilson.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9043/ind-n-187-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9044/ind-n-188-jenilson.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9045/ind-n-189-jenilson.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9046/ind-n-190-jenilson.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9047/ind-n-191-jenilson.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9048/ind-n-192-jenilson.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9049/ind-n-193-jenilson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9050/ind-n-194-jenilson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9053/ind-n-197-jenilson.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9054/ind-n-198-jenilson.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9055/ind-n-199-jenilson.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9056/ind-n-200-jenilson.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9057/ind-n-201-jenilson.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9058/ind-n-202-jenilson.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9059/ind-n-203-jenilson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9060/ind-n-204-jenilson.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9061/ind-n-205-jenilson.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9062/ind-n-206-jenilson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9063/ind-n-207-jenilson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9064/ind-n-208-jenilson.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9065/ind-n-209-jenilson.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9069/ind-n-211-jenilson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9070/ind-n-212-jenilson.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9071/ind-n-213-jenilson.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9072/ind-n-214-jenilson.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9073/ind-n-215-jenilson.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9074/ind-n-216-jenilson.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9075/ind-n-217-jeniulson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9076/ind-n-218-jenilson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9077/ind-n-219-jenilson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9078/ind-n-220-jenilson.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9079/ind-n-221-jenilson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9080/ind-n-222-jenilson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9082/ind-n-224-antonio_pedro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9083/ind-n-225-antonio_pedro.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9085/ind-n227-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9087/ind-n-229-jenilson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9088/ind-n-230-jenilson.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9089/ind-n-231-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9090/ind-n-232-luiz_gozaga.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9091/ind-n-233-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9092/ind-n-234-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9093/ind-n-235-jenilson.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9094/ind-n-236-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9095/ind-n-237-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9096/ind-n-238-jenilson.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9097/ind-n-239-jenilson.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9098/ind-n-240-jenilson.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9099/ind-n-241-jenilson.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9100/ind-n-242-jenilson.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9101/ind-n-243-jenilson.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9102/ind-n-244-jenilson.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9103/ind-n-245-jenilson.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9104/ind-n-246-jenilson.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9105/ind-n-247-jenilson.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9106/ind-n-248-jenilson.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9107/ind-n-249-jenilson.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9108/ind-n-250-jenilson.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9109/ind-n-251-jenilson.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9110/ind-n-252-jenilson.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9111/ind-n-253-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9112/ind-n-254-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9113/ind-n-255-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9114/ind-n-256-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9115/ind-n-257-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9116/ind-n-258-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9117/ind-n-259-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9118/ind-n-262_-_maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9119/ind-n-263-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9120/ind-n-264-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9121/ind-n-265-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9122/ind-n-266-jeniulson_leite.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9123/ind-n-267-jenilson_leiter.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9124/ind-n-268-_jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9127/ind-n-269-jenilson_.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9128/ind-n-270-jenilson.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9129/ind-n-271-jenilson.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9142/ind-n-272-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9143/ind-n-273-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9144/ind-n-274-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9145/ind-n-275-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9146/ind-n-276-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9147/ind-n-277-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9148/ind-n-278-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9149/ind-n-279-jenilson.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9150/ind-n-280-jenilson.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9151/ind-n-281-jenilson.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9152/ind-n-282-jenilson.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9153/ind-n-283-jenilson.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9154/ind-n-284-_jenilson.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9155/ind-n-285-jenilson.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9156/ind-n-286-jenilson.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9157/ind-n-287-jenilson.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9158/ind-n-288-jenilson.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9159/ind-n-289-jenilson.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9160/ind-n-290-jenilson.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9161/ind-n-291-jenilson.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9162/ind-n-292-jenilson.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9163/ind-n-293-jenilson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9164/ind-n-294-jenilson.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9165/ind-n-295-jenilson.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9166/ind-n-296-jenilson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9167/ind-n-297-jenilson.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9168/ind-n-298-jenilson.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9169/ind-n-299-jenilson.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9170/ind-n-300-jenilson.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9171/ind-n-301-jenilson.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9172/ind-n-302-jenilson.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9173/ind-n-303-jenilson.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9174/ind-n-304-jenilson.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9175/ind-n-305-jenilson.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9176/ind-n-306-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9177/ind-n-307-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9178/ind-n-308-jenlson_leite.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9179/ind-n-309-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9180/ind-n-310-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9294/ind-n-311-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9295/ind-n-312-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9296/ind-n-313-jenlson_leite.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9297/ind-n-314-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9298/ind-n-315-meire_serafim.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9301/ind-n-316-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9300/ind-n-317-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9302/ind-n-318-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9303/ind-n-319-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9304/ind-n-320-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9306/ind-n-325-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9307/ind-n-326-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9309/ind-n-328-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9310/ind-n-329-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9311/ind-n-330-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9312/ind-n-331-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9313/ind-n-332-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9314/ind-n-333-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9315/ind-n-334-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9316/ind-n-335-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9317/ind-n-336-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9318/ind-n-327-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9362/ind-n-338-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9363/ind-n-339-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9364/ind-n-340-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9365/ind-n-341-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9366/ind-n-342-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9367/ind-n-343-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9368/ind-n-344-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9369/ind-n-345-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9370/ind-n-346-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9371/ind-n-347-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9372/ind-n-348-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9373/ind-n-349-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9374/ind-n-350-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9375/ind-n-351-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9376/ind-n-352-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9377/ind-n-353-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9378/ind-n-354-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9379/ind-n-355-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9380/ind-n-356-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9381/ind-n-357-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9382/ind-n-358-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9383/ind-n-359-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9384/ind-n-360-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9385/ind-n-361-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9386/ind-n-362-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9387/ind-n-363-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9388/ind-n-364-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9389/ind-n-365-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9390/ind-n-366-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9391/ind-n-367-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9392/ind-n-368-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9393/ind-n-369-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9394/ind-n-370-jenilson_leiute.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9395/ind-n-371-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9396/ind-n-372-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9397/ind-n-373-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9398/ind-n-374-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9399/ind-n-375-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9400/ind-n-376-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9401/ind-n-377-jeniulson_leite.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9402/ind-n-378-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9403/ind-n-379-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9404/ind-n-380-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9405/ind-n-381-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9406/ind-n-382-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9407/ind-n-383_-jemilson_leite.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9408/ind-n-384-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9409/ind-n-385-jenilson_leite1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9410/ind-n-386-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9411/ind-n-387-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9412/ind-n-388-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9413/ind-n-389-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9414/ind-n-390-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9415/ind-n-391-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9416/ind-n-392-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9417/ind-n-393-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9418/ind-n-394-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9419/ind-n-395-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/10038/indicacao_399-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9444/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9445/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9446/indicacao_579.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9447/indicacao_580.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9448/indicacao_581.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9449/indicacao_582.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9450/indicacao_583.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9451/indicacao_584.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9452/indicacao_585.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9453/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9454/indicacao_587.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9455/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9456/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9457/indicacao_590.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9458/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9459/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9460/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9461/indicacao_594.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9462/indicacao_595.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9463/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9464/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9465/indicacao_598.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9466/indicacao_599.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9467/indicacao_600.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9468/indicacao_601.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9469/indicacao_602.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9471/indicacao_604.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9472/indicacao_605.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9473/indicacao_606.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9474/indicacao_607.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9475/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9476/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9477/indicacao_610.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9478/indicacao_611.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9479/indicacao_612.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9480/indicacao_613.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9481/indicacao_614.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9482/indicacao_615.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9483/indicacao_616.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9484/indicacao_617.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9485/indicacao_618.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9486/indicacao_619.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9487/indicacao_620.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9488/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9489/indicacao_622.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9490/indicacao_623.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9491/indicacao_624.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9492/indicacao_625.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9493/indicacao_626.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9494/indicacao_627.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9495/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9496/indicacao_629.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9497/indicacao_630.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9498/indicacao_631.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9499/indicacao_632.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9500/indicacao_633.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9501/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9502/indicacao_635.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9503/indicacao_636.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9504/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9505/indicacao_638.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9506/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9507/indicacao_640.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9508/indicacao_641.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9509/indicacao_642.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9510/indicacao_643.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9511/indicacao_644.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9512/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9513/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9514/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9515/indicacao_648.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9516/indicacao_649.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9517/indicacao_650.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9518/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9519/indicacao_652.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9520/indicacao_653.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9521/indicacao_654.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9522/indicacao_655.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9523/indicacao_656.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9524/indicacao_657.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9525/indicacao_658.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9526/indicacao_659.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9527/indicacao_660.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9528/indicacao_661.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9529/indicacao_662.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9531/indicacao_664.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9532/indicacao_665.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9533/indicacao_666.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9534/indicacao_667.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9535/indicacao_668.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9536/indicacao_669.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9537/indicacao_670.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9538/indicacao_671.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9539/indicacao_672.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9540/indicacao_673.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9541/indicacao_674.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9542/indicacao_675.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9543/indicacao_676.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9544/indicacao_677.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9545/indicacao_678.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9546/indicacao_679.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9547/indicacao_680.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9548/indicacao_681.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9549/indicacao_682.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9550/indicacao_683.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9551/indicacao_684.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9552/indicacao_685.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9553/indicacao_886.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9554/indicacao_687.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9555/indicacao_688.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9556/indicacao_689.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9557/indicacao_690.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9558/indicacao_691.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9559/indicacao_692.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9560/indicacao_693.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9561/indicacao_694.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9562/indicacao_695.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9563/indicacao_696.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9564/indicacao_697.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9565/indicacao_698.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9566/indicacao_699.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9567/indicacao_700.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9568/indicacao_701.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9569/indicacao_702.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9570/indicacao_703.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9571/indicacao_704.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9572/indicacao_705.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9573/indicacao_706.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9574/indicacao_707.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9575/indicacao_708.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9576/indicacao_709.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9577/indicacao_710.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9578/indicacao_711.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9579/indicacao_712.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9580/indicacao_713.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9581/indicacao_714.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9614/indicacao_715.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9615/indicacao_716.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9616/indicacao_717.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9617/indicacao_718.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9618/indicacao_719.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9619/indicacao_720.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9620/indicacao_721.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9621/indicacao_722.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9622/indicacao_723.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9623/indicacao_724.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9624/indicacao_725.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9625/indicacao_726.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9626/indicacao_727.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9627/indicacao_728.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9628/indicacao_729.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9629/indicacao_730.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9630/indicacao_731.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9631/indicacao_732.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9632/indicacao_733.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9633/indicacao_734.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9634/indicacao_735.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9635/indicacao_736.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9636/indicacao_737.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9637/indicacao_738.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9638/indicacao_739.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9639/indicacao_740.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9640/indicacao_741.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9641/indicacao_742.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9642/indicacao_743.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9643/indicacao_744.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9644/indicacao_745.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9645/indicacao_746.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9646/indicacao_747.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9647/indicacao_748.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9648/indicacao_749.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9649/indicacao_750.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9650/indicacao_751.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9651/indicacao_752.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9652/indicacao_753.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9653/indicacao_754.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9654/indicacao_755.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9655/indicacao_756.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9656/indicacao_757.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9657/indicacao_758.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9658/indicacao_759.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9659/indicacao_760.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9660/indicacao_761.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9661/indicacao_762.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9662/indicacao_763.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9663/indicacao_764.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9664/indicacao_765.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9665/indicacao_766.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9666/indicacao_767.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9667/indicacao_768.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9668/indicacao_769.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9669/indicacao_770.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9681/indicacao_772.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9682/indicacao_773.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9683/indicacao_774.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9684/indicacao_775.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9685/indicacao_776.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9686/indicacao_777.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9687/indicacao_778.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9688/indicacao_779.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9689/indicacao_780.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9690/indicacao_781.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9691/indicacao_782.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9692/indicacao_783.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9693/indicacao_784.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9694/indicacao_785.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9695/indicacao_786.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9696/indicacao_787.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9697/indicacao_788.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9698/indicacao_789.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9699/indicacao_790.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9700/indicacao_791.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9701/indicacao_792.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9702/indicacao_793.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9703/indicacao_794.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9704/indicacao_795.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9705/indicacao_796.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9706/indicacao_797.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9707/indicacao_798.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9710/indicacao_801.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9711/indicacao_802.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9712/indicacao_803.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9713/indicacao_804.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9714/indicacao_805.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9715/indicacao_806.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9718/indicacao_809.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9719/indicacao_810.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9720/indicacao_811.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9721/indicacao_812.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9722/indicacao_813.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9723/indicacao_814.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9730/indicacao_815.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9731/indicacao_816.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9732/indicacao_817.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9741/indicacao_819.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9742/indicacao_820.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9743/indicacao_821.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9745/indicacao_823.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9746/indicacao_824.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9747/indicacao_825.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9748/indicacao_826.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9749/indicacao_827.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9750/indicacao_828.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9752/indicacao_830.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9753/indicacao_831.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9754/indicacao_832.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9755/indicacao_833.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9756/indicacao_834.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9757/indicacao_834.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9758/indicacao_836.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9759/indicacao_837.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9760/indicacao_838.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9762/indicacao_840.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9763/indicacao_841.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9764/indicacao_842.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9765/indicacao_843.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9766/indicacao_844.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9767/indicacao_845.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9768/indicacao_846.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9769/indicacao_847.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9770/indicacao_848.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9771/indicacao_849.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9772/indicacao_850.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9773/indicacao_851.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9774/indicacao_852.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9775/indicacao_853.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9776/indicacao_854.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9777/indicacao_855.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9778/indicacao_856.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9779/indicacao_857.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9780/indicacao_858.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9781/indicacao_859.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9782/indicacao_860.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9783/indicacao_861.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9784/indicacao_862.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9785/indicacao_863.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9786/indicacao_864.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9787/indicacao_865.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9788/indicacao_866.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9789/indicacao_867.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9791/indicacao_869.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9792/indicacao_870.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9793/indicacao_871.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9794/indicacao_872.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9795/indicacao_873.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9797/indicacao_875.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9798/indicacao_876.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9799/indicacao_877.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9800/indicacao_878.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9801/indicacao_879.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9802/indicacao_880.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9803/indicacao_881.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9804/indicacao_883.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9805/indicacao_883.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9806/indicacao_884.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9807/indicacao_885.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9808/indicacao_886.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9809/indicacao_887.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9810/indicacao_888.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9811/indicacao_889.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9812/indicacao_890.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9813/indicacao_891.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9814/indicacao_892.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9815/indicacao_893.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9816/indicacao_894.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9817/indicacao_895.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9818/indicacao_896.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9819/indicacao_897.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9820/indicacao_898.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9821/indicacao_899.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9822/indicacao_900.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9831/indicacao_901.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9832/indicacao_902.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9833/indicacao_903.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9834/indicacao_904.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9835/indicacao_905.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9837/indicacao_907.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9838/indicacao_908.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9839/indicacao_909.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9840/indicacao_910.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9847/indicacao_911.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9848/indicacao_912.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9849/indicacao_913.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9850/indicacao_914.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9851/indicacao_915.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9852/indicacao_916.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9853/indicacao_917.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9854/indicacao_918.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/10043/indicacao_919.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11165/indicacao_920.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11166/indicacao_921.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11167/indicacao_922.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11168/indicacao_923.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11169/indicacao_924.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11170/indicacao_925.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11171/indicacao_926.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11172/indicacao_927.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11173/indicacao_928.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11174/indicacao_929.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11175/indicacao_931.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11176/indicacao_932.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11177/indicacao_933.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11178/indicacao_934.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11179/indicacao_935.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11180/indicacao_936.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11181/indicacao_938.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11182/indicacao_939.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11183/indicacao_940.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11184/indicacao_941.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11185/indicacao_942.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/11186/indicacao_943.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8870/moc-n-1-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8906/moc-n-2-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14048/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14051/mocao_13.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14053/mocao_14.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14054/moc-n-15-jonas_lima.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14055/moc-n-16-daniel.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14056/moc-n-17-roberto.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14057/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14059/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14060/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14061/mocao_22.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14062/moc-n-23-roberto.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14074/mocao_24.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14075/mocao_25.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14076/mocao_26.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14077/mocao_27.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14078/mocao_28.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14079/mocao_29.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14080/mocao_30.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14081/mocao_31.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14082/mocao_32_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14083/mocao_33_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14084/mocao_34_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14085/mocao_35.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14086/mocao_36.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14087/mocao_37.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14091/mocao_38.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14093/mocao_39.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14095/mocao_40.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14096/mocao_41.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14097/mocao_42.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14099/mocao_43.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14100/mocao_44.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14101/mocao_45.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14102/mocao_46.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14103/mocao_48.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14104/mocao_49.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8911/pdl-n-1-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8918/pl-n-6-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8919/pl-n-7-marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/8923/pl-n-8-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9066/pl-n-10-maria_antonia.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9067/pl-n-11-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9125/pl-n-12-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9126/pl-n-13-robero_duarte.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9184/pl-n-14-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9185/pl-n-15-chigo_viga.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9183/pl-n-16-chigo_viga.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9186/pl-n-17-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9187/pl-n-18-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9188/pl-n-19-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9189/pl-n-20-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9190/pl-n-21-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9191/pl-n-22-chigo_viga.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9192/pl-n-22-chigo_viga.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9193/pl-n-24-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9194/pl-n-25-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9195/pl-n-26_-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9196/pl-n-27-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9197/pl-n-28-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9198/pl-n-29-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9199/pl-n-30_-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9200/pl-n-31-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9201/pl-n-32-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9202/pl-n-33-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9203/pl-n-34-meire_sarefim.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9204/pl-n-35-meire_serafim.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9205/pl-n-36-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9206/pl-n-37-meire_serafim.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9207/pl-n-38-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9208/pl-n-39-governador_cameli.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9209/pl-n-40-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9210/pl-n-41-marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9211/pl-n-42-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9212/pl-n-43-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9213/pl-n-44-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9214/pl-n-45-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9215/pl-n-46-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9216/pl-n-47-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9217/pl-n-48-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9218/pl-n-49-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9219/pl-n-50-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9220/pl-n-51-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9222/pl-n-52-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9223/pl-n-53-daniel_santana.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9224/pl-n-54-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9225/pl-n-55-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9226/pl-n-55-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9227/pl-n-57-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9228/pl-n-58-luis_tche.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9229/pl-n-59-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9230/pl-n-60-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9231/pl-n-62-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9232/pl-n-63-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9233/pl-n-64-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9234/pl-n-65-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9235/pl-n-66-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9236/pl-n-67-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14007/pl69.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9238/pl-n-70-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9239/pl-n-71-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9240/pl-n-72-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9241/pl-n-73-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9242/pl-n-74-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9243/pl-n-75-daniel_santana.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9244/pl-n-76-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9245/pl-n-77-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9246/pl-n-78-poder_exeutivo.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9247/pl-n-79-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9248/pl-n-80-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9249/pl-n-81-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9250/pl-n-82-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9252/pl-n-84-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9253/pl-n-85-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9254/pl-n-86-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9255/pl-n-87-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9256/pl-n-88-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9257/pl-n-89-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9258/pl-n-90-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9259/pl-n-91-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9260/pl-n-92-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9261/pl-n-93-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9262/pl-n-94-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9263/pl-n-95-luis_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9264/pl-n-96-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9265/pl-n-97-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9266/pl-n-98-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9267/pl-n-99-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9268/pl-n-100-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9269/pl-n-101-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9270/pl-n-102-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9271/pl-n-103-janilson_nleite.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9272/pl-n-104-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9273/pl-n-105-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9274/pl-n-106-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9276/pl-n-108-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9278/pl-n-110-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9279/pl-n-111-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9280/pl-n-112-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9281/pl-n-113-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9282/pl-n-114-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9283/pl-n-115-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9285/pl-n-117-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9286/pl-n-118-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9287/pl-n-119-jenilso_leite.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9288/pl-n-120-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9289/pl-n-121-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9290/pl-n-122-luiz_gonzaga.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9291/pl-n-123-jenilso_leite.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14008/pl124.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9292/pl-n-125-marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9293/pl-n-126-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9319/ind-n-127-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9320/pl-n-128-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9321/pl-n-129-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9323/pl-n-131-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9324/pl-n-132-_marcus_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9325/pl-n-133-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9326/pl-n-134-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9327/pl-n-135-jose_luis.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9328/pl-n136-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9329/pl-n-137-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9330/pl-n-138-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9331/pl-n-139-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9333/pl-n-141-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9334/pl-n-142-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9335/pl-n-143-poder_executiuvo.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9336/pl-n-144-wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9337/pl-n-145-_wagner_felipe.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9338/pl-n-146-wendy_lima.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9339/pl-n-147-cadmiel_bomfim.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9340/pl-n-148-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9341/pl-n-149_-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9342/pl-n-150-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9343/pl-n-151-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9344/pl-n-152-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9345/pl-n-153-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9346/pl-n-154-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9347/pl-n-155-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9348/pl-n-156-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9349/pl-n-157-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9350/pl-n-158-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9351/pl-n-159-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9352/pl-n-160-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9353/pl-n-161-roberto_duarte.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9354/pl-n-162-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9355/pl-n-163-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9356/pl-n-164-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9357/pl-n-165_-_jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9358/pl-n-166-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9359/pl-n-167-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9360/pl-n-168-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9361/pl-n-169-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9420/pl-n-170-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9421/pl-n-171-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9422/pl-n-172-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9423/pl-n-173-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9424/pl-n-174-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9425/pl-n-175-daniel_santana.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9426/pl-n-176-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9427/pl-n-177-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14009/pl178.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9429/pl-n-179-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9430/pl-n-180-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9431/pl-n-181-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9432/pl-n-182-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9433/pl-n-183-francisco_viga.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9434/pl-n-184-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9435/pl-n-185-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9436/pl-n-186-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9437/pl-n-187-janilson_leite.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9438/pl-n-188-fagner_calegario.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9439/pl-n-189-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9440/pl-n-190-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9441/pl-n-191-poder_excutivo.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9442/pl-n-192-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9582/pl-n-193-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14012/pl194_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14014/pl195.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9583/pl-n-196-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9584/pl-n-197-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9585/pl-n-198-jose_bestene.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9586/pl-n-199-chico_viga.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9587/pl-n-200-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9588/pl-n-2001-poder_executivo-msg-n-1.742-4_de_dezembro_2020.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14016/pl202.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9589/pl-n-203-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9590/pl-n-204-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9591/pl-n-205-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9592/pl-n-206-poder__executivo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9593/pl-n-207-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9594/pl-n-208-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9595/pl-n-209-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9596/pl-n-210-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9597/pl-n-211-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9598/pl-n-212-_edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9599/pl-n-213-_edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9600/pl-n-214-_edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9601/pl-n-215-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9602/pl-n-216-_josenildo_inacio.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14017/pl217.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9603/pl-n-218-_governo.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9604/pl-n-219-governo.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9605/pl-n-220-governo.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9606/pl-n-223-daniel_santana.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9607/pl-n-224-nenem_almeida.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9608/pl-n-225-governo.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9609/pl-n-226-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9610/pl-n-227-pedro_longo.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9611/pl-n-228-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14019/pl229_digitalizado.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9612/pl-n-230-governo.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9613/pl-n-231-governo.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14020/plc1.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14021/plc4.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14022/plc5.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14023/plc7.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14024/plc8.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14026/plc9.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14027/plc10.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14029/plc12.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14030/plc13.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14031/plc14.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14032/plc15.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14033/plc16.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14034/plc17.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14035/plc18.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14036/plc19.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14037/plc21_nova_versao.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/14039/plc22.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9020/req-n-5-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9021/req-n-6-jenilson_leite.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9022/rerq-n-7-cadmiel_bomfim.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9023/req-n-8-edvaldo_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9024/req-n-9-juliana_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9025/req-n-10-antonia_sales.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/sapl/public/materialegislativa/2020/9026/req-n-11-daniel_zen.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1042"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>