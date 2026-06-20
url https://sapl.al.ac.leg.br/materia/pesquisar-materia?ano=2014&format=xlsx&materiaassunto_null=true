--- v0 (2026-01-31)
+++ v1 (2026-06-20)
@@ -54,1524 +54,1524 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Denilson Segovia</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4073/4073_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4073/4073_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO DENÍLSON SEGÓVIA (PEN) SOLICITA À MESA DIRETORA, PARA FORMA REGIMENTAL E_x000D_
 EM CONFORMIDADE COM O QUE DISPÕE A ART. 169, DA RESOLUÇÃO Nº 86/90, QUE DISPÕE SOBRE O_x000D_
 REGIME INTERNO NA ASSEMBLEIA LEGISLATIVA DESSE ESTADO, QUE SEJA ENCAMINHADA A PRESENTE_x000D_
 INDICAÇÃO LEGISLATIVA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE, TIÃO_x000D_
 VIANA, NO INTUITO DE QUE SEJA EDIFICADO UM NOVO ESPAÇO DE ALOJAMENTO NO MUNICÍPIO DE_x000D_
 BRASILÉIA, NA REGIÃO FRONTEIRIÇA DESTA UNIDADE FEDERATIVA E QUE SEJA SOLICITADA AÇÃO DE_x000D_
 CELERIDADE PROCESSUAL, JUNTOS AOS ÓRGÃOS EMISSORES DE DOCUMENTOS OFICIAIS, NECESSÁRIOS PAR_x000D_
 LEGALIZAÇÃO EM TERRITÓRIO NACIONAL, SOB JUSTIFICAÇÃO ANEXA.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Wherles Rocha</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4074/4074_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4074/4074_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, NOS TEREMOS DO ART.169 DO REGIMENTO INTERNO, APRESENTO A PRESENTE_x000D_
 INDICAÇÃO LEGISLATIVA, A SER ENCAMINHADA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE,_x000D_
 SEBASTIÃO AFONSO VIANA MACEDO DAS NEVES, PARA QUE O MESMO ENVIDE ESFORÇOS NO SENTIDO DE_x000D_
 DETERMINAR A PAVIMENTAÇÃO DO TRECHO DA VIA LOCALIZADA DEFRONTE A SEDE DA SUPERINTENDÊNCIA DA POLÍCIA_x000D_
 FEDERAL NO ACRE.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4082/4082_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4082/4082_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO, NA FORMA REGIMENTAL E EM CONFORMIDADE COM O QUE DISPÕE A_x000D_
 ART. 169, DA RESOLUÇÃO N. 86/90, QUE DISPÕE SOBRE O REGIME INTERNO NA_x000D_
 ASSEMBLÉIA LEGISLATIVA DESSE ESTADO, QUE SEJA ENCAMINHADA A PRESENTE_x000D_
 INDICAÇÃO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE, TIÃO_x000D_
 VIANA, NO SENTIDO DE VIABILIZAR ESTUDO E CONSEQUENTE ENCAMINHAMENTO DO_x000D_
 ANTEPROJETO DE LEI EM ANEXO QUE "ISENTAJSS IGREJAS EVANGÉLICAS, CATÓLICAS E OS_x000D_
 TEMPLOS DE QUALQUER CULTO, BEM COMO AS INSTITUIÇÕES DE APOIO AO COMBATE ÀS_x000D_
 DROGAS, DE AMPARO ÀS FAMÍLIAS, CRIANÇAS E ADOLESCENTES EM SITUAÇÃO DE RISCO_x000D_
 SOCIAL DA COBRANÇA DO IMPOSTO ICMS NAS CONTAS DE ENERGIA ELÉTRICA</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MARIA ANTÔNIA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4083/4083_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4083/4083_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DEPUTADA QUE A ESTA SUBSCREVE, EM CONSONÂNCIA COM O ART. 169 DA_x000D_
 RESOLUÇÃO 86/90 - REGIMENTO INTERNO DA ALEAC SOLICITA A MESA DIRETORA ENCAMINHAR_x000D_
 EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR TIÃO VIANA PARA.QUE POSSA VIABILIZAR A_x000D_
 CONCLUSÃO DO ASFALTAMENTO DA ESTRADA QUE LIGA O BAIRRO IRACEMA Á COMUNIDADE DO BARÃO NO_x000D_
 MUNICÍPIO DE MÂNCIO LIMA.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Asterio Moreira (Lider do Governo)</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4084/4084_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4084/4084_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE ABAIXO SUBSCREVE, SOLICITA À MESA DIRETORA DESTA CASA LEGISLATIVA, NA_x000D_
 FORMA REGIMENTAL, QUE APÓS DELIBERAÇÃO DO COLENDO PLENÁRIO, QUE SEJA ENCAMINHADO A PRESENTE_x000D_
 INDICAÇÃO LEGISLATIVA AO EXMO SENHOR GOVERNADOR DO ESTADO DO ACRE, SENHOR TIÃO VIANA,_x000D_
 QUE ELABORE ESTUDOS PARA VIABILIDADE DA CRIAÇÃO DE UM RESTAURANTE POPULAR NA REGIONAL III (REGIÃO DO_x000D_
 SÃO FRANCISCO), ONDE FICA SITUADO O BAIRRO COM O MESMO NOME E OS DEMAIS ADJACENTES.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4085/4085_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4085/4085_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE ABAIXO SUBSCREVE, SOLICITA À MESA DIRETORA DESTA CASA LEGISLATIVA, NA_x000D_
 FORMA REGIMENTAL, QUE APÓS DELIBERAÇÃO DO COLENDO PLENÁRIO, QUE SEJA ENCAMINHADO A PRESENTE_x000D_
 INDICAÇÃO LEGISLATIVA AO EXMO SENHOR GOVERNADOR DO ESTADO DO ACRE, SENHOR TIÃO VIANA,_x000D_
 QUE TORNE LEGAL O AFASTAMENTO COM ÔNUS AO SERVIDOR DO QUADRO INSTITUCIONAL ESTADUAL PARA REALIZAR_x000D_
 APERFEIÇOAMENTO FORA DO ESTADO, NA ÁREA QUE EXERCE O SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4086/4086_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4086/4086_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DEPUTADA QUE A ESTA SUBSCREVE, EM CONSONÂNCIA COM O ART. 169 DA RESOLUÇÃO_x000D_
 86/90 - REGIMENTO INTERNO DA ALEAC SOLICITA A MESA DIRETORA ENCAMINHAR EXPEDIENTE AO_x000D_
 EXCELENTÍSSIMO SENHOR GOVERNADOR TIÃO VIANA PARA QUE POSSA VIABILIZAR ASFALTAMENTO DA_x000D_
 ESTRADA QUE LIGA O MUNICÍPIO DE RODRIGUES ALVES AS COMUNIDADE DO TREZE DE MAIO E_x000D_
 COMUNIDADE DO PROFETA.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4089/4089_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4089/4089_texto_integral.pdf</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jamyl Asfury</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4100/4100_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4100/4100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NAS DIRETRIZES INSERTAS NO ART. 169, DA_x000D_
 RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DESTA CASA LEGISJATIVA, QUE ENCAMINHE_x000D_
 EXPEDIENTE AO EXCELENTISSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE, TIÃO VIANA E_x000D_
 AO DIRETOR DO ITERACRE, PARA QUE SEJA REALIZADA A REGULARIZAÇÃO FUNDIÁRIA DAS_x000D_
 ESCOLAS MUNICIPAIS E ESTADUAIS NA ZONA URBANA E RURAL, BEM COMO AQUELAS_x000D_
 LOCALIZADAS EM ÁREA RIBEIRINHA. POSSIBILITAODO ASSIM, QUE ESSES ESTABELECIMENTOS DE_x000D_
 ENSINO TENHAM ACESSO AOS CRÉDITOS E FINANCIAMENTOS PÚBLICOS, O QUE ATUALMENTE TEM_x000D_
 SIDO IMPEDIDO EM DECORRÊNCIA DA FALTA DE REGULARIZAÇÃO DESSES IMÓVEIS.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Eber Machado</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4105/4105_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4105/4105_texto_integral.pdf</t>
   </si>
   <si>
     <t>LANÇADA PELO GOVERNO DO ESTADO, AÇÕES NAS ÁREAS DE MAIS DIFICEIS_x000D_
  ACESSOS NOS MUNICÍPIOS E PRINCIPALMENTE NA ZONA RURAL VEM FAZENDO A ALEGRIA_x000D_
 DE PEQUENOS E MÉDIOS PRODUTORES RURAIS, JA QUE TEM A GARANTIA DE ACESSO E_x000D_
 ESCOAMENTO DA PRODUÇÃO EM LOCAIS ANTES INTRAFEGÁVEIS NESTE PERÍODO_x000D_
 INVERNOSO._x000D_
 _x000D_
 SOMOS SABEDORES QUE ISSO ENVOLVEU LIDERANÇAS DOS VINTE E DOIS_x000D_
 MUNICÍPIOS DO ACRE E QUE CONSOLIDA UMA POLÍTICA AMBIENTAL, AGRÍCOLA,_x000D_
 AGROFLORESTAL E EXTRATIVISTA NA QUAL OS NOSSOS TRABALHADORES E MORADORES RURAIS_x000D_
 VALORIZAM UM PASSADO DE LUTAS E DE GRANDES AVANÇOS. NO ENTANTO, TEMOS_x000D_
 AINDA, MUITAS LUTAS A SEREM VENCIDAS._x000D_
 A ESSÊNCIA DO DESENVOLVIMENTO NA AGRICULTURA FAMILIAR LOCALIZA-SE_x000D_
 NAS INÚMERAS POSSIBILIDADES DE GERAÇÕES E DE PROCESSOS INOVADORES QUE IRÃO_x000D_
 TRADUZIR NA CONSTRUÇÃO E TRANSFORMAÇÃO DE POLÍTICA DE ESTADO._x000D_
 NESSA ÓTICA, É QUE VENHO ATRAVÉS DESTA, PROPOR COM EMBASAMENTO_x000D_
 DISCIPLINADO NO ART. 169, DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DESTA_x000D_
 CORTE SEJA ENDEREÇADO AO EXCELENTÍSSIMO SENHOR GOVERNADOR PARA QUE ESTUDE_x000D_
 A POSSIBILIDADE DE CONTINUIDADE DAS AÇÕES INICIADAS NA BR 364 - KM 52, MAS_x000D_
 PRECISAMENTE NO RAMAL DO PARANÁ DOS MOURAS E SUAS ADJACÊNCIAS QUE_x000D_
 INTERLIGA OS MUNICÍPIOS DE CRUZEIRO DO SUL E PORTO WALTER._x000D_
 O OBJETIVO DESTA PROPOSIÇÃO É FAZER COM QUE AS AÇÕES PROSSIGAM_x000D_
 CONTEMPLANDO ESSES RAMAIS, GARANTINDO AS CONDIÇÕES DE TRAFEGABILIDADE PARA_x000D_
 FAMÍLIAS DE PRODUTORES RURAIS QUE UTILIZAM OS CANAIS DE COMERCIALIZAÇÃO,_x000D_
 INCENTIVADOS PELAS POLÍTICAS PÚBLICAS DE APOIO AO DESENVOLVIMENTO DE NOSSO_x000D_
 ESTADO.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marileide Serafim</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4106/4106_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4106/4106_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ART. 169, DA RESOLUÇÃO N. 86/90 - REGIMENTO_x000D_
 INTERNO DESTA CASA LEGISLATIVA INDICO À MESA DIRETORA O ENVIO DO EXPEDIENTE AO_x000D_
 EXMO. SENHOR PREFEITO MUNICIPAL, A POSSIBILIDADE DA ADOÇÃO JUNTO A_x000D_
 SUPERINTENDÊNCIA MUNICIPAL DE TRANSPORTES E TRANSITO DE RIO BRANCO -_x000D_
 RBTRANS DA IMPLEMENTAÇÃO DA CONSTRUÇÃO DE PONTO DE PARADA DE ÔNIBUS_x000D_
 NOS BAIRROS:_x000D_
 ~ ROSA LINDA;_x000D_
 ~ JACARANDÁ; E_x000D_
 ~ LOTEAMENTO SANTO AFONSO.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Toinha Vieira</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4107/4107_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4107/4107_texto_integral.pdf</t>
   </si>
   <si>
     <t>A DEPUTADA QUE A ESTA SUBSCREVE, EM CONSONÂNCIA COM O_x000D_
 ART. 169 DA RESOLUÇÃO 86/90 - REGIMENTO INTERNO DA ALEAC SOLICITA A MESA_x000D_
 DIRETORA ENCAMINHAR EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR TIÃO_x000D_
 VIANA, PARA QUE DETERMINE AO DEPASA, RECUPERAR AS RUAS E AVENIDAS DE SENA_x000D_
 MADUREIRA QUE ESTÃO EM ESTADO CRÍTICO DIFICULTANDO A TRAFEGABILIDADE DE_x000D_
 PEDESTRES, CICLISTAS E CONDUTORES DE VEÍCULOS, EM RAZÃO DE TANTOS BURACOS.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Eduardo Farias</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4112/4112_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4112/4112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA COM FULCRO NO ART. 169, DA RESOLUÇÃO N. 86/90 DO_x000D_
 REGIMENTO INTERNO DESTA CASA, QUE SEJA ENDEREÇADO EXPEDIENTE AO EXCELENTÍSSIMO_x000D_
 SENHOR GOVERNADOR DO ESTADO DO ACRE, QUE INDIQUE AS AUTORIDADES COMPETENTES, A_x000D_
 CONSTRUÇÃO DA HIDROVIA DO PUROS E PORTOS NOS MUNICÍPIOS DE SENA MADUREIRA - AC E_x000D_
 BOCA DO ACRE - AM, CRIANDO MAIS UMA OPÇÃO DE TRANSPORTES DE CARGAS PARA O ESTADO DO_x000D_
 ACRE, FAZENDO COM QUE NOSSO O MESMO NÃO DEPENDA EXCLUSIVAMENTE DA HIDROVIA DO_x000D_
 MADEIRA E BR 364.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Geraldo Pereira</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4113/4113_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4113/4113_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ART. 169, DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DA_x000D_
 ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE SEJA ENDEREÇADO AO SENHOR GOVERNADOR_x000D_
 DO ESTADO O ANTEPROJETO DE LEI DE MINHA AUTORIA QUE "ASSEGURA A EMISSÃO DA_x000D_
 CARTEIRA DE IDENTIFICAÇÃO PARA OS ESTUDANTES DAS ESCOLAS ESTADUAIS", POIS_x000D_
 ESTAMOS TRATANDO DE ORGANIZAÇÃO ADMINISTRATIVA, SENDO COERENTE A MANIFESTAÇÃO DO_x000D_
 EXECUTIVO, PARA QUE A LEI INGRESSE NO ORDENAMENTO JURÍDICO.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4114/4114_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4114/4114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMA. DEPUTADA_x000D_
 FEDERAL DO ESTADO DO ACRE, ANTONIA LÚCIA CÂMARA, COM O PROPÓSITO DE CONDICIONAR O_x000D_
 SEU VOTO PARA APROVAR A PEC N° 103/20 11, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50_x000D_
 ANOS DA ZONA FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE_x000D_
 COMÉRCIO DE BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS_x000D_
 REFERIDAS ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES_x000D_
 ALVES, PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4115/4115_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4115/4115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMA. DEPUTADA_x000D_
 FEDERAL DO ESTADO DO ACRE, PERPÉTUA ALMEIDA, COM O PROPÓSITO DE CONDICIONAR O SEU_x000D_
 VOTO PARA APROVAR A PEC N°1/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS_x000D_
 DA ZONA FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO_x000D_
 DE BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS_x000D_
 ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES,_x000D_
 PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4116/4116_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4116/4116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. DEPUTADO_x000D_
 FEDERAL DO ESTADO DO ACRE,SIBÁ MACHADO, COM O PROPÓSITO DE CONDICIONAR O SEU VOTO_x000D_
 PARA APROVAR A PEC N°103/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS DA_x000D_
 ZONA FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO DE_x000D_
 BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS_x000D_
 ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES,_x000D_
 PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4117/4117_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4117/4117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. DEPUTADO_x000D_
 FEDERAL DO ESTADO DO ACRE, TAUMATURGO LIMA , COM O PROPÓSITO DE CONDICIONAR O SEU_x000D_
 VOTO PARA APROVAR A PEC N°1/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS_x000D_
 DA ZONA FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO_x000D_
 DE BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS_x000D_
 ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES,_x000D_
 PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4118/4118_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4118/4118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. DEPUTADO_x000D_
 FEDERAL DO ESTADO DO ACRE, HENRIQUE AFONSO, COM O PROPÓSITO DE CONDICIONAR O SEU_x000D_
 VOTO PARA APROVAR A PEC N°103/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS_x000D_
 DA ZONA FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO_x000D_
 DE BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS_x000D_
 ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES,_x000D_
 PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4119/4119_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4119/4119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. DEPUTADO_x000D_
 FEDERAL DO ESTADO DO ACRE, GLADSON CAMELI, COM O PROPÓSITO DE CONDICIONAR O SEU VOTO_x000D_
 ~_x000D_
 PARA APROVAR A PEC N°103/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS DA_x000D_
 ZONA FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO DE_x000D_
 BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS_x000D_
 ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES,_x000D_
 PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4120/4120_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4120/4120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. DEPUTADO_x000D_
 FEDERAL DO ESTADO DO ACRE, FLAVIANO MELO, COM O PROPÓSITO DE CONDICIONAR O SEU VOTO_x000D_
 _x000D_
 PARA APROVAR A PEC N°103/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS DA_x000D_
 ZONA FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO DE_x000D_
 BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS_x000D_
 ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES,_x000D_
 PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4121/4121_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4121/4121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. DEPUTADO_x000D_
 FEDERAL DO ESTADO DO ACRE, MÁRCIO BITTAR, COM O PROPÓSITO DE CONDICIONAR O SEU VOTO_x000D_
 ~_x000D_
 PARA APROVAR A PEC N°103/20 11, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS DA_x000D_
 ZONA FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO DE_x000D_
 BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS_x000D_
 ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES,_x000D_
 PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4122/4122_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4122/4122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. SENADOR DO_x000D_
 ESTADO DO ACRE, ANÍBAL DINIZ, COM O PROPÓSITO DE CONDICIONAR O SEU VOTO PARA APROVAR A _x000D_
 PEC N°103/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS DA ZONA FRANCA DE_x000D_
 MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO DE BRASILÉIA,_x000D_
 EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS ÁREAS DE LIVRE_x000D_
 COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES, PORTO WAITER E_x000D_
 MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4123/4123_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4123/4123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. SENADOR DO_x000D_
 ESTADO DO ACRE, JORGE VIANA, COM O PROPÓSITO DE CONDICIONAR O SEU VOTO PARA APROVAR A_x000D_
 PEC N°103/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS DA ZONA FRANCA DE_x000D_
 MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO DE BRASILÉIA,_x000D_
 EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS ÁREAS DE LIVRE_x000D_
 COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES, PORTO WALTER E_x000D_
 MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4124/4124_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4124/4124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169_x000D_
 DO REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. SENADOR DO_x000D_
 ESTADO DO ACRE, SÉRGIO PETECÃO, COM O PROPÓSITO DE CONDICIONAR O SEU VOTO PARA_x000D_
 APROVAR A PEC N°103/2011, QUE DIPÕE SOBRE A PRORROGAÇÃO POR MAIS 50 ANOS DA ZONA_x000D_
 FRANCA DE MANAUS (ZFM), À IMPLANTAÇÃO DEFINITIVA DAS ÁREAS DE LIVRE COMÉRCIO DE_x000D_
 BRASILÉIA, EPITACIOLÂNDIA E CRUZEIRO DO SUL. COMO TAMBÉM A EXTENSÃO DAS REFERIDAS_x000D_
 ÁREAS DE LIVRE COMÉRCIO ÀS CIDADES DE ASSIS BRASIL, MÂNCIO LIMA, RODRIGUES ALVES,_x000D_
 PORTO WALTER E MARECHAL THAUMATURGO.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4126/4126_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4126/4126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA,COM FULCRO NAS DIRETRIZES INSERTAS NO ART. 169, DA_x000D_
 RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE ENCAMINHE_x000D_
 EXPEDIENTE AO EXCELENTISSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE, TIÃO VIANA,_x000D_
 SOLICITANDO QUE SEJA MODIFICADO O NOME DO "RAMAL DA PREGUIÇA", NO BAIRRO MIRITIZAL_x000D_
 EM CRUZEIRO DO SUL, PASSANDO A DENOMINAR-SE" VIA DE ACESSO DOS TRABALHADORES</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4127/4127_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4127/4127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NAS DIRETRIZES INSERTAS NO ART. 169, DA_x000D_
 RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE ENCAMINHE_x000D_
 EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE, TIÃO VIANA,_x000D_
 SOLICITANDO QUE O PALÁCIO RIO BRANCO SEJA ILUMINADO NA COR AZUL, COR SÍMBOLO DO_x000D_
 AUTISMO, NO PERÍODO COMPREENDIDO ENTRE OS DIAS 31 DE MARÇO E 6 DE ABRIL DE 2014,_x000D_
 VISANDO CHAMAR A ATENÇÃO DA POPULAÇÃO ACREANA PARA O DIA DE CONSCIENTIZAÇÃO_x000D_
 SOBRE O AUTISMO, COMEMORADO ANUALMENTE NO DIA 2 DE ABRIL</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Walter Prado</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4132/4132_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4132/4132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA COM FULCRO NO ART. 169, DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO_x000D_
 SEJA ENDEREÇADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO, O ANTEPROJETO DE LEI DE_x000D_
 MINHA AUTORIA, QUE "ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N. 129, DE 22 DE JANEIRO DE 2004, QUE_x000D_
 DISPÕE SOBRE A LEI ORGÂNICA DA POLÍCIA CIVIL E O ESTATUTO DOS POLICIAIS DO ESTADO DO ACRE,"</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4133/4133_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4133/4133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169 DO_x000D_
 REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. GOVERNADOR DO_x000D_
 ESTADO DO ACRE, TIÃO VIANA, COM O PROPÓSITO DE CONSTRUIR UM PORTO PARA ATRACAÇÃO DE_x000D_
 EMBARCAÇÕES NO MUNICÍPIO DE PORTO ACRE.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4134/4134_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4134/4134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169 DO_x000D_
 REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. GOVERNADOR DO_x000D_
 ESTADO DO ACRE, TIÃO VIANA, COM O PROPÓSITO DE RECUPERAR E AMPLIAR O PORTO PARA DA_x000D_
 CIDADE DE RIO BRANCO.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4149/4149_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4149/4149_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ART. 169, DA RESOLUÇÃO N. 86/90 - REGIMENTO_x000D_
 INTERNO DESTA CASA LEGISLATIVA INDICO À MESA DIRETORA O ENVIO DO EXPEDIENTE AO_x000D_
 EXMO. SENHOR GOVERNADOR DO ESTADO, PARA QUE ESTUDE A POSSIBILIDADE JUNTO AO_x000D_
 DEPARTAMENTO DE ESTRADAS E RODAGENS, INFRAESTRUTURA HIDROVIÁRIA E_x000D_
 AEROPORTUÁRIA DO ACRE - DERACRE, DA ADOÇÃO JUNTO AO PROGRAMA RAMAL DO_x000D_
 POVO A EXECUÇÃO DA RECUPERAÇÃO (PAVIMENTAÇÃO) DO RAMAL B - POLO BELO_x000D_
 JARDIM I, LOCALIZADO NA BR 364 - RIO BRANCO</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4151/4151_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4151/4151_texto_integral.pdf</t>
   </si>
   <si>
     <t>NO ANO DE 2013, APRESENTAMOS NESTA CASA O PROJETO DE LEI N.113,_x000D_
 DE 2013, QUE "CRIA O FUNDO ESTADUAL DOS DIREITOS DO IDOSO"._x000D_
 PORTANTO, APÓS O VETO GOVERNAMENTAL À PROPOSIÇÃO SUPRA,_x000D_
 VERIFICAMOS QUE SE TRATA DE MATÉRIA QUE, TEM COMO MARCO INICIAL ORIGINÁRIO DO_x000D_
 PODER EXECUTIVO. MOTIVO ESSE, COM BASE NAS DIRETRIZES INSERTAS NO ART. 169, DA_x000D_
 RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DESTA CASA LEGISLATIVA INDICO À_x000D_
 MESA DIRETORA, QUE O ENCAMINHE COMO ANPROJETO DE LEI DE MINHA AUTORIA,_x000D_
 AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE, PARA QUE ESTUDE A_x000D_
 POSSIBILIDADE DA DEFLAGRAÇÃO DO PROCESSO LEGISLATIVO.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4154/4154_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4154/4154_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ART. 169, DA RESOLUÇÃO N. 86/90 - REGIMENTO_x000D_
 INTERNO DESTA CASA LEGISLATIVA INDICO À MESA DIRETORA O ENVIO DO EXPEDIENTE AO_x000D_
 EXMO. SENHOR GOVERNADOR DO ESTADO, PALA QUE ESTUDE A POSSIBILIDADE JUNTO AO_x000D_
 DEPARTAMENTO DE ESTRADAS E RODAGENS, INFRAESTRUTURA HIDROVIÁRIA E_x000D_
 AEROPORTUÁRIA DO ACRE - DERACRE, DA ADOÇÃO JUNTO AO PROGRAMA RAMAL DO_x000D_
 POVO A EXECUÇÃO E RECUPERAÇÃO DOS RAMAIS, LOCALIZADO PROJETAM DE_x000D_
 ASSENTAMENTO MORENO MAIA, A SEGUIR:_x000D_
 ~ RAMAL MARIANA KM 10;_x000D_
 ~ RAMAL RAIMUNDO OTÁVIO KM 4;_x000D_
 ~ RAMAL TONHÃO KM 5;_x000D_
 ~ RAMAL JOÃO PAULINO KM 6; E_x000D_
 ~ RAMAL REMANSINHO KM 3.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t xml:space="preserve">Moisés Diniz   </t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4175/4175_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4175/4175_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DE UTADO QUE ESTA SUBSCREVE REQUER, NA FORMA REGIMENTAL, QUE_x000D_
 SEJA NCAMINHADO EXPEDIENTE AO PRESIDENTE DO TRIBUNAL DE JUSTIÇA DO_x000D_
 ESTAD DO ACRE, SOLICITANDO QUE A 2A VARA CÍVEL DA COMARCA DE RIO_x000D_
 BRANCO OUÇA O CLAMOR DA POPULAÇÃO ACREANA, QUANDO PEDE A_x000D_
 DEVOLUÇÃO DOS RECURSOS DOS DIVULGADORES DA YMPACTUS/TELEXFREE._x000D_
 A PROPOSTA DE DEVOLUÇÃO, MAJORITÁRIA EM TODOS OS ENCONTROS DE_x000D_
 DIVULGADORES E NA SOCIEDADE, É QUE SEJA CONCEDIDA A TODOS AQUELES_x000D_
 QUE INVESTIRAM NA EMPRESA NOS ÚLTIMOS 90 (NOVENTA) DIAS ANTES DO_x000D_
 BLOQUEIO, PORQUE ATENDE QUEM ESTÁ NO PREJUÍZO._x000D_
 O PEDIDO DO POVO DO ACRE É QUE A JUSTIÇA, AO DECIDIR NO MÉRITO SOBRE_x000D_
 A YMPACTUS, DETERMINE, NA MESMA SENTENÇA, A LIBERAÇÃO DE TODO_x000D_
 DIVULGADOR QUE NÃO RECEBEU SEUS RECURSOS INVESTIDOS, AQUELES QUE_x000D_
 INVESTIRAM NOS ÚLTIMOS (90) NOVENTA DIAS ANTERIORES AO BLOQUEIO._x000D_
 QUANTO À DECISÃO DA JUSTIÇA ACERCA DO MÉRITO, NÃO CABE AO PODER_x000D_
 LEGISLATIVO INTERFERIR. NOSSO PLEITO É PELA DEVOLUÇÃO DOS RECURSOS DOS_x000D_
 DIVULGADORES QUE ESTÃO NO PREJUÍZO, CAUSANDO GRAVES DANOS AO_x000D_
 ORÇAMENTO DOMÉSTICO DO NOSSO POVO</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/</t>
+    <t>http://sapl.al.ac.leg.br/media/</t>
   </si>
   <si>
     <t>O DE TADO QUE ESTA SUBSCREVE REQUER, NA FORMA REGIMENTAL, QUE_x000D_
 SEJA E CAMINHADO EXPEDIENTE AO PRESIDENTE DO CONSELHO NACIONAL DO_x000D_
 MINISTÉRIO PÚBLICO - CNMP, SOLICITANDO PROVIDÊNCIAS PARA QUE A_x000D_
 COORDENADORIA DE DEFESA DO CONSUMIDOR, DO MINISTÉRIO PÚBLICO DO_x000D_
 ACRE, OUÇA O CLAMOR DA POPULAÇÃO ACREANA, QUANDO PEDE A DEVOLUÇÃO_x000D_
 DOS RECURSOS DOS DIVULGADORES DA YMPACTUSJTELEXFREE._x000D_
 ESTADODO ACRE_x000D_
 ASSEMBLEIA LEGISLATIVA_x000D_
 INDICAÇÃO NO36 /2014_x000D_
 A PROPOSTA DE DEVOLUÇÃO, MAJORITÁRIA EM TODOS OS ENCONTROS DE_x000D_
 DIVULGADORES E NA SOCIEDADE, É QUE SEJA CONCEDIDA A TODOS AQUELES_x000D_
 QUE INVESTIRAM NA EMPRESA NOS ÚLTIMOS 90 (NOVENTA) DIAS ANTES DO_x000D_
 BLOQUEIO, PORQUE ATENDE QUEM ESTÁ NO PREJUÍZO._x000D_
 O PEDIDO DO POVO DO ACRE É QUE A JUSTIÇA, AO DECIDIR NO MÉRITO SOBRE_x000D_
 A YMPACTUS, DETERMINE, NA MESMA SENTENÇA, A LIBERAÇÃO DE TODO_x000D_
 DIVULGADOR QUE NÃO RECEBEU SEUS RECURSOS INVESTIDOS, AQUELES QUE_x000D_
 INVESTIRAM NOS ÚLTIMOS (90) NOVENTA DIAS ANTERIORES AO BLOQUEIO._x000D_
 QUANTO À DECISÃO DA JUSTIÇA ACERCA DO MÉRITO, NÃO CABE AO PODER_x000D_
 LEGISLATIVO INTERFERIR. NOSSO PLEITO É PELA DEVOLUÇÃO DOS RECURSOS DOS_x000D_
 DIVULGADORES QUE ESTÃO NO PREJUÍZO, CAUSANDO GRAVES DANOS AO_x000D_
 ORÇAMENTO DOMÉSTICO DO NOSSO POVO.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4177/4177_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4177/4177_texto_integral.pdf</t>
   </si>
   <si>
     <t>O D UTADO QUE ESTA SUBSCREVE REQUER, NA FORMA REGIMENTAL, QUE_x000D_
 , SEJA NCAMINHADO EXPEDIENTE AO PROCURADOR GERAL DE JUSTIÇA DO_x000D_
 ESTADO DO ACRE, SOLICITANDO QUE O MINISTÉRIO PÚBLICO OUÇA O CLAMOR DA_x000D_
 POPULAÇÃO ACREANA, QUANDO PEDE A DEVOLUÇÃO DOS RECURSOS DOS_x000D_
 DIVULGADORES DA YMPACTUS/TELEXFREE._x000D_
 A PROPOSTA DE DEVOLUÇÃO, MAJORITÁRIA EM TODOS OS ENCONTROS DE_x000D_
 DIVULGADORES E NA SOCIEDADE, É QUE SEJA CONCEDIDA A TODOS AQUELES_x000D_
 QUE INVESTIRAM NA EMPRESA NOS ÚLTIMOS 90 (NOVENTA) DIAS ANTES DO_x000D_
 BLOQUEIO, PORQUE ATENDE QUEM ESTÁ NO PREJUÍZO._x000D_
 O PEDIDO DO POVO DO ACRE É QUE A JUSTIÇA, AO DECIDIR NO MÉRITO SOBRE_x000D_
 A YMPACTUS, DETERMINE, NA MESMA SENTENÇA, A LIBERAÇÃO DE TODO_x000D_
 DIVULGADOR QUE NÃO RECEBEU SEUS RECURSOS INVESTIDOS, AQUELES QUE_x000D_
 INVESTIRAM NOS ÚLTIMOS (90) NOVENTA DIAS ANTERIORES AO BLOQUEIO._x000D_
 QUANTO À DECISÃO DA JUSTIÇA ACERCA DO MÉRITO, NÃO CABE AO PODER_x000D_
 LEGISLATIVO INTERFERIR. NOSSO PLEITO É PELA DEVOLUÇÃO DOS RECURSOS DOS_x000D_
 DIVULGADORES QUE ESTÃO NO PREJUÍZO, CAUSANDO GRAVES DANOS AO_x000D_
 ORÇAMENTO DOMÉSTICO DO NOSSO POVO.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4178/4178_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4178/4178_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE ESTA SUBSCREVE REQUER, NA FORMA REGIMENTAL, QUE_x000D_
 SEJA ENCAMINHADO EXPEDIENTE AO PRESIDENTE DO CONSELHO NACIONAL DE_x000D_
 JUSTIÇA - CNJ, SOLICITANDO PROVIDÊNCIAS PARA QUE A 2A VARA CÍVEL DA_x000D_
 COMARCA DE RIO BRANCO OUÇA O CLAMOR DA POPULAÇÃO ACREANA, QUANDO_x000D_
 PEDE A DEVOLUÇÃO DOS RECURSOS DOS DIVULGADORES DA_x000D_
 YMPACTUS/TELEXFREE._x000D_
 A PROPOSTA DE DEVOLUÇÃO, MAJORITÁRIA EM TODOS OS ENCONTROS DE_x000D_
 DIVULGADORES E NA SOCIEDADE, É QUE SEJA CONCEDIDA A TODOS AQUELES_x000D_
 QUE INVESTIRAM NA EMPRESA NOS ÚLTIMOS 90 (NOVENTA) DIAS ANTES DO_x000D_
 BLOQUEIO, PORQUE ATENDE QUEM ESTÁ-NO PREJUÍZO._x000D_
 O PEDIDO DO POVO DO ACRE É QUE A JUSTIÇA, AO DECIDIR NO MÉRITO SOBRE_x000D_
 A YMPACTUS, DETERMINE, NA MESMA SENTENÇA, A LIBERAÇÃO DE TODO_x000D_
 DIVULGADOR QUE NÃO RECEBEU SEUS RECURSOS INVESTIDOS, AQUELES QUE_x000D_
 INVESTIRAM NOS ÚLTIMOS (90) NOVENTA DIAS ANTERIORES AO BLOQUEIO._x000D_
 QUANTO À DECISÃO DA JUSTIÇA ACERCA DO MÉRITO, NÃO CABE AO PODER_x000D_
 LEGISLATIVO INTERFERIR. NOSSO PLEITO É PELA DEVOLUÇÃO DOS RECURSOS DOS_x000D_
 DIVULGADORES QUE ESTÃO NO PREJUÍZO, CAUSANDO GRAVES DANOS AO_x000D_
 ORÇAMENTO DOMÉSTICO DO NOSSO POVO.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4179/4179_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4179/4179_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE ESTA SUBSCREVE REQUER, NA FORMA REGIMENTAL, QUE_x000D_
 SEJA ENCAMINHADO EXPEDIENTE AO PRESIDENTE DA OAB/ACRE, SOLICITANDO_x000D_
 APOIO JURÍDICO PARA QUE A 2A VARA CÍVEL DA COMARCA DE RIO BRANCO_x000D_
 OUÇA O CLAMOR DA POPULAÇÃO ACREANA, QUANDO PEDE A DEVOLUÇÃO DOS_x000D_
 RECURSOS DOS DIVULGADORES DA YMPACTUSJTELEXFREE._x000D_
 A PROPOSTA DE DEVOLUÇÃO, MAJORITÁRIA EM TODOS OS ENCONTROS DE_x000D_
 DIVULGADORES E NA SOCIEDADE, É QUE SEJA CONCEDIDA A TODOS AQUELES_x000D_
 QUE INVESTIRAM NA EMPRESA NOS ÚLTIMOS 90 (NOVENTA) DIAS ANTES DO_x000D_
 BLOQUEIO, PORQUE ATENDE QUEM ESTÁ NO PREJUÍZO._x000D_
 O PEDIDO DO POVO DO ACRE É QUE A JUSTIÇA, AO DECIDIR NO MÉRITO SOBRE_x000D_
 A YMPACTUS, DETERMINE, NA MESMA SENTENÇA, A LIBERAÇÃO DE TODO_x000D_
 DIVULGADOR QUE NÃO RECEBEU SEUS RECURSOS INVESTIDOS, AQUELES QUE_x000D_
 INVESTIRAM NOS ÚLTIMOS (90) NOVENTA DIAS ANTERIORES AO BLOQUEIO._x000D_
 QUANTO À DECISÃO DA JUSTIÇA ACERCA DO MÉRITO, NÃO CABE AO PODER_x000D_
 LEGISLATIVO INTERFERIR. NOSSO PLEITO É PELA DEVOLUÇÃO DOS RECURSOS DOS_x000D_
 DIVULGADORES QUE ESTÃO NO PREJUÍZO, CAUSANDO GRAVES DANOS AO_x000D_
 ORÇAMENTO DOMÉSTICO DO NOSSO POVO.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>ANTONIA SALES</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4180/4180_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4180/4180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE - SESACRE_x000D_
 PROVIDENCIEM 04 (QUATRO) BARCOS EM ALUMÍNIO DE 08 (OITO) METROS COM_x000D_
 MOTOR DE RABETA HONDA DE 13 HP PARA TRANSPORTE DE DOENTES DE POVOS_x000D_
 INDÍGENAS JAMINAWÁ ARARA DIVIDIDAS DE 04 ALDEIAS DENOMINADAS: BOM FUTURO,_x000D_
 SIQUEIRA, BURITIZAL E SÃO SEBASTIÃO, TOTALIZANDO 296 FAMÍLIAS, TODAS LOCALIZADAS_x000D_
 NO MUNICÍPIO DE MARECHAL THAUMATURGO - RIO BAJÉ.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4181/4181_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4181/4181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UMA) TRILHADEIRA DE FEIJÃO_x000D_
 DE PEQUENO PORTE, 01 (UM) KIT DE CASA DE FARINHA E 01 (UM) BARCO DE 10_x000D_
 (DEZ) TONELADAS COM MOTOR DE RABETA YAMAHA DE 18 HP PARA PRODUÇÃO E_x000D_
 ESCOAMENTO DA PRODUÇÃO AGRÍCOLA DA COMUNIDADE PAU BRASIL LOCALIZADA NO_x000D_
 MUNICÍPIO DE MARECHAL THAUMATURGO - RIO JURUÁ.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4182/4182_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4182/4182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, NA FORMA REGIMENTAL, COM BASE NO_x000D_
 ARTIGO 169 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS, OUVIDO O_x000D_
 PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR,_x000D_
 ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE - SESACRE PROVIDENCIEM 02 (DOIS)_x000D_
 BARCOS EM ALUMÍNIO DE 8 METROS COM MOTOR DE RABETA HONDA DE 13 HP_x000D_
 PARA ATENDIMENTO DE URGÊNCIA COM TRANSPORTE DE PESSOAS DOENTES DAS_x000D_
 COMUNIDADES PAU BRASIL E TRIUNFO DE CIMA, AMBAS LOCALIZADAS NO MUNICÍPIO DE_x000D_
 MARECHAL THAUMATURGO - RIO JURUÁ.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4183/4183_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4183/4183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) KIT DE CASA DE FARINHA_x000D_
 PARA ATENDIMENTO DE 34 FAMÍLIAS RESIDENTES NA COMUNIDADE VILA FOZ DO BREU,_x000D_
 LOCALIZADA NO MUNICÍPIO DE MARECHAL THAUMATURGO - RIO JURUÁ.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4184/4184_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4184/4184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NA NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO ILUSTRE DIRETOR REGIONAL DA_x000D_
 EMPRESA BRASILEIRA DE TELECOMUNICAÇÕES - EMBRATEL PARA QUE VIABILIZE A_x000D_
 RESTAURAÇÃO/REPAROS DE UM TELEFONE PÚBLICO TIPO ORELHÃO INSTALADO NA_x000D_
 COMUNIDADE PEDRA PINTADA LOCALIZADA NO MUNICÍPIO DE MARECHAL THAUMATURGO_x000D_
 - RIO JURUÁ.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4185/4185_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4185/4185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) APARELHO COMPLETO_x000D_
 DENOMINADO ENGENHOCA PARA ATENDIMENTO DE 18 FAMÍLIAS RESIDENTES NA_x000D_
 COMUNIDADE ESTIRÃO DO TABOCAL, LOCALIZADA NO MUNICÍPIO DE MARECHAL_x000D_
 THAUMATURGO - RIO JURUÁ.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4186/4186_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4186/4186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) BARCO DE 04 (QUATRO)_x000D_
 TONELADAS COM MOTOR DE RABETA YAMAHA DE 12 HP PARA ESCOAMENTO DA_x000D_
 PRODUÇÃO AGRÍCOLA DOS POVOS INDÍGENAS JAMINAWÁ ARARA DAS ALDEIAS BOM_x000D_
 FUTURO, SIQUEIRA, BURITIZAL E SÃO SEBASTIÃO LOCALIZADAS NO MUNICÍPIO DE_x000D_
 MARECHAL THAUMATURGO - RIO BAJÉ.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO ILUSTRE DIRETOR DE OPERAÇÕES_x000D_
 DA ELETROBRÁS - DISTRIBUIÇÃO ACRE PARA JUNTO A COORDENAÇÃO DO PROGRAMA LUZ_x000D_
 PARA TODOS VIABILIZEM A INSTALAÇÃO DE 04 (QUATRO) GRUPOS GERADORES DE_x000D_
 ENERGIA AGRALE DE 07 KVA PARA AS ALDEIAS INDÍGENAS JAMINAWÁ ARARA_x000D_
 DENOMINADAS: BOM FUTURO, SIQUEIRA, BURITIZAL E SÃO SEBASTIÃO, LOCALIZADAS NO_x000D_
 MUNICÍPIO DE MARECHAL THAUMATURGO - RIO BAJÉ</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4188/4188_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4188/4188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR ATRAVÉS DO DEPARTAMENTO ESTADUAL DE ESTRADAS DE RODAGEM,_x000D_
 HIDROVIAS E INFRA-ESTRUTURA AEROPORTUÁRIA - DERACRE POSSA PROVIDENCIAR A_x000D_
 LIMPEZA DO RIO BAJÉ NO MUNICÍPIO DE MARECHAL THAUMATURGO</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4189/4189_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4189/4189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) BARCO DE 10 (DEZ)_x000D_
 TONELADAS COM MOTOR DE RABETA YAMAHA DE 18 HP PARA ESCOAMENTO DA_x000D_
 PRODUÇÃO AGRÍCOLA DA COMUNIDADE TARTARUGA LOCALIZADA NO MUNICÍPIO DE_x000D_
 MARECHALTHAUMATURGO- RIO JURUÁ.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4190/4190_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4190/4190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NA NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO ILUSTRE DIRETOR REGIONAL DA_x000D_
 EMPRESA DE TELECOMUNICAÇÕES - OI PARA QUE VIABILIZE A RESTAURAÇÃO/REPAROS_x000D_
 DE UM TELEFONE PÚBLICO TIPO ORELHÃO INSTALADO NA COMUNIDADE NOVA VIDA_x000D_
 LOCALIZADA NO MUNICÍPIO DE MARECHAL THAUMATURGO - RIO TEJO.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4191/4191_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4191/4191_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE A ESTA SUBSCREVE, EM CONSONÂNCIA COM O ART. 169_x000D_
 DO REGIMENTO INTERNO DA ALEAC, SOLICITA À MESA DIRETORA ENCAMINHAR A_x000D_
 PRESENTE INDICAÇÃO AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO_x000D_
 ACRE, SEBASTIÃO VIANA, AFIM DE PROVIDÊNCIAS JUNTO A SEPC, A FIM DE_x000D_
 CONVOCAR CANDIDATOS APROVADOS NO CONCURSO, PARA OS CARGOS DE_x000D_
 AGENTE DE POLICIA E ESCRIVÃO, DA CAPITAL E INTERIOR DO ESTADO.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Edvaldo Souza</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4192/4192_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4192/4192_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO EDVALDO SOUZA ( PSDC) SOLICITA À MESA DIRETORA, NA_x000D_
 REGIMENTAL E EM CONFORMIDADE COM O QUE DISPÕE O ART. 169 DA_x000D_
 RESOLUÇÃO N.86/90,· QUE DISPÕE "SOBRE O REGIMENTO INTERNO DA_x000D_
 ASSEMBLEIA LEGISLATIVA, QUE SEJA ENCAMINHADA A PRESENTE_x000D_
 INDICAÇÃO LEGISLATIVA AO EXCELENTÍSSIMO SENHOR GOVERNADOR,_x000D_
 TIÃO VIANA, PARA QUE SOLICITE AO DERACRE A INCLUSÃO DO RAMAL_x000D_
 MEDITERRÂNEO, LOCALIZADO NO PROJETO DE ASSENTAMENTO BAIXA VERDE,_x000D_
 NO PROGRAMA RAMAIS DO POVO._x000D_
 NESTE CASO ESPECÍFICO OS INVESTIMENTOS PROPOSTOS VISAM_x000D_
 GARANTIR A PRODUÇÃO DA CHAMADA ECONOMIA FAMILIAR COMO TAMBÉM_x000D_
 O ESCOAMENTO, COM O RAMAL DANDO CONDIÇÕES DE TRAFEGABILIDADE_x000D_
 DURANTE O ANO TODO.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4193/4193_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4193/4193_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE ESTA SUBSCREVE REQUER, NA FORMA REGIMENTAL,_x000D_
 QUE SEJA ENCAMINHADO EXPEDIENTE, EM CARÁTER DE URGÊNCIA, AO_x000D_
 DIRETOR-PRESIDENTE DA BR DISTRIBUIDORA, SOLICITANDO QUE ENVIE_x000D_
 TÉCNICOS À ASSEMBLEIA LEGISLATIVA DO ACRE PARA EXPLICAR SOBRE OS_x000D_
 PROCEDIMENTOS COMERCIAIS E LOGÍSTICOS DA EMPRESA, ENVOLVENDO O_x000D_
 ÁLCOOL QUE É COMPRADO DA USINA Á.L.COOL VERDE ._x000D_
 O PEDIDO SE DEVE AO FATO DE O ÁLCOOL, QUE É PRODUZIDO PELA USINA_x000D_
 ÁLCOOL VERDE E CONSUMIDO NO ACRE, TENHA QUE SER RECEBIDO PELA_x000D_
 BASE DA BR DISTRIBUIDORA EM PORTO VELHO, ENCARECENDO O_x000D_
 PRODUTO, DEVIDO O TRANSPORTE DE MAIS DE MIL QUILÔMETROS, IDA E_x000D_
 VOLTA.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4199/4199_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4199/4199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169 DO_x000D_
 REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. GOVERNADOR DO_x000D_
 ESTADO DO ACRE, TIÃO VIANA, COM O PROPÓSITO DE CONSTRUIR UMA UP A NA REGIÃO DO ALTO_x000D_
 SÃO FRANCISCO</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4202/4202_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4202/4202_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR PRESIDENTE, APRESENTO A VOSSA EXCELÊNCIA, NOS TERMOS DO ART. 169 DO_x000D_
 REGIMENTO INTERNO, A PRESENTE INDICAÇÃO, A SER ENCAMINHADA AO EXMO. GOVERNADOR DO_x000D_
 ESTADO DO ACRE, TIÃO VIANA, COM O PROPÓSITO DE QUE SEJA APRESENTADO O PROJETO DE LEI_x000D_
 EM ANEXO, NO QUAL CONCEDE ISENÇÃO DO ICMS ÀS OPERAÇÕES INTERNAS COM MOTOCICLETAS_x000D_
 PARA UTILIZAÇÃO COMO MOTOTAXI</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4203/4203_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4203/4203_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO - SEE PARA QUE_x000D_
 POSSAM VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA COM REFERÊNCIA EM ENSINO_x000D_
 MÉDIO, BEM COMO ATENDIMENTO À ALIMENTAÇÃO ESCOLAR E UM CATRAIEIRO PARA_x000D_
 TRANSPORTE DE ALUNOS DA COMUNIDADE TRÊS BOCAS LOCALIZADA NO MUNICÍPIO DE_x000D_
 RODRIGUES ALVES - RIO PARANÁ DOS MOURAS.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO - SEE PARA QUE_x000D_
 POSSAM VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA COM REFERÊNCIA EM ENSINO_x000D_
 MÉDIO NA COMUNIDADE SETE DE SETEMBRO LOCALIZADA NO MUNICÍPIO DE MÂNCIO_x000D_
 LIMA - RIO MOA.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4205/4205_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4205/4205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) BARCO DE 10 (DEZ)_x000D_
 TONELADAS COM MOTOR DE RABETA YAMAHA DE 12 HP PARA ESCOAMENTO DA_x000D_
 PRODUÇÃO AGRÍCOLA DA COMUNIDADE SÃO SALVADOR LOCALIZADA NO MUNICÍPIO DE_x000D_
 MÂNCIO LIMA - RIO MOA.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4206/4206_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4206/4206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, NA FORMA REGIMENTAL, COM BASE NO_x000D_
 ARTIGO 169 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS, OUVIDO O_x000D_
 PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR,_x000D_
 ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE - SESACRE PROVIDENCIEM 01 (UM)_x000D_
 BARCO EM ALUMÍNIO DE 8 METROS COM MOTOR DE RABETA HONDA DE 13 HP PARA_x000D_
 ATENDIMENTO DE URGÊNCIA COM TRANSPORTE DE PESSOAS DOENTES DAS COMUNIDADES_x000D_
 BURITI, NOVA LIÇÃO DE CIMA E BARRO VERMELHO, AMBAS LOCALIZADAS NO_x000D_
 MUNICÍPIO DE MÂNCIO LIMA - RIO MOA.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4207/4207_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4207/4207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO ILUSTRE DIRETOR DE OPERAÇÕES_x000D_
 DA ELETROBRÁS - DISTRIBUIÇÃO ACRE PARA JUNTO A COORDENAÇÃO DO PROGRAMA LUZ_x000D_
 PARA TODOS VIABILIZEM A INSTALAÇÃO DE 01 (UM) GERADOR DE ENERGIA AGRALE_x000D_
 DE 08 KVA NA COMUNIDADE NOVA LIÇÃO DE CIMA LOCALIZADA NO MUNICÍPIO DE_x000D_
 MÂNCIO LIMA - RIO MOA</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4208/4208_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4208/4208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 .OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) BARCO DE 10 (DEZ)_x000D_
 TONELADAS COM MOTOR DE RABETA YAMAHA DE 12 HP PARA ESCOAMENTO DA_x000D_
 PRODUÇÃO AGRÍCOLA DAS COMUNIDADES BOM SOSSEGO, BARRO VERMELHO E NOVA_x000D_
 LIÇÃO DE CIMA, LOCALIZADAS NO MUNICÍPIO DE MÂNCIO LIMA - RIO MOA.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4209/4209_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4209/4209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR ATRAVÉS DO DEPARTAMENTO ESTADUAL DE ESTRADAS DE RODAGEM,_x000D_
 HIDROVIAS E INFRA-ESTRUTURA AEROPORTUÁRIA - DERACRE POSSA CONCLUIR A_x000D_
 ABERTURA DE UM RAMAL NA COMUNIDADE SÃO SALVADOR LOCALIZADA NO MUNICÍPIO_x000D_
 DE MÂNCIO LIMA - RIO MOA</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4210/4210_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4210/4210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NA NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO ILUSTRE DIRETOR REGIONAL DA_x000D_
 EMPRESA BRASILEIRA DE TELECOMUNICAÇÕES - EMBRATEL PARA QUE VIABILIZE A_x000D_
 RESTAURAÇÃO/REPAROS DE UM TELEFONE PÚBLICO TIPO ORELHÃO INSTALADO NA_x000D_
 COMUNIDADE SÃO SALVADOR LOCALIZADA NO MUNICÍPIO DE MÂNCIO LIMA - RIO MOA.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO - SEE PARA QUE_x000D_
 POSSAM VIABILIZAR A CONSTRUÇÃO DE UMA ESCOLA COM REFERÊNCIA EM ENSINO_x000D_
 MÉDIO NA COMUNIDADE FORTALEZA LOCALIZADA NO MUNICÍPIO DE RODRIGUES ALVES -_x000D_
 RIO PARANÁ DOS MOURAS</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4212/4212_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4212/4212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) BARCO DE 04 (QUATRO)_x000D_
 TONELADAS COM MOTOR DE RABETA YAMAHA DE 09 HP PARA ESCOAMENTO DA_x000D_
 PRODUÇÃO AGRÍCOLA DA COMUNIDADE SÃO JOSÉ LOCALIZADA NO MUNICÍPIO DE PORTO_x000D_
 WALTER- RIO NILO.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4213/4213_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4213/4213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, NA FORMA REGIMENTAL, COM BASE NO_x000D_
 ARTIGO 169 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS, OUVIDO O_x000D_
 PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR,_x000D_
 ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE - SESACRE PROVIDENCIEM 01 (UM)_x000D_
 BARCO EM ALUMÍNIO DE 8 METROS COM MOTOR DE RABETA HONDA DE 13 HP PARA_x000D_
 ATENDIMENTO DE URGÊNCIA COM TRANSPORTE DE PESSOAS DOENTES DA COMUNIDADE_x000D_
 SÃO JOSÉ - POVOADO INDÍGENA DE ETNIA ARARA LOCALIZADA NO MUNICÍPIO DE PORTO_x000D_
 WALTER - RIO NILO.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4214/4214_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4214/4214_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO - SEE QUE_x000D_
 PROVIDENCIEM UM BARCO EM ALUMÍNIO DE 8 METROS COM MOTOR DE RABETA_x000D_
 HONDA DE 13 HP PARA TRANSPORTE DE ALUNOS DA COMUNIDADE SÃO JOSÉ - POVOS_x000D_
 INDÍGENAS DE ETNIA ARARA LOCALIZADA NO MUNICÍPIO DE PORTO WALTER - RIO NILO</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4215/4215_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4215/4215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) BARCO DE OS (OITO)_x000D_
 TONELADAS COM MOTOR DE RABETA YAMAHA DE 9 HP PARA ESCOAMENTO DA_x000D_
 PRODUÇÃO AGRÍCOLA DA COMUNIDADE MORORÓ LOCALIZADA NO MUNICÍPIO DE PORTO_x000D_
 WALTER - RIO CRUZEIRO DO VALE</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4216/4216_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4216/4216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR_x000D_
 GOVERNADOR, ATRAVÉS DA SECRETARIA DE ESTADO DE EXTENSÃO AGRO-FLORESTAL E_x000D_
 PRODUÇÃO FAMILIAR - SEAPROF PROVIDENCIEM 01 (UM) BARCO DE 10 (DEZ)_x000D_
 TONELADAS COM MOTOR DE RABETA YAMAHA DE 12 HP PARA ESCOAMENTO DA_x000D_
 PRODUÇÃO AGRÍCOLA DA COMUNIDADE ISAÍAS LOCALIZADA NO MUNICÍPIO DE RODRIGUES_x000D_
 ALVES- RIO PARANÁ DOS MOURAS</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4217/4217_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4217/4217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NO ARTIGO 169 DA_x000D_
 RESOLUÇÃO N. 86/90 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE APÓS,_x000D_
 OUVIDO O PLENÁRIO SEJA ENCAMINHADO EXPEDIENTE AO ILUSTRE DIRETOR DE OPERAÇÕES_x000D_
 DA ELETROBRÁS - DISTRIBUIÇÃO ACRE PARA JUNTO A COORDENAÇÃO DO PROGRAMA LUZ_x000D_
 PARA TODOS VIABILIZEM A INSTALAÇÃO DE 01 (UM) GERADOR DE ENERGIA AGRALE_x000D_
 DE 10 KVA NA COMUNIDADE TRÊS BOCAS LOCALIZADA NO MUNICÍPIO DE RODRIGUES_x000D_
 ALVES- RIO PARANÁ DOS MOURAS.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4218/4218_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4218/4218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA COM FULCRO NO ART. 169, DA RESOLUÇÃO N. 86/90 DO_x000D_
 REGIMENTO INTERNO DESTA CASA, QUE SEJA ENDEREÇADO EXPEDIENTE AO_x000D_
 EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTA..DO, NO SENTIDO DE VIABILIZAR ESTUDO E_x000D_
 CONSEQUENTE ENVIO A ESTA CASA LEGISLATIVA, DO ANTEPROJETO DE LEI EM ANEXO_x000D_
 CUJA EMENTA: "ALTERA E ACRESCENTA DISPOSITIVOS DA LEI N. 199, DE 23 DE JULHO DE_x000D_
 2009".</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Jonas Lima</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4235/4235_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4235/4235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO ACRE,_x000D_
 COM FUNDAMENTAÇÃO NO ART. 169 DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO_x000D_
 DESTE PARLAMENTO DEPOIS DE OUVIDO O PLENÁRIO, ENDERECE EXPEDIENTE AO SENHOR_x000D_
 GOVERNADOR DO ESTADO EM PARCERIA COM O ITERACRE E INCRA QUE FAÇA A_x000D_
 REGULARIZAÇÃO DE POSSE DAS FAMÍLIAS QUE RESIDEM NO RAMAL 2 IRMÃOS DO SERINGAL_x000D_
 NOVO ANDIRÁ NO MUNICÍPIO DE PORTO ACRE</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4236/4236_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4236/4236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO ACRE,_x000D_
 COM FUNDAMENTAÇÃO NO ART. 169 DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO_x000D_
 DESTE PARLAMENTO DEPOIS DE OUVIDO O PLENÁRIO, ENDERECE EXPEDIENTE AO SENHOR_x000D_
 GOVERNADOR DO ESTADO EM PARCERIA COM A SECRETARIA DE SEGURANÇA DO ESTADO_x000D_
 QUE VERIFIQUE A POSSIBILIDADE DE DISPONIBILIZAR UM VEÍCULO TIPO CAMIONETE PARA_x000D_
 AUXILIAR NOS SERVIÇOS DE SEGURANÇA DA COMUNIDADE DO V E REGIÕES PRÓXIMAS.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4237/4237_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4237/4237_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA DA ASSEMBLÉ.-IA LEGISLATIVA DO ESTADO DO ACRE,_x000D_
 COM FUNDAMENTAÇÃO NO ART. 169 DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO_x000D_
 DESTE PARLAMENTO DEPOIS DE OUVIDO O PLENÁRIO, ENDERECE EXPEDIENTE AO SENHOR_x000D_
 GOVERNADOR DO ESTADO EM PARCERIA COM A DERACRE E INCRA QUE FAÇA UM_x000D_
 SERVIÇO DE RECUPERAÇÃO NO RAMAL DO CAMBITO, LOCALIZADO NO PROJETO DE_x000D_
 ASSENTAMENTO CAQUETÁ NO MUNICÍPIO DE PORTO ACRE.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4238/4238_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4238/4238_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO À MESA DIRETORA, COM FULCRO NAS DIRETRIZES INSERTAS NO ART. 169,_x000D_
 DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE ENCAMINHE_x000D_
 EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE, TIÃO VIANA,_x000D_
 BEM COMO À SECRETÁRIA DE GESTÃO ADMINISTRATIVA, ORA. FLORA VALADARES, PARA QUE_x000D_
 SEJA VIABILIZADA A PRORROGAÇÃO DO PRAZO DO CONCURSO PÚBLICO DA POLÍCIA CIVIL, BEM_x000D_
 COMO, QUE SEJAM CONVOCADOS PARA A REALIZAÇÃO DO CURSO DE FORMAÇÃO E_x000D_
 CONSEQUENTE INCLUSÃO AO QUADRO DE SERVIDORES DA POLÍCIA CIVIL, OBSERVADOS OS_x000D_
 PROCEDIMENTOS LEGAIS, OS CONCURSADOS APROVADOS E NÃO CLASSIFICADOS DENTRO DAS_x000D_
 VAGAS PREVISTAS NO EDITAL DO REFERIDO CERTAME, CONSIDERANDO-SE OS PRINCÍPIOS DA_x000D_
 SUPREMACIA DO INTERESSE PÚBLICO, ECONOMICIDADE, RAZOABILIDADE E PROPORCIONALIDADE_x000D_
 UMA VEZ QUE, CONCLUÍDA A CONTRATAÇÃO DOS POLICIAIS RECÉM FORMADOS, AINDA ASSIM,_x000D_
 EXISTE A NECESSIDADE DE NOVAS CONTRATAÇÕES PARA MELHOR ATENDIMENTO DA_x000D_
 POPULAÇÃO, SENDO O APROVEITAMENTO DESSES CONCURSADOS UMA FORMA DE ECONOMIA DO_x000D_
 ERÁRIO COM NOVO CERTAME</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>_x000D_
 INDICO_x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA,COM BASE NAS DIRETRIZES INSERTAS NO ART.169,DA RESOLUÇÃO N.86/90 -_x000D_
 REGIMENTO INTERNO DESTA CASA LEGISLATIVA, QUE ENCAMINHE EXPEDIENTE AO EXCELENTÍSSIMO_x000D_
 SENHOR GOVERNADOR DO ESTADO DO ACRE, TIÃO VIANA, SOLICITANDO QUE SEJA CEDIDO À  DEFENSORIA PUBLICA DO ESTADO DO ACRE, DEVIDAMENTE REFORMADO, O PRÉDIO PÚBLICO_x000D_
 LOCALIZADO NA RUA FLORIANO PEIXOTO N. 874 - CENTRO - EM RIO BRANCO  (ONDE FUNCIONAVA_x000D_
 A POLÍCIA FEDERAL)PARA UTILIZAÇÃO E_x000D_
 FUNCIONAMENTO DOS SETORES ADMINISTRATIVOS DAQUELA DEFENSORIA, FACILITANDO ASSIM_x000D_
 O ACESSO À POPULAÇÃO E MELHORES ACOMODAÇÕES DE SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4246/4246_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4246/4246_texto_integral.pdf</t>
   </si>
   <si>
     <t>\_x000D_
 ESTADO_x000D_
 DO_x000D_
 ACRE_x000D_
 ASSEMBLEIA_x000D_
 LEGISLATIVA_x000D_
 GABINETE_x000D_
 DO_x000D_
 DEPUTADO_x000D_
 JAMYL_x000D_
 ASFURY_x000D_
 INDICAÇÃO_x000D_
 N._x000D_
 7_x000D_
 O_x000D_
 12014_x000D_
 INDICO_x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA,_x000D_
 COM_x000D_
 FULCRO_x000D_
 NAS_x000D_
@@ -1859,51 +1859,51 @@
 POPULAÇÃO,_x000D_
 SENDO_x000D_
 O_x000D_
 APROVEITAMENTO_x000D_
 DESSES_x000D_
 CONCURSADOS_x000D_
 UMA_x000D_
 FORMA_x000D_
 DE_x000D_
 ECONOMIA_x000D_
 DO_x000D_
 ERÁRIO_x000D_
 COM_x000D_
 NOVO_x000D_
 CERTAME._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4252/4252_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4252/4252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO_x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA,_x000D_
 COM_x000D_
 FULCRO_x000D_
 NAS_x000D_
 DIRETRIZES_x000D_
 INSERTAS_x000D_
 NO_x000D_
 ART._x000D_
 169,_x000D_
 DA_x000D_
 RESOLUÇÃO_x000D_
 N._x000D_
 86190_x000D_
 -_x000D_
 REGIMENTO_x000D_
 INTERNO_x000D_
 DESTA_x000D_
 CASA_x000D_
 LEGISLATIVA,_x000D_
 QUE_x000D_
@@ -2058,51 +2058,51 @@
 ACRE,_x000D_
 SENDO_x000D_
 QUE_x000D_
 SUA_x000D_
 INSTALAÇÃO_x000D_
 NECESSITA_x000D_
 DESSE_x000D_
 TERMO_x000D_
 DE_x000D_
 COOPERAÇÃO_x000D_
 COM_x000D_
 O_x000D_
 GOVERNO_x000D_
 DO_x000D_
 ESTADO_x000D_
 DO_x000D_
 ACRE.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4253/4253_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4253/4253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SENHOR_x000D_
 PRESIDENTE,_x000D_
 APRESENTO_x000D_
 A_x000D_
 VOSSA_x000D_
 EXCELÊNCIA,_x000D_
 NOS_x000D_
 TERMOS_x000D_
 DO_x000D_
 ART._x000D_
 169_x000D_
 DO_x000D_
 REGIMENTO_x000D_
 INTERNO,_x000D_
 A_x000D_
 PRESENTE_x000D_
 INDICAÇÃO,_x000D_
 A_x000D_
 SER_x000D_
 ENCAMINHADA_x000D_
 AO_x000D_
 EXMO._x000D_
 GOVERNADOR_x000D_
@@ -2147,51 +2147,51 @@
 ESTÁ_x000D_
 ASSISTINDO_x000D_
 A_x000D_
 PASSAGEM_x000D_
 DE_x000D_
 MADEIRAS_x000D_
 ORIGINÁRIAS_x000D_
 DE_x000D_
 MANEJO_x000D_
 FLORESTAL,_x000D_
 SEM_x000D_
 O_x000D_
 BENEFICIAMENTO_x000D_
 NA_x000D_
 PRODUÇÃO_x000D_
 DE_x000D_
 MÓVEIS.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4259/4259_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4259/4259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO_x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA_x000D_
 DA_x000D_
 ASSEMBLÉIA_x000D_
 LEGISLATIVA_x000D_
 DO_x000D_
 ESTADO_x000D_
 DO_x000D_
 ACRE,_x000D_
 COM_x000D_
 FUNDAMENTAÇÃO_x000D_
 NO_x000D_
 ART._x000D_
 169_x000D_
 DA_x000D_
 RESOLUÇÃO_x000D_
 N._x000D_
 86/90_x000D_
 -_x000D_
 REGIMENTO_x000D_
 INTERNO_x000D_
@@ -2297,51 +2297,51 @@
 ENSINO_x000D_
 FUNDAMENTAL_x000D_
 E_x000D_
 MÉDIO_x000D_
 FRANCISCO_x000D_
 FREIRE_x000D_
 DE_x000D_
 CARVALHO_x000D_
 E_x000D_
 BELANNINO_x000D_
 DE_x000D_
 MENDONÇA_x000D_
 NO_x000D_
 MUNICÍPIO_x000D_
 DE_x000D_
 MANCIO_x000D_
 LIMA.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4266/4266_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4266/4266_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 _x000D_
 INDICO_x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA_x000D_
 DA_x000D_
 ASSEMBLÉIA_x000D_
 LEGISLATIVA_x000D_
 DO_x000D_
 ESTADO_x000D_
 DO_x000D_
 ACRE,_x000D_
 COM_x000D_
 FUNDAMENTAÇÃO_x000D_
 NO_x000D_
 ART._x000D_
 169_x000D_
 DA_x000D_
 RESOLUÇÃO_x000D_
 N._x000D_
 86/90_x000D_
 -_x000D_
@@ -2372,51 +2372,51 @@
 CENTRO_x000D_
 DE_x000D_
 ATENDIMENTO_x000D_
 AO_x000D_
 CIDADÃO_x000D_
 (OCA)_x000D_
 NO_x000D_
 MUNICÍPIO_x000D_
 DE_x000D_
 TARAUACÁ_x000D_
 EM_x000D_
 LOCAL_x000D_
 A_x000D_
 QUE_x000D_
 SE_x000D_
 JULGAR_x000D_
 APROPRIADO</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4267/4267_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4267/4267_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO_x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA_x000D_
 DA_x000D_
 ASSEMBLÉÍA_x000D_
 LEGISLATIVA_x000D_
 DO_x000D_
 ESTADO_x000D_
 DO_x000D_
 ACRE,_x000D_
 COM_x000D_
 FUNDAMENTAÇÃO_x000D_
 NO_x000D_
 ART._x000D_
 169_x000D_
 DA_x000D_
 RESOLUÇÃO_x000D_
 N._x000D_
 86/90_x000D_
 -_x000D_
 REGIMENTO_x000D_
 INTERNO_x000D_
@@ -2445,51 +2445,51 @@
 CENTRO_x000D_
 DE_x000D_
 ATENDIMENTO_x000D_
 AO_x000D_
 CIDADÃO_x000D_
 (OCA)_x000D_
 NO_x000D_
 MUNICÍPIO_x000D_
 DE_x000D_
 FEIJÓ_x000D_
 EM_x000D_
 LOCAL_x000D_
 A_x000D_
 QUE_x000D_
 SE_x000D_
 JULGAR_x000D_
 APROPRIADO</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4269/4269_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4269/4269_texto_integral.pdf</t>
   </si>
   <si>
     <t>O_x000D_
 DEPUTADO_x000D_
 QUE_x000D_
 A_x000D_
 ESTA_x000D_
 SUBSCREVE,_x000D_
 EM_x000D_
 CONSONÂNCIA_x000D_
 COM_x000D_
 O_x000D_
 ART._x000D_
 169_x000D_
 ~_x000D_
 DO_x000D_
 REGIMENTO_x000D_
 INTERNO_x000D_
 DA_x000D_
 ALEAC,_x000D_
 SOLICITA_x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA_x000D_
 ENCAMINHAR_x000D_
@@ -2512,2599 +2512,2599 @@
 JUNTO_x000D_
 À_x000D_
 SECRETARIA_x000D_
 DE_x000D_
 POLÍCIA_x000D_
 CIVIL_x000D_
 -_x000D_
 SEPC,_x000D_
 CRIAÇÃO_x000D_
 DE_x000D_
 DELEGACIA_x000D_
 DE_x000D_
 ATENDIMENTO_x000D_
 ESPECIALIZADO_x000D_
 A_x000D_
 MENOR_x000D_
 VÍTIMA.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4275/4275_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4275/4275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NA FORMA REGIMENTAL À MESA DIRETORA DE ACORDO COM O QUE_x000D_
 DISPÕE O ART. 169 DO REGIMENTO INTERNO DESTA CASA, QUE SEJA ENCAMINHADO_x000D_
 EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO ACRE, PARA_x000D_
 JUNTO A SECRETARIA DE ESTADO DE SAÚDE - SESACRE,QUE SEJA DISPONIBILIZADO_x000D_
 01 (UM) ESPECIALISTA NA ÁREA DE TERAPIA OCUPACIONAL, 01 (UM) ESPECIALISTA_x000D_
 NA ÁREA DE PSICOLOGIA E 01 (UM) ESPECIALISTA NA ÁREA DE FONOAUDIÓLOGA,_x000D_
 PARA REALIZAR ATENDIMENTO AS CRIANÇAS PORTADORAS DE NECESSIDADES_x000D_
 ESPECIAIS (AUTISTAS E PORTADORES DA SÍNDROME DE DAW) NOS MUNICÍPIOS DE_x000D_
 SENA MADUREIRA E MANOEL URBANO - AC.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Chagas Romão</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4296/4296_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4296/4296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA COM FULCRO NO ART. 169] DO REGIMENTO INTERNO DA_x000D_
 ASSEMBLEIA LEGISLATIVA] QUE SEJA ENCAMINHADO AO GOVERNO DO ESTADO DO ACRE]_x000D_
 PARA QUE A SECRETARIA DE ESTADO DE SAÚDE PROVIDENCIE 01 (UMA) AMBULÂNCIA PARA_x000D_
 ATENDER OS PACIENTES NO MUNICÍPIO DE CAPIXABA - AC._x000D_
 PARA QUE NOSSA POPULAÇÃO NÃO FIQUE A MERCÊ DA PRÓPRIA SORTE SEM TER UM_x000D_
 TRANSPORTE QUE OS LEVEM ATÉ A UNIDADE DE SAÚDE MAIS PRÓXIMA.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4297/4297_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4297/4297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO Á MESA DIRETORA COM FULCRO NO ART. 169, DO REGIMENTO INTERNO DA_x000D_
 ASSEMBLÉIA LEGISLATIVA, QUE SEJA ENCAMINHADO AO GOVERNO DO ESTADO DO ACRE,_x000D_
 PARA QUE A SECRETARIA DE ESTADO DE SAÚDE PROVIDENCIE A IMEDIATA REFORMA NA_x000D_
 COBERTURA DO HOSPITAL EPAMINONDAS JACOME, SITUADO NA RUA 6 DE AGOSTO, 238 NO_x000D_
 MUNICÍPIO DE XAPURI - AC._x000D_
 PARA QUE NOSSA POPULAÇÃO POSSA TER UM AMBIENTE EM CONDIÇÕES DE_x000D_
 ATENDIMENTO.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>MENS</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4254/4254_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4254/4254_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO_x000D_
 DE_x000D_
 LEI_x000D_
 DA_x000D_
 LEI_x000D_
 ORÇAMENTÁRIA_x000D_
 ANUAL_x000D_
 -_x000D_
 LOA,_x000D_
 EXERCÍCIO_x000D_
 DE_x000D_
 2015,_x000D_
 EM_x000D_
 CUMPRIMENTO_x000D_
 AO_x000D_
 ART._x000D_
 158,_x000D_
 EM_x000D_
 CONSONÂNCIA_x000D_
 COM_x000D_
 OS_x000D_
 DITAMES_x000D_
 DOS_x000D_
 INCISOS_x000D_
 III,_x000D_
 DO_x000D_
 ART._x000D_
 150,_x000D_
 ART._x000D_
 153_x000D_
 TODOS_x000D_
 DA_x000D_
 CONSTITUIÇÃO_x000D_
 ESTADÜAL</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4110/4110_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4110/4110_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO À COORDENADORIA_x000D_
 ESTADUAL DE DEFESA CIVIL."</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4111/4111_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4111/4111_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO À COORDENADORIA_x000D_
 MUNICIPAL DE DEFESA CIVIL DE RIO BRANCO."</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4156/4156_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4156/4156_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO À EQUIPE FORMADA POR_x000D_
 SERVIDORES DO CORPO DE BOMBEIROS, DEFESA CIVIL E_x000D_
 DEPARTAMENTO DE ESTRADAS E RODAGENS".</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4160/4160_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4160/4160_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APOIO A RECONSTRUÇÃO DO_x000D_
 _x000D_
 HAITI.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4161/4161_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4161/4161_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO SR. JOAQUIM JOSÉ_x000D_
 CARVALHO DA SILVA."</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4162/4162_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4162/4162_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DO SR._x000D_
 LUIZ ALBERTO DE GÓEZ MUNIZ".</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4163/4163_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4163/4163_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DO SR._x000D_
 NILSON JUSUÁ COSTA."</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4164/4164_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4164/4164_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DA_x000D_
 SRA. LAURA SANTIAGO BARCELOS."</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>JOSÉ LUIS</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4165/4165_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4165/4165_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO SR. GESSÉ DA SILVA_x000D_
 ARAÚJO, CENTROAVANTE DO ATLÉTICO ACREANO AUTOR_x000D_
 DO GOL QUE REPERCUTIU MUNDIALMENTE."</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4166/4166_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4166/4166_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO SR. SAMUEL SILVA MENDES.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>Lira Morais</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4169/4169_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4169/4169_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO SR. FERNANDO ELIAS SCHWALBE"</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>A ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE, NOS TERMOS DO ART. 172 DO_x000D_
 REGIMENTO INTERNO, APRESENTA MOÇÃO DE APLAUSO AO SR. ALUIZIO BEZERRA, ADVOGADO FILHO DE_x000D_
 SERINGUEIRO, LEVANTOU COMO UMA DE SUAS PRINCIPAIS BANDEIRAS, A LUTA PELA APOSENTADORIA DO "SOLDADO DA_x000D_
 BORRACHA", PRIMEIRO AUTOR DAS EMENDAS À CONSTITUIÇÃO DE 1988, QUE CONSAGRAVA A ENTÃO APOSENTADORIA_x000D_
 DO SOLDADO DA BORRACHA.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4195/4195_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4195/4195_texto_integral.pdf</t>
   </si>
   <si>
     <t>A ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE, NOS TERMOS DO ART. 172 DO_x000D_
 REGIMENTO INTERNO, APRESENTA MOÇÃO DE APLAUSO AO SENHOR ALDENY JOSÉ CARDOSO, SERINGUEIRO,_x000D_
 FILHO DE ACREANO, NASCIDO E CRIADO NOS SERINGAIS. SENDO ASSIM, OFERECEMOS ESTA PROPOSIÇÃO AO JOVEM_x000D_
 SERINGUEIRO QUE TANTA RIQUEZA PRODUZIU PARA O BRASIL, NAS PIORES CONDIÇÕES DE TRABALHO DO MUNDO,_x000D_
 QUASE EM REGIME DE ESCRAVIDÃO.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4234/4234_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4234/4234_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DO DR. FLORINDO POERSH.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4250/4250_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4250/4250_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 "MOÇÃO_x000D_
 DE_x000D_
 APLAUSOS_x000D_
 EM_x000D_
 HOMENAGEM_x000D_
 AO_x000D_
 ANIVERSÁRIO_x000D_
 DE_x000D_
 70_x000D_
 ANOS_x000D_
 DA_x000D_
 RÁDIO_x000D_
 DIFUSORA_x000D_
 ACREANA</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4276/4276_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4276/4276_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO MAJOR CARLOS AUGUSTO DA_x000D_
 SILVA NEGREIROS, COMANDANTE DA COMPANHIA_x000D_
 INDEPENDENTE DE POLICIAMENTO AMBIENTAL -_x000D_
 CIPA, EXTENSIVO A TODO SEU EFETIVO</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4280/4280_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4280/4280_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO SRA. MARIA CEZARINETE DE SOUZA AUGUSTO ANGELIM</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>MANOEL MORAES</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4309/4309_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4309/4309_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO LIMO. SENHOR_x000D_
 ALEX THOMAS, SÓCIO PROPRIETÁRIO DA_x000D_
 AGÊNCIA ATMC MODEL</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4310/4310_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4310/4310_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO SENHOR VANDERLEY_x000D_
 VIANA DE LIMA</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4332/4332_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4332/4332_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE- APLAUSO AO SENHOR_x000D_
 ALESSANDRO BORGES DE MOURA."</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4333/4333_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4333/4333_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO SENHOR_x000D_
 RICARDO DE VASCONCELOS MARTINS</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4334/4334_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4334/4334_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DÁ APLAUSO AO SENHOR_x000D_
 SANSÃO ARRUDA DE SOUZA."</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4352/4352_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4352/4352_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSOS AO SR. DELFINO BATISTA DA CUNHA FILHO ."</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4353/4353_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4353/4353_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ROBERTO ALVES MOURA".</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>Ney Amorim</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4357/4357_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4357/4357_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO AO JOVEM ANDRÉ LUCAS_x000D_
 MELO, PRIMEIRO BRASILEIRO A INTEGRAR O WISE_x000D_
 LEAMERS, GRUPO JUVENIL DO WORLD INNOVATION_x000D_
 SUMMITFOR EDUCATION- WISE."</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4358/4358_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4358/4358_texto_integral.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO A SRA. PATRÍCIA PAULA DOS_x000D_
 SANTOS."</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Tribunal Justiça</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4075/4075_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4075/4075_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS DA LEI ESTADUAL N. 2.430, DE 21 DE JULHO DE_x000D_
 2011, QUE DISPÕE SOBRE O PLANO DE_x000D_
 CARGOS, CARREIRA E REMUNERAÇÃO DOS_x000D_
 SERVIDORES DO MINISTÉRIO PÚBLICO DO_x000D_
 ESTADO DO ACRE.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4076/4076_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4076/4076_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ ACREANA A SRA._x000D_
 DILMA VANA ROUSSEFF."</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4101/4101_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4101/4101_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DETERMINA A INSERÇÃO DO NOME DAS LIDERANÇAS COMUNITÁRIAS_x000D_
 NO ROL DE AUTORIDADES, NAS PLACAS .COMEMORATIVAS DE_x000D_
 INAUGURAÇÃO DE OBRAS PUBLICAS" .</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado</t>
   </si>
   <si>
     <t>"ALTERA A LEI N° 1.781, DE 3 DE JULHO DE 2006,_x000D_
 INSTITUI O AUXÍLIO ALIMENTAÇÃO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS. "</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>Ministério Público</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4130/4130_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4130/4130_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E MODIFICA DISPOSITIVOS DA LEI ESTADUAL_x000D_
 N. 2.430, DE 21 DE JULHO DE 2011, QUE DISPÕE_x000D_
 SOBRE O PLANO DE CARGOS, CARREIRA E_x000D_
 REMUNERSÇÊO DOS SERVIDORES DO MINISTÉRIO_x000D_
 PÚBLICO DO ESTADO DO ACRE</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4155/4155_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4155/4155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL PARA O FIM QUE_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4153/4153_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4153/4153_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕES SOBRE A PROIBIÇÃO DE COBRANÇA DA CONTRIBUIÇÃO DE_x000D_
 ILUMINAÇÃO PÚBLICA - COSIP PARA OS CONSUMIDORES QUE NÃO_x000D_
 SÃO BENEFICIADOS PELA PRESTAÇÃO DO SERVIÇO."</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4157/4157_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4157/4157_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 IDENTIFICAÇÃO DOS IMÓVEIS LOCADOS PARA O PODER_x000D_
 PÚBLICO.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4158/4158_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4158/4158_texto_integral.pdf</t>
   </si>
   <si>
     <t>"RECONHECE A TODO ALUNO DA REDE PÚBLICA_x000D_
 DE ENSINO DO ESTADO DO ACRE, PORTADOR DE_x000D_
 NECESSIDADES ESPECIAIS, O DIREITO À TUTORIA_x000D_
 EDUCACIONAL."</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4167/4167_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4167/4167_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ACREANO AO_x000D_
 ILUSTRÍSSIMO SENHOR ALCINO FERREIRA JUNIOR E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4168/4168_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4168/4168_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ACREANO AO_x000D_
 ILUSTRÍSSIMO SENHOR KARLESSO NESPOLI RODRIGUES E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4196/4196_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4196/4196_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA DOS DESBRAVADORES NO ESTADO DO_x000D_
 ACRE".</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4200/4200_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4200/4200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A_x000D_
 RECEBER A DOAÇÃO DE UMA ÁREA DE TERRA_x000D_
 URBANA DE PROPRIEDADE DO MUNICÍPIO DE_x000D_
 PORTO WALTER.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4201/4201_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4201/4201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A_x000D_
 RECEBER A DOAÇÃO DE UMA ÁREA DE TERRA_x000D_
 URBANA DE PROPRIEDADE DO MUNICÍPIO DE_x000D_
 TARAUACÁ.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4219/4219_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4219/4219_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR_x000D_
 DOAÇÃO DE ÁREA DE TERRA URBANA PARA A_x000D_
 PREFEITURA MUNICIPAL DE TARAUACÁ</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4220/4220_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4220/4220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ESTADUAL A_x000D_
 ALIENAR BENS MÓVEIS PERTENCENTES AO_x000D_
 PATRIMÔNIO ESTADUAL</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4221/4221_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4221/4221_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR_x000D_
 CESSÃO DE ÁREAS DE TERRA RURAL PARA A_x000D_
 PREFEITURA MUNICIPAL DE TARAUACÁ</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4222/4222_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4222/4222_texto_integral.pdf</t>
   </si>
   <si>
     <t>"PROÍBE A IMPORTAÇÃO, O TRANSPORTE, O_x000D_
 ARMAZENAMENTO, A INDUSTRIALIZAÇÃO, A_x000D_
 COMERCIALIZAÇÃO E O USO DE PRODUTOS QUE_x000D_
 CONTENHAM AMIANTO, ASBESTO OU MINERAIS QUE_x000D_
 CONTENHAM AMIANTO OU ASBESTO EM SUA_x000D_
 COMPOSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4223/4223_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4223/4223_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS_x000D_
 DEFICIENTES VISUAIS· ADEVI."</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4224/4224_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4224/4224_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO_x000D_
 BRASILEIRA DE ALZHEIMER· ABRAZ."</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4225/4225_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4225/4225_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A CASA DE APOIO A_x000D_
 SAÚDE DO SERINGUEIRO· CASS."</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4233/4233_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4233/4233_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA O CENTRO DOS_x000D_
 HEMOFÍLICOS DO ESTADO DO ACRE- CHESA</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4239/4239_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4239/4239_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O TRIBUNAL DE CONTAS DO ESTADO DO_x000D_
 ACRE - TCE/ AC A ALIENAR OS BENS MÓVEIS_x000D_
 CONSIDERADOS INSERVÍVEIS.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4241/4241_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4241/4241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 1.359, DE 29 DE_x000D_
 DEZEMBRO DE 2000 QUE "AUTORIZA O_x000D_
 PODER EXECUTIVO A DISPOR, ATRAVÉS DE_x000D_
 SUA ADMINISTRAÇÃO DIRETA E INDIRETA, DE_x000D_
 BENS MÓVEIS E IMÓVEIS DE SUA_x000D_
 PROPRIEDADE, DE FORMA VINCULADA À_x000D_
 APLICABILIDADE DA POLÍTICA DE INCENTIVO_x000D_
 ÀS ATIVIDADES INDUSTRIAIS, VISANDO AO_x000D_
 DESENVOLVIMENTO SUSTENTÁVEL DO ESTADO_x000D_
 DO ACRE".</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4240/4240_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4240/4240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 1.361, DE 29 DE_x000D_
 DEZEMBRO DE 2000, QUE "DISPÕE_x000D_
 SOBRE A POLÍTICA DE INCENTIVO ÀS_x000D_
 ATIVIDADES INDUSTRIAIS NO ESTADO DO_x000D_
 ACRE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4243/4243_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4243/4243_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 7° E 8° DA LEI N._x000D_
 2.839, DE 8 DE JANEIRO DE 2014 QUE_x000D_
 "AUTORIZA A INSTITUIÇÃO DE PROGRAMA_x000D_
 HABITACIONAL DO SERVIDOR PÚBLICO DO_x000D_
 ESTADO E ALTERA A LEI 1.312, DE 29 DE_x000D_
 DEZEMBRO DE 1999" .</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4248/4248_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4248/4248_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE_x000D_
 O_x000D_
 TÍTULO_x000D_
 DE_x000D_
 CIDADÃO_x000D_
 ACREANO_x000D_
 A_x000D_
 SR._x000D_
 MURILO_x000D_
 CELSO_x000D_
 DE_x000D_
 CAMPOS_x000D_
 PINHEIRO</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4256/4256_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4256/4256_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE_x000D_
 SOBRE_x000D_
 A_x000D_
 ADMINISTRAÇÃO,_x000D_
 A_x000D_
 PROTEÇÃO_x000D_
 E_x000D_
 A_x000D_
 CONSERVAÇÃO_x000D_
 DAS_x000D_
 ÁGUAS_x000D_
 SUBTERRÂNEAS_x000D_
 DE_x000D_
 DOMÍNIO_x000D_
 DO_x000D_
 ESTADO_x000D_
 E_x000D_
 DÁ_x000D_
 OUTRAS_x000D_
 PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4268/4268_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4268/4268_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO_x000D_
 DE_x000D_
 LEI_x000D_
 DA_x000D_
 LEI_x000D_
 ORÇAMENTÁRIA_x000D_
 ANUAL_x000D_
 -_x000D_
 LOA,_x000D_
 EXERCÍCIO_x000D_
 DE_x000D_
 2015,_x000D_
 EM_x000D_
 CUMPRIMENTO_x000D_
 AO_x000D_
 ART._x000D_
 158,_x000D_
 EM_x000D_
 CONSONÂNCIA_x000D_
 COM_x000D_
 OS_x000D_
 DITAMES_x000D_
 DOS_x000D_
 INCISOS_x000D_
 111,_x000D_
 DO_x000D_
 ART._x000D_
 150,_x000D_
 ART._x000D_
 153_x000D_
 TODOS_x000D_
 DA_x000D_
 CONSTITUIÇÃO_x000D_
 ESTADUAL</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4257/4257_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4257/4257_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE_x000D_
 O_x000D_
 TÍTULO_x000D_
 DE_x000D_
 CIDADÃO_x000D_
 ACREANO_x000D_
 AO_x000D_
 SR._x000D_
 ADOLFO_x000D_
 CELSO_x000D_
 OLIVEIRA_x000D_
 REGES</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4258/4258_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4258/4258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE_x000D_
 O_x000D_
 TÍTULO_x000D_
 DE_x000D_
 CIDADÃO_x000D_
 ACREANO_x000D_
 AO_x000D_
 SR._x000D_
 ARI_x000D_
 CÉLIO_x000D_
 OLIVEIRA_x000D_
 REGES</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4261/4261_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4261/4261_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE_x000D_
 O_x000D_
 TÍTULO_x000D_
 DE_x000D_
 CIDADÃO_x000D_
 ACREANO_x000D_
 AO_x000D_
 ILUSTRÍSSIMO_x000D_
 SENHOR_x000D_
 FERNANDO_x000D_
 NÓBREGA_x000D_
 DA_x000D_
 SILVA_x000D_
 E_x000D_
 DÁ_x000D_
 OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4262/4262_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4262/4262_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE_x000D_
 O_x000D_
 TÍTULO_x000D_
 DE_x000D_
 CIDADÃO_x000D_
 ACREANO_x000D_
 AO_x000D_
 ILUSTRÍSSIMO_x000D_
 SENHOR_x000D_
 ASSUÉRO_x000D_
 CÉSAR_x000D_
 DE_x000D_
 CARVALHO_x000D_
 RÊGO_x000D_
 E_x000D_
 DA_x000D_
 OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4263/4263_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4263/4263_texto_integral.pdf</t>
   </si>
   <si>
     <t>OBRIGA_x000D_
 O_x000D_
 PODER_x000D_
 PÚBLICO_x000D_
 ESTADUAL_x000D_
 A_x000D_
 FORNECER_x000D_
 GRATUITAMENTE_x000D_
 E_x000D_
 INDEPENDENTEMENTE_x000D_
 DE_x000D_
 ORDEM_x000D_
 JUDICIAL,_x000D_
 A_x000D_
 VACINA_x000D_
 CONTRA_x000D_
 VSR_x000D_
 PARA_x000D_
 OS_x000D_
 BEB~S_x000D_
 PREMATUROS,_x000D_
 NO_x000D_
 ESTADO_x000D_
 DO_x000D_
 ACRE</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4264/4264_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4264/4264_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI_x000D_
 A_x000D_
 SEMANA_x000D_
 ESTADUAL_x000D_
 DE_x000D_
 INFORMAÇÃO_x000D_
 E_x000D_
 CONSCIENTIZAÇÃO_x000D_
 SOBRE_x000D_
 O_x000D_
 TRANSTORNO_x000D_
 DO_x000D_
 DÉFICIT_x000D_
 DE_x000D_
 ATENÇÃO_x000D_
 COM_x000D_
 HIPERATIVIDADE_x000D_
 -_x000D_
 TDAH.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4265/4265_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4265/4265_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE_x000D_
 O_x000D_
 TÍTULO_x000D_
 DE_x000D_
 CIDADÃO_x000D_
 ACREANO_x000D_
 AO_x000D_
 SR._x000D_
 CARLOS_x000D_
 JOSÉ_x000D_
 CAMPOS_x000D_
 CORRÊA</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4359/4359_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4359/4359_texto_integral.pdf</t>
   </si>
   <si>
     <t>"FIXA O SUBSÍDIO DO GOVERNADOR, VICE-GOVERNADOR_x000D_
 E DOS SECRETÁRIOS DE ESTADO PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2015."</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4270/4270_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4270/4270_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TITULO DE CIDADÃ ACREANA A SRA._x000D_
 SAYONARA COSTA DE SOUZA</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO_x000D_
 ILUSTRÍSSIMO SENHOR CLOVIS RENATO SILVA_x000D_
 ARRUDA</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4272/4272_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4272/4272_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ ACREANA A_x000D_
 ILUSTRÍSSIMA SENHORA CLÁUDIA MARIA DE SOUZA_x000D_
 PINTO ALBANO".</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4273/4273_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4273/4273_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO_x000D_
 ILUSTRÍSSIMO SENHOR FLÁVIO ARTUR_x000D_
 SANT'ANNA DE CARVALHO</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4274/4274_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4274/4274_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACRIANO AO_x000D_
 SENHOR CHRISTIAN MIRANDA PEREIRA.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>CHICO VIGA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4286/4286_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4286/4286_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 ADRIANO DOS SANTOS LURCONVITE</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4277/4277_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4277/4277_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACRIANO AO SR._x000D_
 CREUZA BATISTA FERREIRA</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4278/4278_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4278/4278_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ACRIANO AO SR._x000D_
 JOÃO EVANGELISTA FERREIRA</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4279/4279_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4279/4279_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACRIANO AO SR._x000D_
 APARECIDO SABINO DA SILVA</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4282/4282_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4282/4282_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ ACREANA A SRA._x000D_
 MARIA MARYLAND DE SANTANA</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4283/4283_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4283/4283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ACREANO AO_x000D_
 ILUSTRÍSSIMO SENHOR NILTON CÉSAR BOSCARO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4284/4284_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4284/4284_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO ACREANO AO_x000D_
 ILUSTRÍSSIMO SENHOR FABRIZZIO LEONARD DA SILVA_x000D_
 SOBREIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4288/4288_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4288/4288_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO ACREANO AO ILUSTRÍSSIMO_x000D_
 SENHOR "RODRIGO TOSTA'</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4289/4289_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4289/4289_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃ ACREANA A ILUSTRÍSSIMA_x000D_
 SENHORA "VALESCA LÚCIA SIQUEIRA BATISTA</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4290/4290_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4290/4290_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO ACREANO AO_x000D_
 ILUSTRÍSSIMO SENHOR "CÍCERO DE OLIVEIRA_x000D_
 SABINO".</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO- DE CIDADÃ ACREANA A ILUSTRÍSSIMA_x000D_
 SENHORA "FLORINDA BISSOU".</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACRIANO AO_x000D_
 SENHOR DELCI GOMES FARIAS."</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACRIANO AO_x000D_
 SENHOR DIOGO REZENDE."</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4299/4299_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4299/4299_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CONSUMO_x000D_
 DE BEBIDAS ALCOÓLICAS NO INTERIOR DE_x000D_
 DE_x000D_
 DE_x000D_
 DO_x000D_
 VEÍCULOS PÚBLICOS E PRIVADOS_x000D_
 TRANSPORTE COLETIVO DE PASSAGEIROS_x000D_
 CARÁTER INTERMUNICIPAL NO ESTADO_x000D_
 ACRE</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4300/4300_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4300/4300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA O FORNECIMENTO DE MERENDA_x000D_
 ESCOLAR ADAPTADA E DE QUALIDADE AOS_x000D_
 ESTUDANTES DA REDE PÚBLICA DE ENSINO_x000D_
 COM DOENÇAS CRÔNICAS</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4301/4301_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4301/4301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CURSO TÉCNICO_x000D_
 EM MANEJO DE SERINGUEIRA</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4302/4302_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4302/4302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR_x000D_
 CONVÊNIOS COM AS PREFEITURAS MUNICIPAIS_x000D_
 A FIM DE AUXILIÁ-IAS NA ELABORAÇÃO DO_x000D_
 PLANO MUNICIPAL DE GESTÃO INTEGRADA DE_x000D_
 RESÍDUOS SÓLIDOS</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4303/4303_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4303/4303_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SENHOR:_x000D_
 DR. LUIS GUSTAVO ALCALDE PINTO</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4304/4304_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4304/4304_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SENHOR:_x000D_
 JOAQUIM MARINHO DO NASCIMENTO</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4305/4305_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4305/4305_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SENHOR:_x000D_
 JOSÉ DONATO SILVÉRIO"</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SENHOR:_x000D_
 ANTÕNIO DE ALMEIDA</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4307/4307_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4307/4307_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ ACREANA A SRA._x000D_
 CÉLIA DA CRUZ BARROS CABRAL FERREIRA</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4308/4308_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4308/4308_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 MAURO HASHIMOTO."</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4311/4311_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4311/4311_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE NA TRAMITAÇÃO DOS_x000D_
  PROCESSOS ADMINISTRATIVOS EM QUE_x000D_
  FIGUREM COMO PARTE OU INTERVENIENTE  PESSOA COM IDADE IGUAL OU SUPERIOR A_x000D_
  60 (SESSENTA) ANOS.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4312/4312_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4312/4312_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACRIANO AO_x000D_
 SENHOR GERALDO AMARANTE FILHO."</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4313/4313_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4313/4313_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SENHOR:_x000D_
 FELIPE HEITOR TREVISAN</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4314/4314_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4314/4314_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SENHOR:_x000D_
 FAUSTO HUMBERTO TREVISAN</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4315/4315_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4315/4315_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
  GUSTAVO JOSÉ DE FIGUEIREDO."</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4316/4316_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4316/4316_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 RICARDO DE VASCONCELOS MARTINS</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 ADMILSON OLIVEIRA E SILVA."</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4318/4318_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4318/4318_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 CELSO JERÔNIMO DE SOUZA."</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4319/4319_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4319/4319_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE_x000D_
 CIDADÃ ACREANA A SENHORA_x000D_
 JULIA DA SILVA RODRIGUES_x000D_
 - LEAL".</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4320/4320_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4320/4320_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO_x000D_
 AO ILUSTRÍSSIMO SENHOR JOÃO SANTOS_x000D_
 SALMENTO E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4321/4321_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4321/4321_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO_x000D_
 AO ILUSTRÍSSIMO SENHOR EZEQUIEL_x000D_
 BENTO DOS REIS E DA OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4322/4322_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4322/4322_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 RINALDI CARDINAL DE LIMA."</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4323/4323_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4323/4323_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ ACREANA A SRA._x000D_
 FRANCISCA NOGUEIRA CALIXTO</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4324/4324_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4324/4324_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ ACREANA A_x000D_
 ILUSTRÍSSIMA SENHORA JANAINA_x000D_
 SANCHEZ MARSZALEK E DA OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>Gilberto Diniz</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4325/4325_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4325/4325_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TITULO: DE CIDADÃO ACREANO AO_x000D_
 LLUSTRISSIMO SENHOR ALEXANDRE SILVA DE_x000D_
 SANTA</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4335/4335_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4335/4335_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 CLÁUDIO ALBUQUERQUE DA SILVA."</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4327/4327_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4327/4327_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO· DE CIDADÃO ACREANO AO_x000D_
 ILUSTRISSIMO SENHOR JAIR ADELSON ARAUJO_x000D_
 QUEIROZ</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4328/4328_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4328/4328_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACRIANO AO_x000D_
 SENHOR JOÃO AUGUSTO VARGAS ÁVILA</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4329/4329_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4329/4329_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADÃO ACRIANO AO_x000D_
 SENHOR, CÉLIO PEREIRA</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4330/4330_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4330/4330_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADÃO ACRIANO AO_x000D_
 SENHOR, JERRY CARLOS DA SILVA</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4331/4331_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4331/4331_texto_integral.pdf</t>
   </si>
   <si>
     <t>" CONCEDE TÍTULO DE CIDADÃO ACRIANO AO_x000D_
 SENHOR, RICARDO BARROS CURADO</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4336/4336_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4336/4336_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃ ACREANA A SRA._x000D_
 HELOISA AMORAS DA SILVEIRA."</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4349/4349_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4349/4349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GESTÃO DOS BENS MÓVEIS_x000D_
 PERTENCENTES AO PODER JUDICIÁRIO DO_x000D_
 ESTADO DO ACRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4350/4350_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4350/4350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O APÊNDICE I DA LEI NO2.524, DE_x000D_
 20 DE DEZEMBRO DE 2011, QUE DISPÕE_x000D_
 SOBRE O PLANO PLURIANUAL PARA O_x000D_
 QUADRIÊNIO 2012-2015.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4351/4351_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4351/4351_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DE_x000D_
 TAXAS ESTADUAIS RELATIVAS À RENOVAÇÃO,_x000D_
 ADIÇÃO E/OU MUDANÇA DE CATEGORIA DA_x000D_
 CARTEIRA NACIONAL DE HABILITAÇÃO AOS AGENTES_x000D_
 DA AUTORIDADE DE TRÂNSITO, EXAMINADORES DE_x000D_
 TRÂNSITO DO DETRAN/AC, POLICIAIS MILITARES E_x000D_
 BOMBEIROS MILITARES, PARA A CONDUÇÃO DE_x000D_
 VEÍCULOS AUTOMOTORES E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4337/4337_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4337/4337_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCECFE O TÍTULO DE CIDADÃ ACREANA A_x000D_
 ILUSTRÍSSIMA SENHORA LUCIENE PEREIRA DE_x000D_
 OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4338/4338_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4338/4338_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 FRANCISCO ADENIR DE SOUSA."</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4339/4339_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4339/4339_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO_x000D_
 ILUSTRÍSSIMO SENHOR ALDELIR MEIER".</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4341/4341_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4341/4341_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA BANCO DE HORAS NO ÂMBITO DO_x000D_
 INSTITUTO SOCIOEDUCATIVO DO ESTADO DO_x000D_
 ACRE - ISE/AC.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4342/4342_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4342/4342_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA BANCO DE HORAS NO ÂMBITO DO_x000D_
 INSTITUTO DE ADMINISTRAÇÃO PENITENCIÁRIA_x000D_
 DO ESTADO DO ACRE -IAPEN/AC.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4343/4343_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4343/4343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N. 1.805, DE 26 DE_x000D_
 DEZEMBRO DE 2006, QUE "DISPÕE SOBRE_x000D_
 A FIXAÇÃO DE EMOLUMENTOS DEVIDOS_x000D_
 PELOS ATOS PRATICADOS PELOS SERVIÇOS_x000D_
 NOTARIAIS E DE REGISTROS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4344/4344_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4344/4344_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O ESTADO A REALIZAR DOAÇÃO À_x000D_
 UNIÃO DE ÁREA DE TERRA PARA A_x000D_
 CONSTRUÇÃO DE ALFÂNDEGA NO MUNICÍPIO_x000D_
 DE EPITACIOLÂNDIA</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4345/4345_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4345/4345_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DENOMINA VEREADOR ADAMOR DAS MERCÊS O_x000D_
 PARQUE INDUSTRIAL DE SENA MADUREIRA."</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4346/4346_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4346/4346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AQUISIÇÃO DE_x000D_
 BENS MEDIANTE CONTRATO DE_x000D_
 LEASING PELOS ÓRGÃOS DO PODER_x000D_
 EXECUTIVO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4347/4347_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4347/4347_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA E A COMISSÃO DO_x000D_
 PROGRAMA DE INCENTIVO ÀS ATIVIDADES_x000D_
 INDUSTRIAIS DA ZONA DE PROCESSAMENTO_x000D_
 DE EXPORTAÇÃO DO ACRE - ZPE/AC, E_x000D_
 AUTORIZA O PODER EXECUTIVO A CONCEDER_x000D_
 O DIREITO REAL DE· USO DE BENS IMÓVEIS_x000D_
 LOCALIZADOS NA ZONA DE PROCESSAMENTO_x000D_
 DE EXPORTAÇÃO DO ACRE - ZPE/AC.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4355/4355_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4355/4355_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO ACREANO AO SR._x000D_
 _x000D_
  ALBERTO COELHO FILHO."</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4363/4363_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4363/4363_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE TURISMO_x000D_
 SUSTENTÁVEL DO ESTADO DO ACRE, O_x000D_
 SISTEMA ESTADUAL DE TURISMO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4361/4361_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4361/4361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES_x000D_
 SOCIAIS PELO PODER EXECUTIVO EM FAVOR DE_x000D_
 ENTIDADES CIVIS SEM FINS LUCRATIVOS NA ÁREA_x000D_
 DE ASSISTÊNCIA SOCIAL E NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4077/4077_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4077/4077_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE E MODIFICA DISPOSITIVOS DA LEI_x000D_
 COMPLEMENTAR N. 8, DE 18 DE JULHO DE_x000D_
 1983, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4078/4078_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4078/4078_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE E MODIFICA DISPOSITIVOS DA LEI_x000D_
 COMPLEMENTAR N.77, DE 30 DE SETEMBRO_x000D_
 DE 1999, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4088/4088_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4088/4088_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR N. 39, DE 29 DE_x000D_
 DEZEMBRO DE 1993".</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4131/4131_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4131/4131_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE E MODIFICA DISPOSITIVOS DA LEI_x000D_
 COMPLEMENTAR N.8, DE 18 DE JULHO DE 1983,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4135/4135_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4135/4135_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI_x000D_
 COMPLEMENTAR N.67, DE 29 DE JUNHO_x000D_
 DE 1999, QUE DISPÕE SOBRE O PLANO_x000D_
 DE CARGOS, CARREIRA E REMUNERAÇÃO_x000D_
 DOS PROFISSIONAIS DO ENSINO PÚBLICO_x000D_
 ESTADUAL.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4150/4150_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4150/4150_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI_x000D_
 COMPLEMENTAR N.58, DE 17 DE JULHO DE_x000D_
 1998.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4197/4197_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4197/4197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR NO258, DE 29 DE JANEIRO DE_x000D_
 2013, PARA AUTORIZAR A REGULAMENTAÇÃO E A_x000D_
 IMPLANTAÇÃO IMEDIATA DO BENEFÍCIO DE ASSISTÊNCIA À_x000D_
 SAÚDE NO ÂMBITO DO PODER JUDICIÁRIO DO ESTADO DO_x000D_
 ACRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4226/4226_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4226/4226_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAR A LEI COMPLEMENTAR N. 221, DE 30 DE DEZEMBRO DE 2010, QUE_x000D_
 "DISPÕE SOBRE O CÓDIGO DE ORGANIZAÇÃO E DIVISÃO JUDICIÁRIAS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS", PARA ACRESCENTAR DISPOSITIVOS AOS ARTIGOS 70 E 74.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4227/4227_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4227/4227_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR NO258, DE 29 DE JANEIRO DE_x000D_
 2013, QUANTO À CONCESSÃO DA GRATIFICAÇÃO POR ALCANCE_x000D_
 DE RESULTADOS - GAR E DÁ OUFRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4242/4242_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4242/4242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR NO164, DE 3_x000D_
 DE JULHO DE 2006, QUE "DISPÕE SOBRE O_x000D_
 ESTATUTO DOS MILITARES DO ESTADO DO_x000D_
 ACRE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4285/4285_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4285/4285_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAR A LEI COMPLEMENTAR N. 221, DE 30 DE DEZEMBRO DE 2010, QUE_x000D_
 "DISPÕE SOBRE O CÓDIGO DE ORGANIZAÇÃO E DIVISÃO JUDICIÁRIAS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4295/4295_texto_integral.doc</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4295/4295_texto_integral.doc</t>
   </si>
   <si>
     <t>INSTITUI A LEI ORGÂNICA DO MINISTÉRIO PÚBLICO DO ESTADO DE ACRE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4340/4340_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4340/4340_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N. 38,_x000D_
 DE 27 DE DEZEMBRO DE- 1993 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS" .</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4360/4360_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4360/4360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS TABELAS "A" E "F" DA LEI_x000D_
 COMPLEMENTAR N.56, DE 10 DE JULHO DE_x000D_
 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4348/4348_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4348/4348_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR NO129, DE 22_x000D_
 DE JANEIRO DE 2004, LEI ORGÂNICA DA_x000D_
 POLÍCIA CIVIL E O ESTATUTO DOS POLICIAIS_x000D_
 CIVIS DO ESTADO DÓ ACRE E A LEI NO2.250,_x000D_
 DE 21 DEZEMBRO DE 2009, QUE DISPÕE_x000D_
 SOBRE .O PLANO DE CARGOS, CARREIRAS E_x000D_
 REMUNERAÇÃO DOS SERVIDORES DA POLÍCIA_x000D_
 CIVIL DO ESTADO DO ACRE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4362/4362_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4362/4362_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR 114, DE 30 DE_x000D_
 DEZEMBRO DE 2002, QUE "DISPÕE ACERCA DO_x000D_
 IMPOSTO SOBRE A PROPRIEDADE DE VEÍCULOS_x000D_
 AUTOMOTORES -IPVA".</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>ALTERA OS ARTS. 40, 41, 42 E 43 E REVOGA_x000D_
 O PARÁGRAFO ÚNICO DO ART. 46 DA LEI_x000D_
 COMPLEMENTAR NO 247, DE 17 DE_x000D_
 FEVEREIRO DE 2012, QUE "DISPÕE SOBRE A_x000D_
 ESTRUTURA ADMINISTRATIVA DO PODER_x000D_
 EXECUTIVO DO ESTADO DO ACRE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS" E ALTERA O § 1° DO_x000D_
 ART. 5º DA LEI COMPLEMENTAR NO45, DE_x000D_
 26 DE JULHO DE 1994, QUE "DISPÕE SOBRE_x000D_
 A LEI ORGÂNICA DA PROCURADORIA-GERAL_x000D_
  DO ESTADO" E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4129/4129_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4129/4129_texto_integral.pdf</t>
   </si>
   <si>
     <t>"TORNA NULA A DECLARAÇÃO DE_x000D_
 VACÂNCIA DO CARGO DE_x000D_
 GOVERNADOR DO ESTADO DO ACRE_x000D_
 EFETUADA PELO PRESIDENTE DA_x000D_
 ASSEMBLÉIA LEGISLATIVA DO_x000D_
 ESTADO DO ACRE DURANTE A 3ª_x000D_
 SESSÃO EXTRAORDINÁRIA DE 08 DE_x000D_
 MAIO DE 1964."</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4152/4152_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4152/4152_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA RESOLUÇÃO N. 84, DE 9 DE_x000D_
 NOVEMBRO DE 2000".</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4159/4159_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4159/4159_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA A RESOLUÇÃO N. 86, DE 28 DE NOVEMBRO_x000D_
 DE 1990."</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4294/4294_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4294/4294_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA E ACRESCE DISPOSITIVOS DA RESOLUÇÃO N._x000D_
 126, DE 29 DE JUNHO DE 2011."</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4071/4071_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4071/4071_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL,_x000D_
 QUE O SOBERANO PLENÁRIO APROVE A REALIZAÇÃO DE UMA SESSÃO_x000D_
 ORDINÁRIA DA ASSEMBLEIA LEGISLATIVA DO ACRE NA CIDADE DE BELO_x000D_
 HORIZONTE, CAPITAL DE MINAS GERAIS._x000D_
 A REFERIDA SESSÃO SERÁ REALIZADA EM CONJUNTO COM A ASSEMBLEIA_x000D_
 LEGISLATIVA DE MINAS GERAIS, COM O OBJETIVO DE CONSTRUIR UMA_x000D_
 SAÍDA PARA 11 MIL SERVIDORES PÚBLICOS ACREANOS E 110 MIL_x000D_
 SERVIDORES PÚBLICOS MINEIROS, QUE PODEM SER ATINGIDOS COM A_x000D_
 DEMISSÃO, DE FORMA DIRETA OU POR JURISPRUDÊNCIA, PELA ADI 3609,_x000D_
 EM VOTAÇÃO NO STF._x000D_
 O QUANTITATIVO DE DEPUTADOS SERÁ DECIDIDO PELA MESA DIRETORA,_x000D_
 LEVANDO EM CONTA A SITUAÇÃO FINANCEIRA DA CASA, EVITANDO_x000D_
 DESPERDÍCIOS E RESPEITANDO A PROPORCIONALIDADE DOS PARTIDOS_x000D_
 REPRESENTADOS.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4072/4072_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4072/4072_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL,_x000D_
 QUE O SOBERANO PLENÁRIO APROVE A REALIZAÇÃO DE UMA SESSÃO_x000D_
 ORDINÁRIA DA ASSEMBLEIA LEGISLATIVA DO ACRE NA CIDADE DE SÃO_x000D_
 PAULO, CAPITAL DE SÃO PAULO._x000D_
 A REFERIDA SESSÃO SERÁ REALIZADA EM CONJUNTO COM A ASSEMBLEIA_x000D_
 LEGISLATIVA DE SÃO PAULO, COM O OBJETIVO DE CONSTRUIR UMA SAÍDA_x000D_
 PARA 11 MIL SERVIDORES PÚBLICOS ACREANOS E 230 MIL SERVIDORES_x000D_
 PÚBLICOS PAULISTAS, QUE PODEM SER ATINGIDOS COM A DEMISSÃO, DE_x000D_
 FORMA DIRETA OU POR JURISPRUDÊNCIA, PELA ADI 3609, EM VOTAÇÃO_x000D_
 NO STF._x000D_
 O QUANTITATIVO DE DEPUTADOS SERÁ DECIDIDO PELA MESA DIRETORA,_x000D_
 LEVANDO EM CONTA A SITUAÇÃO FINANCEIRA DA CASA, EVITANDO_x000D_
 DESPERDÍCIOS E RESPEITANDO A PROPORCIONALIDADE DOS PARTIDOS_x000D_
 REPRESENTADOS.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4080/4080_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4080/4080_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NOS TERMOS DO ART. 280, E DEMAIS DISPOSIÇÕES PERTINENTES DO REGIMENTO INTERNO_x000D_
 DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO DIA 18 DE_x000D_
 FEVEREIRO DE 2014, ÀS 16HS, COM A FINALIDADE DE REGULARIZAÇÃO FUNDIÁRIA DO BAIRRO CANAÃ, ANTIGO JUDIA,_x000D_
 NA AVENIDA DURVAL CAMILO, 1723 - BAIRRO CANAÃ, RIA FACULDADE DE TEOLOGIA BATISTA BETEL.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4087/4087_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4087/4087_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, EM CONFORMIDADECOM O QUE DISPÕE O INCISO VII DO ART. 180 DO_x000D_
 REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA DA COMISSÃO DE_x000D_
 SAÚDE PÚBLICA E ASSISTÊNCIA SOCIAL EM PARCERIA..COM A SECRETARIA DE SAÚDE DO ESTADO DO ACRE, COM A_x000D_
 PARTICIPAÇÃO DOS ÓRGÃOS QUE ATUAM NA ÁREA DE SAÚDE E DA SOCIEDADE CIVIL, NO DIA 25 DE FEVEREIRO DE 2014, ÀS_x000D_
 9H, NO AUDITÓRIO DO TRIBUNAL DE JUSTIÇA DO ESTADO DO ACRE, COM A FINALIDADE DE APRESENTAR E DEBATER ACERCA_x000D_
 DOS INVESTIMENTOS REALIZADOS EM SAÚDE NO TERCEIRO QUADRIMESTRE DE 2013.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4102/4102_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4102/4102_texto_integral.pdf</t>
   </si>
   <si>
     <t>O QUE ESTE SUBSCREVE REQUER, NA FORMA REGIMENTAL, QUE_x000D_
 SEJA REALIZADA AUDIENCIA PUBLICA DA COMISSÃO LEGISLAÇÃO_x000D_
 AGRÁRIA, FOMENTO, AGROPECUÁRIA, INDÚSTRIA E COMÉRCIO, CIÊNCIA E_x000D_
 TECNOLOGIA E MEIO AMBIENTE, COM O OBJETIVO DE DISCUTIR O PREÇODOS_x000D_
 COMBUSTÍVEIS E ANALISAR A POSSIBILIDADE DE REDUÇÃO DE CUSTOS_x000D_
 ESTADO DO ACRE_x000D_
 DEVEM SER CONVIDADOS A PARTICIPAR DA REFERIDA AUDIÊNCIA PÚBLICA:_x000D_
 A) SINDICATO DE REVENDEDORES DE COMBUSTÍVEIS;_x000D_
 B) REPRESENTANTE DA USINA ÁLCOOL VERDE;_x000D_
 C) SINDICATO DE EMPRESAS DE TRANSPORTES DE CARGA;_x000D_
 D) ORDEM DOS ADVOGADOS DO BRASIL;_x000D_
 E) CONSELHO REGIONAL DE ECONOMIA;_x000D_
 F) FEDERAÇÃO DO COMÉRCIO - FECOMÉRCIO;_x000D_
 G) DEPARTAMENTO DE ECONOMIA DA UFAC;_x000D_
 H) SINDICATO DOS TRABALHADORES NOS TRANSPORTES COLETIVOS;_x000D_
 I) SINDICATO DOS TAXISTAS;_x000D_
 J) SINDICATO DOS MOTOTAXISTAS;_x000D_
 K) SINDICATO DO JORNALISTAS - SINJAC;_x000D_
 I) CENTRAL DOS TRABALHADORES DO BRASIL - CTB;_x000D_
 M) CENTRAL ÚNICA DOS TRABALHADORES - CUT_x000D_
 N) FORÇA SINDICAL;_x000D_
 O) PRESIDENTES DAS 22 CÂMARAS MUNICIPAIS;_x000D_
 P) SINDICATO DOS TRABALHADORES EM EDUCAÇÃO - SINTEAC;_x000D_
 Q) SINDICATO DOS PROFESSORES LICENCIADOS - SINPLAC;_x000D_
 R) SINDICATO DOS ENGENHEIROS;_x000D_
 S) SINDICATO DA POLÍCIA CIVIL;_x000D_
 T) SINDICATO DOS TRABALHADORES NA CONSTRUÇÃO CIVIL;_x000D_
 U) SINDICATO DOS CORREIOS;_x000D_
 V) UNIÃO DAS ASSOCIAÇÕES DE MORADORES - UMARB.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4103/4103_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4103/4103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, EM CONFORMIDADE COM O QUE DISPÕE O INCISO VII DO ART. 180 DO_x000D_
 REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA DA COMISSÃO DE_x000D_
 LEGISLAÇÃO AGRÁRIA, FOMENTO AGROPECUÁRIA, INDÚSTRIA E COMÉRCIO, CIÊNCIA E TECNOLOGIA E MEIO_x000D_
 _x000D_
 AMBIENTE, NO MUNICÍPIO DE MARECHAL TAUMATURGO, COM A FINALIDADE DE DEBATER E BUSCAR SOLUÇÃO PARA OS_x000D_
 MORADORESASSENTADOS NO PROJETO DE ASSENTAMENTO (PA) AMÔNIA, QUE SE REBELARAM CONTRA A PUBLICAÇÃO DA_x000D_
 PORTARIA DO MINISTÉRIO DA JUSTIÇA, QUE DEU POSSE PERMANENTE AOS ÍNDIOS ARARA DO RIO AMÔNIA, DE UMA_x000D_
 ÁREA DE 20.764 HECTARES.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4104/4104_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4104/4104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA NOS TERMOS DO ART. 188, INCISO IX DO ART. 180 DO REGIMENTO_x000D_
 INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE, QUE O PROCURADOR GERAL DO ESTADO - PGE INFORME_x000D_
 A ESTA CASA LEGISLATIVA, O NÚMERO EXATO DE FUNCIONÁRIOS PÚBLICOS QUE A PGE CONSIDERA IRREGULAR.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4137/4137_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4137/4137_texto_integral.pdf</t>
   </si>
   <si>
     <t>NA FORMA REGIMENTAL INSCULPIDA NO INCISO I, § 1° DO ART. 25; INCISO I, DO ART. 19 C/C 111, DO ART._x000D_
 180, TODOS DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DESTA CASA LEGISLATIVA, SEJA CONSTITUÍDA UMA_x000D_
 COMISSÃO ESPECIAL, QUE TERÁ PRAZO DE INSTALAÇÃO NO PRAZO DE CINCO DIAS, COMPOSTA DE CINCO MEMBROS_x000D_
 TITULARES E IGUAIS NUMERO DE SUPLENTE, PRAZO DE FUNCIONAMENTO DE NOVENTA DIAS, COM A FINALIDADE DE_x000D_
 DIAGNOSTICAR AS CAUSAS DA ENCHENTE DO RIO MADEIRA E OS REFLEXOS ECONÔMICOS NO_x000D_
 ACRE E TERÁ COMO CONVIDADAS: AS SEGUINTES INSTITUIÇÕES:_x000D_
 A) DEPARTAMENTO DE ENGENHARIA CIVIL DA UFAC;_x000D_
 B) DEPARTAMENTO DE ECONOMIA DA UFAC;_x000D_
 C) FUNDAÇÃO DE TECNOLOGIA DO ACRE - FUNTAC;_x000D_
 D) CONSELHO REGIONAL DE ECONOMIA - CORECON_x000D_
 E) CONSELHO REGIONAL DE ENGENHARIA - CREA;_x000D_
 D INSTITUTO BRASILEIRO DE MEIO AMBIENTE - IBAMA;_x000D_
 G) ORDEM DOS ADVOGADOS DO BRASIL - OAB/AC_x000D_
 H) FEDERAÇÃO DO COMÉRCIO - FECOMÉRCIO;_x000D_
 I) SINDICATO DOS ENGENHEIROS DO ACRE - SENGE; E_x000D_
 J) 7° BATALHÃO DE ENGENHARIA E CONSTRUÇÃO - 7° BEC</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4108/4108_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4108/4108_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, NA FORMA REGIMENTAL, A REALIZAÇÃO DE UMA SESSÃO SOLENE DIA_x000D_
 11 DE MARÇO DE 2014, EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER, OCORRIDO DIA 8 DE MARÇO.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4138/4138_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4138/4138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, COM ARRIMO NO INCISO VIII, DO ART. 180 DA_x000D_
 RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO_x000D_
 DO ACRE, A CONVOCAÇÃO DOS SECRETÁRIOS DE SEGURANÇA PÚBLICA; SECRETÁRIO DE_x000D_
 POLICIA CIVIL E O COMANDANTE DA POLÍCIA MILITAR, PARA PRESTAREM MAIORES_x000D_
 ESCLARECIMENTOS SOBRE A SUPOSTA CRISE ENTRE AS POLICIAS CIVIL E MILITAR._x000D_
 NÃO PODEMOS TRATAR COM DESCASO, POIS POLICIAIS MILITARES E CIVIS_x000D_
 DEVEM FORMAR UM TODO COMO A SOCIEDADE ALMEJA. E O QUE VEMOS E UMA DIVISÃO_x000D_
 IDEOLÓGICA ENTRE AS POLICIAS DE NOSSO ESTADO.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4139/4139_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4139/4139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, EM CONFORMIDADE COM O QUE DISPÕE O INCISO VII DO_x000D_
 ART. 180 DO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA, A REALIZAÇÃO DE UMA_x000D_
 AUDIÊNCIA PUBLICA DA COMISSÃO DE TRANSPORTES NO MUNICÍPIO DE CRUZEIRO DO SUL, COM_x000D_
 PARTICIPAÇÃO DOS MUNICÍPIOS DE RODRIGUES ALVES E MANEIO LIMA PARA DISCUSSÃO DA LEI_x000D_
 2.731, QUE TRATA DA REGULAMENTAÇÃO DO SETOR DE TRANSPORTE.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4140/4140_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4140/4140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, NA FORMA DISPOSTA NO ART. 181_x000D_
 DA RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA ELE ART._x000D_
 78, XV DA CONSTITUIÇÃO ESTADUAL QUE, APÕS A DELIBERAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENCAMINHADO EXPEDIENTE AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO_x000D_
 ATRAVÉS DO DEPARTAMENTO ESTADUAL DE PAVIMENTAÇÃO E SANEAMENTO -_x000D_
 DEPASA, INFORME A ESTA CASA LEGISLATIVA O NOME E ENDEREÇO COMPLETO DAS_x000D_
 RUAS CONSTRUÍDAS ATRAVÉS DO PROGRAMA "RUAS DO POVO", ATÉ O FINAL DO ANO DE_x000D_
 2013, DOS MUNICÍPIOS DE RIO BRANCO E CRUZEIRO DO SUL.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4109/4109_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4109/4109_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA NOS TERMOS DO ART. 280, DO REGIMENTO INTERNO DA ASSEMBLEIA_x000D_
 LEGISLATIVA DO ESTADO DO ACRE, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO MUNICÍPIO DE BRASILÉIA_x000D_
 OBJETIVANDO OUVIR A POPULAÇÃO DE BRASILÉIA E EPITACIOLÂNDIA EM RELAÇÃO AOS IMIGRANTES ESTRANGEIROS_x000D_
 NAQUELE MUNICÍPIO.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4128/4128_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4128/4128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, COM FULCRO NO INCISO IV, DO ART. 180, DA_x000D_
 RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO_x000D_
 DO ACRE, O AGENDAMENTO DE UMA SESSÃO SOLENE PARA DIA 27 DE MARÇO DE_x000D_
 2014, ALUSIVA AO ANIVERSÁRIO DE 14 ANOS DA COOPERATIVA DE TRABALHO EM_x000D_
 SERVIÇOS GERAIS - COOPSERGE QUE OCORREU NO DIA 02 DE MARÇO DE 2014.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4170/4170_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4170/4170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA DA ASSEMBLEIA LEGISLATIVA, NOS TERMOS DOS ARTS. 44, INCISO XV;_x000D_
  46, PARAGRAFO ÚNICO ELE § 1°, DO ART. 86, TODOS DA CONSTITUIÇÃO ESTADUAL, QUE DEPOIS DE OUVIDO O S PLENÁRIO, SE DIGNE ADOTAR AS MEDIDAS CABÍVEIS À CONVOCAÇÃO DO SR. MARCOS BRANDÃO, SECRETÁRIO DE_x000D_
 ESTADO DE EDUCAÇÃO E ESPORTE, PARA A PRÓXIMA SESSÃO, COM O INTUITO DE PRESTAR ESCLARECIMENTOS SOBRE_x000D_
 FATO DIVULGADO PELA IMPRENSA LOCAL, REFERENTE AO EXTRATO DE REGISTRO DE PREÇO 0327/2014, PROCESSO N._x000D_
 1.5417/2013 - CPL 02, QUE TRATA DE AQUISIÇÃO DE CINCO MIL BICICLETAS DE PROPULSÃO A MOTOR ELÉTRICO_x000D_
 COMBINADO COM PROPULSÃO HUMANA, AO CUSTO DE R$ 13.5000.000,00 (TREZE MILHÕES E QUINHENTOS MIL_x000D_
 REAIS).</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4148/4148_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4148/4148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA DA ASSEMBLEIA LEGISLATIVA NOS TERMOS DOS ARTS. 44, INCISO XV;_x000D_
 46, PARÁGRAFO ÚNICO C/C § 1°, DO ART. 86, TODOS DA CONSTITUIÇÃO ESTADUAL, QUE DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SE DIGNE ADOTAR AS MEDIDAS CABÍVEIS .À. CONVOCAÇÃO DO SR. DANIEL QUEIROZ DE SANT'ANA,_x000D_
 SECRETÁRIO DE ESTADO DE EDUCAÇÃO E ESPORTE, PARA A PRÓXIMA SESSÃO, COM O INTUITO DE PRESTAR_x000D_
 ESCLARECIMENTOS SOBRE FATO DIVULGADO PELA IMPRENSA LOCAL, REFERENTE AO EXTRATO DE REGISTRO DE PREÇO_x000D_
 03272014, PROCESSO N. 1.54172013 - CPL 02, QUE TRATA DA AQUISIÇÃO DE CINCO MIL BICICLETAS DE_x000D_
 PROPULSÃO A MOTOR ELÉTRICO COMBINADO COM PROPULSÃO HUMANA, AO CUSTO TOTAL DE R$ 13.500.000,00_x000D_
 (TREZE MILHÕES E QUINHENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4141/4141_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4141/4141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA DA ASSEMBLEIA LEGISLATIVA NOS TER.MOSDOS ARTS. 44, INCISO XV;_x000D_
 OI\VF 6, PARÁGRAFO ÚNICO C/C § 1°, DO ART. 86, TODOS DA CONSTITUIÇÃO ESTADUAL, QUE DEPOIS DE OUVIDO O_x000D_
 ~ [V PLENÁRIO, SE DIGNE ADOTAR AS MEDIDAS CABÍVEIS À CONVOCAÇÃO DO SR.WAGNER ALVES DE SOUZA, SECRETÁRIO_x000D_
 ADJUNTO DE COMPRAS E LICITAÇÕES - SELLC, PARA A PRÓXIMA SESSÃO, COM O INTUITO DE PRESTAR_x000D_
 ESCLARECIMENTOS SOBRE FATO DIVULGADO PELA IMPRENSA LOCAL, REFERENTE AO EXTRATO DE REGISTRO DE PREÇO .- 03272014, PROCESSO N. 1.54172013 - CPL 02, QUE TRATA DA AQUISIÇÃO DE CINCO MIL BICICLETAS DE_x000D_
 PROPULSÃO A MOTOR ELÉTRICO COMBINADO COM PROPULSÃO HUMANA, AO CUSTO TOTAL DE R$ 13.500.000,00_x000D_
 (TREZE MILHÕES E QUINHENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4142/4142_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4142/4142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAIS,_x000D_
 QUE SEJA FORMADA UMA COMISSÃO DE DEPUTADOS E REPRESENTANTES DO SINDAP/AC, PARA VISITAR AS_x000D_
 PENITENCIÁRIAS DO NOSSO ESTADO.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4143/4143_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4143/4143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO ACRE,_x000D_
 COM FUNDAMENTAÇÃO NO ART. 180, INCISO DII RESOLUÇÃO N. 86/90 - REGIMENTO_x000D_
 INTERNO DESTE PARLAMENTO DEPOIS DE OUVIDO O PLENÁRIO, QUE REALIZE UMA SESSÃO_x000D_
 SOLENE EM COMEMORAÇÃO AOS 50 ANOS DE EXISTÊNCIA DO CIEE(CENTRO DE_x000D_
 INTEGRAÇÃO EMPRESA-ESCOLA)._x000D_
 O CIEE É UMA INSTITUIÇÃO FILANTRÓPICA, MANTIDA PELO EMPRESARIADO_x000D_
 NACIONAL, DE ASSISTÊNCIA SOCIAL, SEM FINALIDADES LUCRATIVAS, QUE TRABALHA EM PROL_x000D_
 DA JUVENTUDE ESTUDANTIL BRASILEIRA. O MAIOR OBJETIVO DO CIEE, DURANTE ESTES 50_x000D_
 ANOS DE EXISTÊNCIA É ENCONTRAR, PARA OS ESTUDANTES DE NÍVEL MÉDIO, TÉCNICO E_x000D_
 SUPERIOR OPORTUNIDADES DE ESTÁGIO OU APRENDIZADO, QUE OS AUXILIEM A COLOCAR_x000D_
 EM PRÁTICA TUDO O QUE APRENDERAM NA TEORIA.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4144/4144_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4144/4144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, COM ARRIMO NO ART. 280, DA RESOLUÇÃO N. 86/90 - REGIMENTO_x000D_
 MO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA DA COMISSÃO_x000D_
 DE LEGISLAÇÃO AGRÁRIA, FOMENTO, AGROPECUÁRIA, INDÚSTRIA E COMÉRCIO, CIÊNCIA E TECNOLOGIA E MEIO_x000D_
 AMBIENTE NO MUNICÍPIO DE CRUZEIRO DO SUL NO DIA 3 DE ABRIL DE 2014, ATENDENDO A SOLICITAÇÃO DO_x000D_
 OF/GABNASNETO/CZS/AC/N.002/2014, COM O C&amp;#8226;.O. MITÊ CONTRA OS PREÇOS ABUSIVOS DOS COMBUSTÍVEIS_x000D_
 EM CRUZEIRO DO SUL E ENTIDADES DA SOCIEDADE CIVIL ORGANIZADA, COM A FINALIDADE DE DISCUTIR OS PREÇOS_x000D_
 ABUSIVOS DOS COMBUSTÍVEIS PRATICADOS PELA PETROBRAS DISTRIBUIDORA E PELOS POSTOS DE_x000D_
 COMBUSTÍVEIS E ANALISAR A POSSIBILIDADE DE REDUÇÃO DE CUSTOS, VISTO QUE A REGIÃO DO JURUÁ É A QUE_x000D_
 PRATICA O MAIS ALTO PREÇO DOS COMBUSTÍVEIS NO BRASIL, CONSTATAÇÃO COMPROVADA ATRAVÉS DE PESQUISA DE_x000D_
 PREÇOS DE COMBUSTÍVEIS REGISTRADOS NO SITE DA AGÊNCIA NACIONAL DE PETRÓLEO - ANP.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4145/4145_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4145/4145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, NA FORMA REGIMENTAL, OUVIDO O PLENÁRIO DESTA CASA, SEJA_x000D_
 OFICIADO O SECRETÁRIO DE ESTADO DE SEGURANÇA PÚBLICA PARA QUE ENVIE AO_x000D_
 PODER LEGISLATIVO ESTADUAL CÓPIA DE INTEIRO TEOR DO INQUÉRITO POLICIAL EM_x000D_
 TRÂMITE CONTRA OS DIRIGENTES DA EMPRESA YMPACTUS COMERCIAL LIDA (TELEX_x000D_
 FREE) E SEUS DIVULGADORES, PARA CONHECIMENTO E AS PROVIDÊNCIAS QUE SE_x000D_
 FIZEREM NECESSÁRIAS.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4171/4171_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4171/4171_texto_integral.pdf</t>
   </si>
   <si>
     <t>~~I;_x000D_
 O DEPUTADO QUE ESTA SUBSCREVE REQUER, NA FORMA REQÍRNENTAL, QUE_x000D_
  SEJA REALIZADA SESSAO ESPECIAL EM HOMENAGEM AOS HEROIS DO_x000D_
 RIO MADEIRA, EM ESPECIAL, OS CAMINHONEIROS, HOMENS DO CORPO DE_x000D_
 BOMBEIROS DO ACRE E DO EXÉRCITO BRASILEIRO._x000D_
 A REFERIDA SESSÃO SERÁ REALIZADA LOGO APÓS OS ÚLTIMOS TRABALHOS DE_x000D_
 APOIO À TRAVESSIA DE CAMINHÕES NA BR 364.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4146/4146_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4146/4146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, NA FORMA DISPOSTA NOS ART. 280 DA_x000D_
 RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DA ASSEMBLÉIA LEGISLATIVA DO_x000D_
 ESTADO DO ACRE, A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA, NO DIA 11 DE ABRIL,_x000D_
 ÀS 09:00 HORAS, NO AUDITÓRIO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO ACRE,_x000D_
 COM O OBJETIVO DE TRATAR SOBRE A CONSTRUÇÃO DA HIDROVIA DO PURUS</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4147/4147_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4147/4147_texto_integral.pdf</t>
   </si>
   <si>
     <t>À COMISSÃO DE SAÚDE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE_x000D_
 REQUER À MESA DIRETORA, NA FORMA DISPOSTA NOS ART. 280 DA RESOLUÇÃO N._x000D_
 86/90 - REGIMENTO INTERNO DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO ACRE, A_x000D_
 REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA, NO DIA 15 DE ABRIL, ÀS 14:00 HORAS,_x000D_
 NO AUDITÓRIO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE, COM O OBJETIVO_x000D_
 DE TRATAR SOBRE A SITUAÇÃO DO "AUTISMO" NO ESTADO DO ACRE.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4172/4172_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4172/4172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL À MESA DIRETORA, NOS TERMOS DO INCISO I DO § 1° E §§ 3°, 4° E_x000D_
  5°,DO ART. 25, E DEMAIS DISPOSIÇÕES PERTINENTES DO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO_x000D_
 ESTADO DO ACRE, C/C O § 1° DO ART. 49 DA CONSTITUIÇÃO ESTADUAL A CRIAÇÃO DE UMA COMISSÃO ESPECIAL_x000D_
 COMPOSTA DE CINCO MEMBROS TITULARES E IGUAL N(LMERODE SUPLENTES, COM O OBJETIVO DE AVERIGUAR A_x000D_
 QUALIDADE DOS SERVIÇOS PRESTADOS PELA ELETROBRÁS DISTRIBUIÇÃO ACRE, BEM COMO OS VALORES PRATICADOS_x000D_
 POR ESSA ESTATAL, QUE ATUA NAS ÁREAS DE GERAÇÃO, TRANSMISSÃO E DISTRIBUIÇÃO DE ENERGIA ELÉTRICA</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4173/4173_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4173/4173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> REQUEIRO NA FORMA REGIMENTAL À MESA DIRTORA DA ASSEMBLEIA LEGISLATIVA DO ACRE, A REALIZAÇÃO DE UMA SESSÃO SOLENE ALUSIVA AO DIA 18 DE_x000D_
 MAIO (DIA NACIONAL DE COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL CONTRA_x000D_
 CRIANÇAS E ADOLESCENTES), NO DIA 22 DE MAIO (QUINTA-FEIRA).</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4174/4174_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4174/4174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, NOS TERMOS DO INCISO X DO ART. 207, DO REGIMENTO INTERNO DA ASSEMBLEIA_x000D_
 LEGISLATIVA DO ESTADO DO ACRE, QUE O GRANDE EXPEDIENTE DO DIA 29 DE MAIO DE 2014, SEJA DESTINADO A_x000D_
 CAMPANHA DA FRATERNIDADE DE 2014, "FRATERNIDADE E TRÁFICO HUMANO", QUE OBJETIVA IDENTIFICAR AS_x000D_
 _x000D_
 PRÁTICAS DE TRÁFICO HUMANO EM SUAS VÁRIAS FORMAS E DENUNCIÁ-IAS COMO VIOLAÇÃO DA DIGNIDADE E DA_x000D_
 LIBERDADE HUMANAS, MOBILIZANDO CRISTÃOS E PESSOAS DE BOA VONTADE PARA ERRADICAR ESTE MAL COM VISTA_x000D_
 AO RESGATE DA VIDA DOS FILHOS E FILHAS DE DEUS</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4228/4228_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4228/4228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, COM BASE NO INCISO IX DO ART. 180 DO REGIMENTO INTERNO DA_x000D_
 CASA, QUE SEJA ENCAMINHADO 'EXPEDIENTE AO EXRNO. SR. GOVERNADOR DO ESTADO SOLICITANDO CÓPIA DAS_x000D_
 AUDITORIAS SEMESTRAIS REALIZADAS EM TODAS AS SECRETARIAS DE ESTADO, CONFORME DECLARAÇÃO DO MESMO_x000D_
 DURANTE ENTREVISTA CONCEDIDA AO PROGRAMA RODA VIVA, PRODUZIDO E EXIBIDO PELA TV CULTURA</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4198/4198_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4198/4198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, COM BASE NO REGIMENTO INTERNO DA CASA, QUE SEJA DESTINADO O_x000D_
 GRANDE EXPEDIENTE DA SESSÃO DO DIA 21 DE MAIO DE 2014, PARA UM ATO SOLENE EM HOMENAGEM AO CENTENÁRIO DO ESCRITOR TARAUCAENSE J. G. DE ARAÚJO JORGE.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4229/4229_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4229/4229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL À MESA DIRETORA DA ASSEMBLEIA LEGISLATIVA_x000D_
 DO ACRE, O CANCELAMENTO DA SESSÃO SOLENE ALUSIVA AO DIA 18 DE MAIO (DIA_x000D_
 NACIONAL DE COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL CONTRA CRIANÇAS E_x000D_
 ADOLESCENTES) MARCADO PARA ACONTECER NO DIA 22 DE MAIO (QUINTA-FEIRA).</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4230/4230_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4230/4230_texto_integral.pdf</t>
   </si>
   <si>
     <t>O DEPUTADO QUE ESTE SUBSCREVE REQUER, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO EXPEDIENTE AO_x000D_
 PROCURADOR GERAL DE JUSTIÇA, SOLICITANDO UMA AUDIÊNCIA_x000D_
 COM OS DEPUTADOS DA COMISSÃO DE DIREITOS HUMANOS,_x000D_
 COM O OBJETIVO DE TRATAR SOBRE OS RECURSOS BLOQUEADOS_x000D_
 DOS DIVULGADORES DA YMPACTUS/TELEXFREE.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4231/4231_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4231/4231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO NOS.TERMOS DO ART. 180/INCISO IV DO REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO ACRE, A REALIZAÇÃO DE UMA SESSÃO SOLENE NO DIA 04_x000D_
 DE SETEMLBRO DE 2014(QUINTA-FEIRA), COM O OBJETIVO DE COMEMORAR DIA DO_x000D_
  ADMINISTRADOR, INSTITUÍDO NO DIA O5 DE SETEMBRO DE 2014, CONFORME LEI_x000D_
 ESTADUAL N.2.685 DE 9 DE JANEIRO DE 2013, DEVIDAMENTE PUBLICADA NO DIÁRIO OFICIAL DO_x000D_
  ESTADO DO ACRE N°10.964, DE 10DE JANEIRO DE 2013._x000D_
 CONSIDERANDO A PRESENÇA EM RIO BRANCO DO ADMINISTRADOR WAGNER_x000D_
 SIQUEIRA, ATUAL PRESIDENTE DO CONSELHO REGIONAL DE ADMINISTRAÇÃO DO RIO DE JANEIRO E'_x000D_
 CONSIDERANDO, TAMBÉM, OS ESTUDANTES, BACHARÉIS E ADMINISTRADORES DO MUNICÍPIO DE RIO_x000D_
 BRANCO, ESTIMADOS EM CERCA DE 12 MIL.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4232/4232_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4232/4232_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS PREVISTOS NO CAPUT DO ART. 174 DA RESOLUÇÃO N. 86/90 -_x000D_
 REGIMENTO INTERNO DA ASSEMBLEIA REQUEREMOS À MESA DIRETORA, A REALIZAÇÃO DE UMA_x000D_
 AUDIÊNCIA NO DIA 03 DE JULHO, NO PLENÁRIO DESTA CASA, COM O OBJETIVO DE DEBATERMOS COM_x000D_
 OS ORGANIZADORES DA 66A REUNIÃO ANUAL DA SOCIEDADE BRASILEIRA PARA O PROGRESSO DA_x000D_
 CIÊNCIA TODOS OS TEMAS QUE SERÃO ABORDADOS DURANTE O EVENTO QUE SERÁ REALIZADO NO_x000D_
 PERÍODO DE 22 A 27/07/2014 E QUE JÁ TEM A PRESENÇA CONFIRMADA DE PELO MENOS TRÊS MIL_x000D_
 PESSOAS, ENTRE ELAS CONFERENCISTAS E PALESTRANTES DA CHINA, ESTADOS UNIDOS E EUROPA._x000D_
 DURANTE A AUDIÊNCIA TEREMOS A PRESENÇA DO MAGNÍFICO REITOR DA UFAC,_x000D_
 MINORU KIMPARA, DA VICE-REITORA, MARGARIDA AQUINO E DEMAIS MEMBROS QUE ESTARÃO_x000D_
 COORDENANDO O EVENTO, ONDE FARÃO A ABORDAGEM A RESPEITO DE TÃO IMPORTANTE REUNIÃO DA_x000D_
 SBPCQUE CONTARÁ INCLUSIVE COM A PRESENÇA DE MINISTROS DE ESTADO, E A POSSIBILIDADE DA_x000D_
 REALIZAÇÃO DE UM DEBATE ENTRE OS CANDIDATOS PRESIDENCIÁVEIS.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4244/4244_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4244/4244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, COM FULCRO NO INCISO IV, DO ART. 180, DA_x000D_
 RESOLUÇÃO N. 86/90 - REGIMENTO INTERNO DA ASSEMBLEIA LEGISLATIVA DO ESTADO_x000D_
 DO ACRE, O AGENDAMENTO DE UMA SESSÃO SOLENE PARA DIA 07 DE AGOSTO DE_x000D_
 2014, ALUSIVA A SEMANA DE INFORMAÇÃO E CONSCIENTIZAÇÃO SOBRE O TDAH -_x000D_
 TRANSTORNO DE DÉFICIT DE ATENÇÃO E HIPERATIVIDADE</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4247/4247_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4247/4247_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 REQUEIRO À _x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA_x000D_
 DA_x000D_
 ASSEMBLEIA_x000D_
 LEGISLATIVA_x000D_
 DO_x000D_
 ESTADO_x000D_
 DO_x000D_
 ACRE,_x000D_
 COM_x000D_
 ARRIMO_x000D_
 REGIMENTAL_x000D_
 DOS_x000D_
 ARTS._x000D_
 153,_x000D_
 §_x000D_
 5°_x000D_
 INCISO_x000D_
 IV_x000D_
 C/C_x000D_
@@ -5136,51 +5136,51 @@
 DA_x000D_
 EMENDA_x000D_
 MODIFICATIVA_x000D_
 N._x000D_
 10/2014,_x000D_
 DE_x000D_
 AUTORIA_x000D_
 DO_x000D_
 DEPUTADO_x000D_
 EBER_x000D_
 MACHADO,_x000D_
 APRESENTADA_x000D_
 NO_x000D_
 ÂMBITO_x000D_
 DA_x000D_
 COMISSÃO_x000D_
 DE_x000D_
 ORÇAMENTO_x000D_
 E_x000D_
 FINANÇAS</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4251/4251_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4251/4251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FACE_x000D_
 AO_x000D_
 QUE_x000D_
 FOI_x000D_
 APRESENTADO_x000D_
 NO_x000D_
 OFÍCIO_x000D_
 N._x000D_
 013/2014,_x000D_
 DO_x000D_
 PODER_x000D_
 JUDICIÁRIO,_x000D_
 GABINETE_x000D_
 DA_x000D_
 DESEMBARGADORA_x000D_
 CEZARINETE_x000D_
 ANGELIM,_x000D_
 DATADO_x000D_
 DO_x000D_
 DIA_x000D_
 4_x000D_
 DE_x000D_
 JULHO_x000D_
@@ -5252,228 +5252,228 @@
 N._x000D_
 7.050),_x000D_
 FORMULADA_x000D_
 PELO_x000D_
 MINISTÉRIO_x000D_
 PÚBLICO_x000D_
 DO_x000D_
 ESTADO_x000D_
 DO_x000D_
 ACRE,_x000D_
 EM_x000D_
 TRÂMITE_x000D_
 NO_x000D_
 E._x000D_
 TRIBUNAL_x000D_
 DE_x000D_
 JUSTIÇA_x000D_
 DO_x000D_
 ESTADO_x000D_
 </t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4255/4255_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4255/4255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO_x000D_
 À_x000D_
 MESA_x000D_
 DIRETORA,_x000D_
 COM_x000D_
 BASE_x000D_
 NO_x000D_
 ART._x000D_
 18B_x000D_
 DO_x000D_
 REGIMENTO_x000D_
 INTERNO_x000D_
 DA_x000D_
 CASA,_x000D_
 A_x000D_
 RETIRADA_x000D_
 DO_x000D_
 PROJETO_x000D_
 DE_x000D_
 RESOLUÇÃO_x000D_
 N._x000D_
 4/2013,_x000D_
 QUE_x000D_
 "INSTITUI,_x000D_
 NO_x000D_
 ÂMBITO_x000D_
 DO_x000D_
 PODER_x000D_
 LEGISLATIVO,_x000D_
 O_x000D_
 TÍTULO_x000D_
 DE_x000D_
 DEPUTADO_x000D_
 EMÉRITO_x000D_
 AO_x000D_
 SR._x000D_
 VAGNER_x000D_
 JOSÉ_x000D_
 SALES</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>Elson Santiago</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4365/4365_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4365/4365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO_x000D_
 ACRE, COM SUPEDÂNEO NO ART. 31 E SEUS PARÁGRAFOS DA RESOLUÇÃO N. 86/90 - REGIMENTO_x000D_
 INTERNO, A CONSTITUIÇÃO DE UMA COMISSÃO DE REPRESENTAÇÃO INTERNA PARA ATUAR DURANTE O_x000D_
 RECESSO PARLAMENTAR, COMPOSTA PELOS SEGUINTES DEPUTADOS:_x000D_
 1. ELSON SANTIAGO_x000D_
 2. CHICO VIGA_x000D_
 3. MARIA ANTONIA_x000D_
 4. EDUARDO FARIAS_x000D_
 5. HELDER PAIVA</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, NOS TERMOS DO ART. 2°, INCISO I DA RESOLUÇÃO N. 178/2004, DE 27 DE_x000D_
 DEZEMBRO DE 2004, DESTA CASA LEGISLATIVA, QUE SEJA CONCEDIDA A COMENDA "ORDEM DO MÉRITO_x000D_
 LEGISLATIVO DO ESTADO DO ACRE", AO SR. OSWALDO D'ALBUQUERQUE LIMA NETO, POR SUA TRAJETÓRIA JUNTO AO_x000D_
 MINISTÉRIO PÚBLICO DO ESTADO DO ACRE, ONDE TEM PRESTADO RELEVANTES SERVIÇOS AO BRASIL, ESPECIALMENTE_x000D_
 AO ESTADO DO ACRE.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4090/4090_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4090/4090_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 8/2013, QUE "DISPÕE SOBRE A_x000D_
 REGULARIZAÇÃO E SEGURANÇA EM ESTABELECIMENTOS QUE POSSUEM PORTAIS MAGNÉTICOS_x000D_
 NO ÂMBITO DO ESTADUAL."</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4091/4091_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4091/4091_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N.10/2013, QUE "DECLARA PATRIMÔNIO_x000D_
 CULTURAL ACREANO A ATIVIDADE DE SERINGUEIRO.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4092/4092_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4092/4092_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N.25/2013, QUE "DISPÕE SOBRE A_x000D_
 APLICAÇÃO DE SANÇÕES AOS ESTABELECIMENTOS QUE COMERCIALIZAM PRODUTOS_x000D_
 CONTRABANDEADOS E/OU FALSIFICADOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4093/4093_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4093/4093_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N.32/2013, QUE "DISPÕE SOBRE A_x000D_
 IMPLANTAÇÃO DO PROGRAMA DE ATENDIMENTO PSICOLÓGICO A VITIMA DE ESTUPRO NO_x000D_
 ESTADO."</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4094/4094_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4094/4094_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N.59/2013, QUE "INSTITUI O BILHETE_x000D_
 ÚNICO, NOS SERVIÇOS DE TRANSPORTE COLETIVO URBANO E INTERMUNICIPAL."</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4095/4095_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4095/4095_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N.100/2013, QUE "ASSEGURA A EMISSÃO_x000D_
 DA CARTEIRA DE IDENTIFICAÇÃO PARA OS ESTUDANTES DAS ESCOLAS ESTADUAIS.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4096/4096_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4096/4096_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N.109/2013, QUE "INSTITUI O PROGRAMA_x000D_
 SOCIAL DE FORMAÇÃO, QUALIFICAÇÃO E HABILITAÇÃO PROFISSIONAL DE CONDUTORES DE_x000D_
 VEÍCULOS AUTOMOTORES.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4097/4097_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4097/4097_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 113/2013, QUE "CRIA O FUNDO_x000D_
 ESTADUAL DOS DIREITOS DO IDOSO - FEDI.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4098/4098_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4098/4098_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N.123/2013, QUE "CRIAÇÃO DA REDE_x000D_
 ACREANA DE JUSTIÇA AMBIENTAL</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4099/4099_texto_integral.pdf</t>
+    <t>http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4099/4099_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N. 136/2013, QUE "DISPÕE SOBRE A_x000D_
 IMUNIZAÇÃO DE MULHERES COM A VACINA CONTRA O PAPILOMAVÍRUS HUMANO - HPV."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -5781,67 +5781,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4295/4295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4099/4099_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4073/4073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4074/4074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4082/4082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4083/4083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4084/4084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4085/4085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4086/4086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4089/4089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4100/4100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4105/4105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4106/4106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4107/4107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4112/4112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4113/4113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4114/4114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4115/4115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4116/4116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4117/4117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4118/4118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4119/4119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4120/4120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4121/4121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4122/4122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4123/4123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4124/4124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4126/4126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4127/4127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4132/4132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4133/4133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4134/4134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4149/4149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4151/4151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4154/4154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4175/4175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4177/4177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4178/4178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4179/4179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4180/4180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4181/4181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4182/4182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4183/4183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4184/4184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4185/4185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4186/4186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4188/4188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4189/4189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4190/4190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4191/4191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4192/4192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4193/4193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4199/4199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4202/4202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4203/4203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4205/4205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4206/4206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4207/4207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4208/4208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4209/4209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4210/4210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4212/4212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4213/4213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4214/4214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4215/4215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4216/4216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4217/4217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4218/4218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4235/4235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4236/4236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4237/4237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4238/4238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4246/4246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4252/4252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4253/4253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4259/4259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4266/4266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4267/4267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4269/4269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4275/4275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4296/4296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4297/4297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4254/4254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4110/4110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4111/4111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4156/4156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4160/4160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4161/4161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4162/4162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4163/4163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4164/4164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4165/4165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4166/4166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4169/4169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4195/4195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4234/4234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4250/4250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4276/4276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4280/4280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4309/4309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4310/4310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4332/4332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4333/4333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4334/4334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4352/4352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4353/4353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4357/4357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4358/4358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4075/4075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4076/4076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4101/4101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4130/4130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4155/4155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4153/4153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4157/4157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4158/4158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4167/4167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4168/4168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4196/4196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4200/4200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4201/4201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4219/4219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4220/4220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4221/4221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4222/4222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4223/4223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4224/4224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4225/4225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4233/4233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4239/4239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4241/4241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4240/4240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4243/4243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4248/4248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4256/4256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4268/4268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4257/4257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4258/4258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4261/4261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4262/4262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4263/4263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4264/4264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4265/4265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4359/4359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4270/4270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4272/4272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4273/4273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4274/4274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4286/4286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4277/4277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4278/4278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4279/4279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4282/4282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4283/4283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4284/4284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4288/4288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4289/4289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4290/4290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4299/4299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4300/4300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4301/4301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4302/4302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4303/4303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4304/4304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4305/4305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4307/4307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4308/4308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4311/4311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4312/4312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4313/4313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4314/4314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4315/4315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4316/4316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4318/4318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4319/4319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4320/4320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4321/4321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4322/4322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4323/4323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4324/4324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4325/4325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4335/4335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4327/4327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4328/4328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4329/4329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4330/4330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4331/4331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4336/4336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4349/4349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4350/4350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4351/4351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4337/4337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4338/4338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4339/4339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4341/4341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4342/4342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4343/4343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4344/4344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4345/4345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4346/4346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4347/4347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4355/4355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4363/4363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4361/4361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4077/4077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4078/4078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4088/4088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4131/4131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4135/4135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4150/4150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4197/4197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4226/4226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4227/4227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4242/4242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4285/4285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4295/4295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4340/4340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4360/4360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4348/4348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4362/4362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4129/4129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4152/4152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4159/4159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4294/4294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4071/4071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4072/4072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4080/4080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4087/4087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4102/4102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4103/4103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4104/4104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4137/4137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4108/4108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4138/4138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4139/4139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4140/4140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4109/4109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4128/4128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4170/4170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4148/4148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4141/4141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4142/4142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4143/4143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4144/4144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4145/4145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4171/4171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4146/4146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4147/4147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4172/4172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4173/4173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4174/4174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4228/4228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4198/4198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4229/4229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4230/4230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4231/4231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4232/4232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4244/4244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4247/4247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4251/4251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4255/4255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4365/4365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4090/4090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4091/4091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4092/4092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4093/4093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4094/4094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4095/4095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4096/4096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4097/4097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4098/4098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.al.ac.leg.br/media/./sapl/public/materialegislativa/2014/4099/4099_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H288"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="198.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>